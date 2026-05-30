--- v0 (2026-03-17)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="980">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1038">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -173,2829 +173,3003 @@
   <si>
     <t>AOV7050-S97</t>
   </si>
   <si>
     <t>7050 Vouchers</t>
   </si>
   <si>
     <t>AOV9420-S97</t>
   </si>
   <si>
     <t>9420 Vouchers</t>
   </si>
   <si>
     <t>AOV24050-S888</t>
   </si>
   <si>
     <t>24050 Vouchers</t>
   </si>
   <si>
     <t>AOV48200-S888</t>
   </si>
   <si>
     <t>48200 Vouchers</t>
   </si>
   <si>
-    <t>BSTUSLC-S50A</t>
+    <t>BST100-S117</t>
   </si>
   <si>
     <t>Blood Strike</t>
   </si>
   <si>
-    <t>Ultra Skin Lucky Chest</t>
-[...4 lines deleted...]
-  <si>
     <t>100 Golds</t>
   </si>
   <si>
-    <t>BSTEVENT5-S50A</t>
-[...5 lines deleted...]
-    <t>BSTEVENT2-S50A</t>
+    <t>BST300-S117</t>
+  </si>
+  <si>
+    <t>300 Golds</t>
+  </si>
+  <si>
+    <t>BST500-S117</t>
+  </si>
+  <si>
+    <t>500 Golds</t>
+  </si>
+  <si>
+    <t>BST600-S117</t>
+  </si>
+  <si>
+    <t>600 + 45 Gold</t>
+  </si>
+  <si>
+    <t>BST800-S117</t>
+  </si>
+  <si>
+    <t>800 + 60 Gold</t>
+  </si>
+  <si>
+    <t>BST1000-S117</t>
+  </si>
+  <si>
+    <t>1000 Golds</t>
+  </si>
+  <si>
+    <t>BST1200-S117</t>
+  </si>
+  <si>
+    <t>1200 + 110 Gold</t>
+  </si>
+  <si>
+    <t>BST1500-S117</t>
+  </si>
+  <si>
+    <t>1500 + 140 Gold</t>
+  </si>
+  <si>
+    <t>BST2000-S117</t>
+  </si>
+  <si>
+    <t>2000 Golds</t>
+  </si>
+  <si>
+    <t>BST2500-S117</t>
+  </si>
+  <si>
+    <t>2500 + 300 Gold</t>
+  </si>
+  <si>
+    <t>BST3000-S117</t>
+  </si>
+  <si>
+    <t>3000 + 360 Gold</t>
+  </si>
+  <si>
+    <t>BST4000-S117</t>
+  </si>
+  <si>
+    <t>4000 + 520 Gold</t>
+  </si>
+  <si>
+    <t>BST5000-S117</t>
+  </si>
+  <si>
+    <t>5000 Golds</t>
+  </si>
+  <si>
+    <t>BST6000-S117</t>
+  </si>
+  <si>
+    <t>6000 + 900 Gold</t>
+  </si>
+  <si>
+    <t>BST7000-S117</t>
+  </si>
+  <si>
+    <t>7000 + 1060 Gold</t>
+  </si>
+  <si>
+    <t>BST8000-S117</t>
+  </si>
+  <si>
+    <t>8000 + 1160 Gold</t>
+  </si>
+  <si>
+    <t>BST9000-S117</t>
+  </si>
+  <si>
+    <t>9000 + 1260 Gold</t>
+  </si>
+  <si>
+    <t>BST10000-S117</t>
+  </si>
+  <si>
+    <t>10000 + 1600 Gold</t>
+  </si>
+  <si>
+    <t>BST15000-S117</t>
+  </si>
+  <si>
+    <t>15000 + 2400 Gold</t>
+  </si>
+  <si>
+    <t>BST20000-S117</t>
+  </si>
+  <si>
+    <t>20000 + 3200 Gold</t>
+  </si>
+  <si>
+    <t>BST25000-S117</t>
+  </si>
+  <si>
+    <t>25000 + 4000 Gold</t>
+  </si>
+  <si>
+    <t>BST50000-S117</t>
+  </si>
+  <si>
+    <t>50000 + 8000 Gold</t>
+  </si>
+  <si>
+    <t>CODM128-S13</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile (Indonesia)</t>
+  </si>
+  <si>
+    <t>128 CP</t>
+  </si>
+  <si>
+    <t>FF5-S13</t>
+  </si>
+  <si>
+    <t>Free Fire</t>
+  </si>
+  <si>
+    <t>5 Diamonds</t>
+  </si>
+  <si>
+    <t>FF10-S13</t>
+  </si>
+  <si>
+    <t>10 Diamonds</t>
+  </si>
+  <si>
+    <t>FF15-S13</t>
+  </si>
+  <si>
+    <t>15 Diamonds</t>
+  </si>
+  <si>
+    <t>FF20-S13</t>
+  </si>
+  <si>
+    <t>20 Diamonds</t>
+  </si>
+  <si>
+    <t>FF25-S13</t>
+  </si>
+  <si>
+    <t>25 Diamonds</t>
+  </si>
+  <si>
+    <t>FF30-S13</t>
+  </si>
+  <si>
+    <t>30 Diamonds</t>
+  </si>
+  <si>
+    <t>FF50-S13</t>
+  </si>
+  <si>
+    <t>50 Diamonds</t>
+  </si>
+  <si>
+    <t>FF40-S13</t>
+  </si>
+  <si>
+    <t>40 Diamonds</t>
+  </si>
+  <si>
+    <t>FF55-S13</t>
+  </si>
+  <si>
+    <t>55 Diamonds</t>
+  </si>
+  <si>
+    <t>FF60-S13</t>
+  </si>
+  <si>
+    <t>60 Diamonds</t>
+  </si>
+  <si>
+    <t>FF70-S13</t>
+  </si>
+  <si>
+    <t>70 Diamonds</t>
+  </si>
+  <si>
+    <t>FF75-S13</t>
+  </si>
+  <si>
+    <t>75 Diamonds</t>
+  </si>
+  <si>
+    <t>FF80-S13</t>
+  </si>
+  <si>
+    <t>80 Diamonds</t>
+  </si>
+  <si>
+    <t>FF90-S13</t>
+  </si>
+  <si>
+    <t>90 Diamonds</t>
+  </si>
+  <si>
+    <t>FF100-S13</t>
+  </si>
+  <si>
+    <t>100 Diamonds</t>
+  </si>
+  <si>
+    <t>FF120-S13</t>
+  </si>
+  <si>
+    <t>120 Diamonds</t>
+  </si>
+  <si>
+    <t>FF140-S13</t>
+  </si>
+  <si>
+    <t>140 Diamonds</t>
+  </si>
+  <si>
+    <t>FF130-S13</t>
+  </si>
+  <si>
+    <t>130 Diamonds</t>
+  </si>
+  <si>
+    <t>FF145-S13</t>
+  </si>
+  <si>
+    <t>145 Diamonds</t>
+  </si>
+  <si>
+    <t>FF150-S13</t>
+  </si>
+  <si>
+    <t>150 Diamonds</t>
+  </si>
+  <si>
+    <t>FF160-S13</t>
+  </si>
+  <si>
+    <t>160 Diamonds</t>
+  </si>
+  <si>
+    <t>FF170-S13</t>
+  </si>
+  <si>
+    <t>170 Diamonds</t>
+  </si>
+  <si>
+    <t>FF180-S13</t>
+  </si>
+  <si>
+    <t>180 Diamonds</t>
+  </si>
+  <si>
+    <t>FF190-S13</t>
+  </si>
+  <si>
+    <t>190 Diamonds</t>
+  </si>
+  <si>
+    <t>HOK80-S21</t>
+  </si>
+  <si>
+    <t>Honor of Kings Global</t>
+  </si>
+  <si>
+    <t>80 Tokens</t>
+  </si>
+  <si>
+    <t>FF210-S13</t>
+  </si>
+  <si>
+    <t>210 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMM-S13</t>
+  </si>
+  <si>
+    <t>Membership Mingguan</t>
+  </si>
+  <si>
+    <t>FF250-S13</t>
+  </si>
+  <si>
+    <t>250 Diamonds</t>
+  </si>
+  <si>
+    <t>FF260-S13</t>
+  </si>
+  <si>
+    <t>260 Diamonds</t>
+  </si>
+  <si>
+    <t>FF300-S13</t>
+  </si>
+  <si>
+    <t>300 Diamonds</t>
+  </si>
+  <si>
+    <t>FF360-S13</t>
+  </si>
+  <si>
+    <t>360 Diamonds</t>
+  </si>
+  <si>
+    <t>FF375-S13</t>
+  </si>
+  <si>
+    <t>375 Diamonds</t>
+  </si>
+  <si>
+    <t>FF420-S13</t>
+  </si>
+  <si>
+    <t>420 Diamonds</t>
+  </si>
+  <si>
+    <t>FF475-S13</t>
+  </si>
+  <si>
+    <t>475 Diamonds</t>
+  </si>
+  <si>
+    <t>FF500-S13</t>
+  </si>
+  <si>
+    <t>500 Diamonds</t>
+  </si>
+  <si>
+    <t>FF510-S13</t>
+  </si>
+  <si>
+    <t>510 Diamonds</t>
+  </si>
+  <si>
+    <t>FF515-S13</t>
+  </si>
+  <si>
+    <t>515 Diamonds</t>
+  </si>
+  <si>
+    <t>FF520-S13</t>
+  </si>
+  <si>
+    <t>520 Diamonds</t>
+  </si>
+  <si>
+    <t>FF545-S13</t>
+  </si>
+  <si>
+    <t>545 Diamonds</t>
+  </si>
+  <si>
+    <t>FF600-S13</t>
+  </si>
+  <si>
+    <t>600 Diamonds</t>
+  </si>
+  <si>
+    <t>FF645-S13</t>
+  </si>
+  <si>
+    <t>645 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMB-S13</t>
+  </si>
+  <si>
+    <t>Membership Bulanan</t>
+  </si>
+  <si>
+    <t>FF740-S13</t>
+  </si>
+  <si>
+    <t>740 Diamonds</t>
+  </si>
+  <si>
+    <t>FF720-S13</t>
+  </si>
+  <si>
+    <t>720 Diamonds</t>
+  </si>
+  <si>
+    <t>FF770-S13</t>
+  </si>
+  <si>
+    <t>770 Diamonds</t>
+  </si>
+  <si>
+    <t>FF790-S13</t>
+  </si>
+  <si>
+    <t>790 Diamonds</t>
+  </si>
+  <si>
+    <t>FF800-S13</t>
+  </si>
+  <si>
+    <t>800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF860-S13</t>
+  </si>
+  <si>
+    <t>860 Diamonds</t>
+  </si>
+  <si>
+    <t>FF925-S13</t>
+  </si>
+  <si>
+    <t>925 Diamonds</t>
+  </si>
+  <si>
+    <t>FF930-S13</t>
+  </si>
+  <si>
+    <t>930 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1050-S13</t>
+  </si>
+  <si>
+    <t>1050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1075-S13</t>
+  </si>
+  <si>
+    <t>1075 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1080-S13</t>
+  </si>
+  <si>
+    <t>1080 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1200-S13</t>
+  </si>
+  <si>
+    <t>1200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1215-S13</t>
+  </si>
+  <si>
+    <t>1215 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1300-S13</t>
+  </si>
+  <si>
+    <t>1300 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1440-S13</t>
+  </si>
+  <si>
+    <t>1440 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1490-S13</t>
+  </si>
+  <si>
+    <t>1490 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1510-S13</t>
+  </si>
+  <si>
+    <t>1510 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1580-S13</t>
+  </si>
+  <si>
+    <t>1580 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1800-S13</t>
+  </si>
+  <si>
+    <t>1800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1875-S13</t>
+  </si>
+  <si>
+    <t>1875 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1975-S13</t>
+  </si>
+  <si>
+    <t>1975 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2100-S13</t>
+  </si>
+  <si>
+    <t>2100 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2140-S13</t>
+  </si>
+  <si>
+    <t>2140 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2190-S13</t>
+  </si>
+  <si>
+    <t>2190 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2200-S13</t>
+  </si>
+  <si>
+    <t>2200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2225-S13</t>
+  </si>
+  <si>
+    <t>2225 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2210-S13</t>
+  </si>
+  <si>
+    <t>2210 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2280-S13</t>
+  </si>
+  <si>
+    <t>2280 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2355-S13</t>
+  </si>
+  <si>
+    <t>2355 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2400-S13</t>
+  </si>
+  <si>
+    <t>2400 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2575-S13</t>
+  </si>
+  <si>
+    <t>2575 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2720-S13</t>
+  </si>
+  <si>
+    <t>2720 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2750-S13</t>
+  </si>
+  <si>
+    <t>2750 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3000-S13</t>
+  </si>
+  <si>
+    <t>3000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3310-S13</t>
+  </si>
+  <si>
+    <t>3310 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3640-S13</t>
+  </si>
+  <si>
+    <t>3640 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3675-S13</t>
+  </si>
+  <si>
+    <t>3675 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3800-S13</t>
+  </si>
+  <si>
+    <t>3800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4000-S13</t>
+  </si>
+  <si>
+    <t>4000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4050-S13</t>
+  </si>
+  <si>
+    <t>4050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4340-S13</t>
+  </si>
+  <si>
+    <t>4340 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4450-S13</t>
+  </si>
+  <si>
+    <t>4450 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4720-S13</t>
+  </si>
+  <si>
+    <t>4720 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4800-S13</t>
+  </si>
+  <si>
+    <t>4800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4850-S13</t>
+  </si>
+  <si>
+    <t>4850 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6480-S13</t>
+  </si>
+  <si>
+    <t>6480 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6550-S13</t>
+  </si>
+  <si>
+    <t>6550 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6900-S13</t>
+  </si>
+  <si>
+    <t>6900 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7290-S13</t>
+  </si>
+  <si>
+    <t>7290 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7430-S13</t>
+  </si>
+  <si>
+    <t>7430 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7310-S13</t>
+  </si>
+  <si>
+    <t>7310 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7340-S13</t>
+  </si>
+  <si>
+    <t>7340 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7360-S13</t>
+  </si>
+  <si>
+    <t>7360 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7645-S13</t>
+  </si>
+  <si>
+    <t>7645 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7650-S13</t>
+  </si>
+  <si>
+    <t>7650 Diamonds</t>
+  </si>
+  <si>
+    <t>FF8010-S13</t>
+  </si>
+  <si>
+    <t>8010 Diamonds</t>
+  </si>
+  <si>
+    <t>FF9290-S13</t>
+  </si>
+  <si>
+    <t>9290 Diamonds</t>
+  </si>
+  <si>
+    <t>FF9800-S13</t>
+  </si>
+  <si>
+    <t>9800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF14580-S13</t>
+  </si>
+  <si>
+    <t>14580 Diamonds</t>
+  </si>
+  <si>
+    <t>FF37050-S13</t>
+  </si>
+  <si>
+    <t>37050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF36500-S13</t>
+  </si>
+  <si>
+    <t>36500 Diamonds</t>
+  </si>
+  <si>
+    <t>FF73100-S13</t>
+  </si>
+  <si>
+    <t>73100 Diamonds</t>
+  </si>
+  <si>
+    <t>GUGPPS11-S24M</t>
+  </si>
+  <si>
+    <t>Garena Undawn</t>
+  </si>
+  <si>
+    <t>Glory Pass Premium S11</t>
+  </si>
+  <si>
+    <t>GUGPP-S888</t>
+  </si>
+  <si>
+    <t>Glory Pass Premium</t>
+  </si>
+  <si>
+    <t>FF355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamonds</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1800-S14</t>
+  </si>
+  <si>
+    <t>PUBG Mobile (ID)</t>
+  </si>
+  <si>
+    <t>1800 UC (1500 + 300)</t>
+  </si>
+  <si>
+    <t>GI8080-S13</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>6480+1600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI3940-S13</t>
+  </si>
+  <si>
+    <t>3280+600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>HOK4000-S21</t>
+  </si>
+  <si>
+    <t>4000 Tokens</t>
+  </si>
+  <si>
+    <t>GI2240-S13</t>
+  </si>
+  <si>
+    <t>1980+260 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GIWELKIN-S13</t>
+  </si>
+  <si>
+    <t>Blessing Of The Welkin Moon</t>
+  </si>
+  <si>
+    <t>GI60-S13</t>
+  </si>
+  <si>
+    <t>60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI330-S13</t>
+  </si>
+  <si>
+    <t>300+30 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>HOK560-S21</t>
+  </si>
+  <si>
+    <t>560 Tokens</t>
+  </si>
+  <si>
+    <t>MCGG28-S13</t>
+  </si>
+  <si>
+    <t>Magic Chess: Go Go</t>
+  </si>
+  <si>
+    <t>28 Diamonds (25 + 3 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG44-S13</t>
+  </si>
+  <si>
+    <t>44 Diamonds (40 + 4 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG59-S13</t>
+  </si>
+  <si>
+    <t>59 Diamonds (53 +  6 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGWC-S13</t>
+  </si>
+  <si>
+    <t>Weekly Card</t>
+  </si>
+  <si>
+    <t>HOK800-S21</t>
+  </si>
+  <si>
+    <t>800 Tokens</t>
+  </si>
+  <si>
+    <t>MCGG170-S13</t>
+  </si>
+  <si>
+    <t>170 Diamonds (154 + 16 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG296-S13</t>
+  </si>
+  <si>
+    <t>296 Diamonds (256 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG408-S13</t>
+  </si>
+  <si>
+    <t>408 Diamonds (367 + 41 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA963-S13</t>
+  </si>
+  <si>
+    <t>Mobile Legends A</t>
+  </si>
+  <si>
+    <t>963 Diamonds (851 + 109 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG568-S13</t>
+  </si>
+  <si>
+    <t>568 Diamonds (503 + 65 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG875-S13</t>
+  </si>
+  <si>
+    <t>875 Diamonds (774 + 101 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG2010-S13</t>
+  </si>
+  <si>
+    <t>2010 Diamonds (1708 + 302 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG4830-S13</t>
+  </si>
+  <si>
+    <t>4830 Diamonds (4003 + 827 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA3-S13</t>
+  </si>
+  <si>
+    <t>3 Diamonds (3 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA5-S13</t>
+  </si>
+  <si>
+    <t>5 Diamonds (5 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA10-S13</t>
+  </si>
+  <si>
+    <t>10 Diamonds (10 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA15-S13</t>
+  </si>
+  <si>
+    <t>15 Diamonds (15 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA17-S13</t>
+  </si>
+  <si>
+    <t>17 Diamonds (16 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA19-S13</t>
+  </si>
+  <si>
+    <t>19 Diamonds (17 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA22-S13</t>
+  </si>
+  <si>
+    <t>22 Diamonds (20 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA28-S13</t>
+  </si>
+  <si>
+    <t>MLA277-S13</t>
+  </si>
+  <si>
+    <t>277 Diamonds (251 + 26 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA44-S13</t>
+  </si>
+  <si>
+    <t>MLA59-S13</t>
+  </si>
+  <si>
+    <t>59 Diamonds (53 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA64-S13</t>
+  </si>
+  <si>
+    <t>64 Diamonds (58 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA71-S13</t>
+  </si>
+  <si>
+    <t>71 Diamonds (64 + 7 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA85-S13</t>
+  </si>
+  <si>
+    <t>85 Diamonds (77 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>MLAWDP1X-S13</t>
+  </si>
+  <si>
+    <t>1x Weekly Diamond Pass (Event Topup 100)</t>
+  </si>
+  <si>
+    <t>MLA113-S13</t>
+  </si>
+  <si>
+    <t>113 Diamonds (102 + 11 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA170-S13</t>
+  </si>
+  <si>
+    <t>MLA176-S13</t>
+  </si>
+  <si>
+    <t>176 Diamonds (160 + 17 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA184-S13</t>
+  </si>
+  <si>
+    <t>184 Diamonds (166 + 18 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA210-S13</t>
+  </si>
+  <si>
+    <t>210 Diamonds (190 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA220-S13</t>
+  </si>
+  <si>
+    <t>220 Diamonds (200 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA240-S13</t>
+  </si>
+  <si>
+    <t>240 Diamonds (217 + 23 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG240-S13</t>
+  </si>
+  <si>
+    <t>MLA284-S13</t>
+  </si>
+  <si>
+    <t>284 Diamonds (257 + 27 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA296-S13</t>
+  </si>
+  <si>
+    <t>MCGG85-S13</t>
+  </si>
+  <si>
+    <t>MCGGFirst150-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 150 + 150 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA340-S13</t>
+  </si>
+  <si>
+    <t>340 Diamonds (296 + 44 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamonds (309 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGFirst50-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 50 + 50 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA384-S13</t>
+  </si>
+  <si>
+    <t>384 Diamonds (336 + 48 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1704-S13</t>
+  </si>
+  <si>
+    <t>1704 Diamonds (1509 + 195 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA568-S13</t>
+  </si>
+  <si>
+    <t>MLA642-S13</t>
+  </si>
+  <si>
+    <t>642 Diamonds (571 + 71 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA716-S13</t>
+  </si>
+  <si>
+    <t>716 Diamonds (637 + 79 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA792-S13</t>
+  </si>
+  <si>
+    <t>792 Diamonds (707 + 85 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA875-S13</t>
+  </si>
+  <si>
+    <t>MCGG12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11  + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA453-S13</t>
+  </si>
+  <si>
+    <t>453 Diamonds (408 + 45 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Diamonds (887 + 113 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1136-S13</t>
+  </si>
+  <si>
+    <t>1136 Diamonds (990 + 146 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1159-S13</t>
+  </si>
+  <si>
+    <t>1159 Diamonds (1031 + 128 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1220-S13</t>
+  </si>
+  <si>
+    <t>1220 Diamonds (1083 + 138 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1506-S13</t>
+  </si>
+  <si>
+    <t>1506 Diamonds (1335 + 172 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA2010-S13</t>
+  </si>
+  <si>
+    <t>PUBGMINDO120-S14</t>
+  </si>
+  <si>
+    <t>120 UC (120 + 0)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO180-S14</t>
+  </si>
+  <si>
+    <t>180 UC (180 + 0)</t>
+  </si>
+  <si>
+    <t>FF655-S13</t>
+  </si>
+  <si>
+    <t>655 Diamonds</t>
+  </si>
+  <si>
+    <t>PUBGMINDO385-S14</t>
+  </si>
+  <si>
+    <t>385 UC (360 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO445-S14</t>
+  </si>
+  <si>
+    <t>445 UC (420 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO505-S14</t>
+  </si>
+  <si>
+    <t>505 UC (480 + 25)</t>
+  </si>
+  <si>
+    <t>MLA300-S13</t>
+  </si>
+  <si>
+    <t>300 Diamonds (261 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO650-S14</t>
+  </si>
+  <si>
+    <t>650 UC (600 + 50)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO720-S14</t>
+  </si>
+  <si>
+    <t>720 UC (600 Â + 120)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO975-S14</t>
+  </si>
+  <si>
+    <t>975 UC (900 + 75)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO985-S14</t>
+  </si>
+  <si>
+    <t>985 UC (900 + Â 85)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1045-S14</t>
+  </si>
+  <si>
+    <t>1045 UC (950 +85)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1320-S14</t>
+  </si>
+  <si>
+    <t>1320 UC (1200 + 120)</t>
+  </si>
+  <si>
+    <t>GI1090-S13</t>
+  </si>
+  <si>
+    <t>980+110 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1860-S14</t>
+  </si>
+  <si>
+    <t>1860 UC (1560 + 300)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2125-S14</t>
+  </si>
+  <si>
+    <t>2125 UC (1800 + 325)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2460-S14</t>
+  </si>
+  <si>
+    <t>2460 UC (2100 + 360)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2785-S14</t>
+  </si>
+  <si>
+    <t>2785 UC (2400 + 385)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO3850-S14</t>
+  </si>
+  <si>
+    <t>3850 UC (3000 + 850)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO3925-S14</t>
+  </si>
+  <si>
+    <t>3925 UC (3300 + 625)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO4500-S14</t>
+  </si>
+  <si>
+    <t>4500 UC (3600 + 900)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO5650-S14</t>
+  </si>
+  <si>
+    <t>5650 UC (4500 + 1150)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO6310-S14</t>
+  </si>
+  <si>
+    <t>6310 UC (5100 + 1210)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO8100-S14</t>
+  </si>
+  <si>
+    <t>8100 UC (6000 + 2100)</t>
+  </si>
+  <si>
+    <t>SS100-S1</t>
+  </si>
+  <si>
+    <t>Super Sus</t>
+  </si>
+  <si>
+    <t>100 Golden Star</t>
+  </si>
+  <si>
+    <t>SS300-S1</t>
+  </si>
+  <si>
+    <t>300 Golden Star</t>
+  </si>
+  <si>
+    <t>SS520-S1</t>
+  </si>
+  <si>
+    <t>520 Golden Star</t>
+  </si>
+  <si>
+    <t>SS2180-S1</t>
+  </si>
+  <si>
+    <t>2180 Golden Star</t>
+  </si>
+  <si>
+    <t>SS5600-S1</t>
+  </si>
+  <si>
+    <t>5600 Golden Star</t>
+  </si>
+  <si>
+    <t>VAL475-S10</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>475 Points</t>
+  </si>
+  <si>
+    <t>VAL1000-S10</t>
+  </si>
+  <si>
+    <t>1000 Points</t>
+  </si>
+  <si>
+    <t>VAL1475-S10</t>
+  </si>
+  <si>
+    <t>1475 Points</t>
+  </si>
+  <si>
+    <t>VAL2050-S10</t>
+  </si>
+  <si>
+    <t>2050 Points</t>
+  </si>
+  <si>
+    <t>VAL2525-S10</t>
+  </si>
+  <si>
+    <t>2525 Points</t>
+  </si>
+  <si>
+    <t>VAL3050-S10</t>
+  </si>
+  <si>
+    <t>3050 Point</t>
+  </si>
+  <si>
+    <t>VAL3650-S10</t>
+  </si>
+  <si>
+    <t>3650 Points</t>
+  </si>
+  <si>
+    <t>VAL4125-S10</t>
+  </si>
+  <si>
+    <t>4125 Points</t>
+  </si>
+  <si>
+    <t>VAL4650-S10</t>
+  </si>
+  <si>
+    <t>4650 Points</t>
+  </si>
+  <si>
+    <t>VAL5350-S10</t>
+  </si>
+  <si>
+    <t>5350 Points</t>
+  </si>
+  <si>
+    <t>VAL5700-S10</t>
+  </si>
+  <si>
+    <t>5700 Points</t>
+  </si>
+  <si>
+    <t>VAL5825-S10</t>
+  </si>
+  <si>
+    <t>5825 Points</t>
+  </si>
+  <si>
+    <t>VAL6350-S10</t>
+  </si>
+  <si>
+    <t>6350 Points</t>
+  </si>
+  <si>
+    <t>VAL7400-S10</t>
+  </si>
+  <si>
+    <t>7400 Points</t>
+  </si>
+  <si>
+    <t>VAL9000-S10</t>
+  </si>
+  <si>
+    <t>9000 Points</t>
+  </si>
+  <si>
+    <t>VAL11000-S10</t>
+  </si>
+  <si>
+    <t>11000 Points</t>
+  </si>
+  <si>
+    <t>VAL11475-S10</t>
+  </si>
+  <si>
+    <t>11475 Points</t>
+  </si>
+  <si>
+    <t>VAL12000-S10</t>
+  </si>
+  <si>
+    <t>12000 Points</t>
+  </si>
+  <si>
+    <t>VAL13050-S10</t>
+  </si>
+  <si>
+    <t>13050 Points</t>
+  </si>
+  <si>
+    <t>VAL14650-S10</t>
+  </si>
+  <si>
+    <t>14650 Points</t>
+  </si>
+  <si>
+    <t>VAL16350-S10</t>
+  </si>
+  <si>
+    <t>16350 Points</t>
+  </si>
+  <si>
+    <t>VAL22000-S10</t>
+  </si>
+  <si>
+    <t>22000 Points</t>
+  </si>
+  <si>
+    <t>VCPB1200-S22</t>
+  </si>
+  <si>
+    <t>Voucher PB Zepetto</t>
+  </si>
+  <si>
+    <t>1200 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB2400-S22</t>
+  </si>
+  <si>
+    <t>2400 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB6000-S22</t>
+  </si>
+  <si>
+    <t>6000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB12000-S22</t>
+  </si>
+  <si>
+    <t>12000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB24000-S22</t>
+  </si>
+  <si>
+    <t>24000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB36000-S22</t>
+  </si>
+  <si>
+    <t>36000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB60000-S22</t>
+  </si>
+  <si>
+    <t>60000 PB Cash</t>
+  </si>
+  <si>
+    <t>HOK400-S21</t>
+  </si>
+  <si>
+    <t>400 Tokens</t>
+  </si>
+  <si>
+    <t>HOK2400-S21</t>
+  </si>
+  <si>
+    <t>2400 Tokens</t>
+  </si>
+  <si>
+    <t>FF635-S13</t>
+  </si>
+  <si>
+    <t>635 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1450-S13</t>
+  </si>
+  <si>
+    <t>1450 Diamonds</t>
+  </si>
+  <si>
+    <t>GU450-S97</t>
+  </si>
+  <si>
+    <t>RC 450</t>
+  </si>
+  <si>
+    <t>GU80-S97</t>
+  </si>
+  <si>
+    <t>RC 80</t>
+  </si>
+  <si>
+    <t>GU250-S97</t>
+  </si>
+  <si>
+    <t>RC 250</t>
+  </si>
+  <si>
+    <t>GU920-S97</t>
+  </si>
+  <si>
+    <t>RC 920</t>
+  </si>
+  <si>
+    <t>GU1850-S97</t>
+  </si>
+  <si>
+    <t>RC 1.850</t>
+  </si>
+  <si>
+    <t>FF495-S13</t>
+  </si>
+  <si>
+    <t>495 Diamonds</t>
+  </si>
+  <si>
+    <t>ML5_0-S1A</t>
+  </si>
+  <si>
+    <t>Mobile Legends B</t>
+  </si>
+  <si>
+    <t>5 Diamonds ( 5 + 0 Bonus )</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22590-S14</t>
+  </si>
+  <si>
+    <t>Mobile Legends (Global)</t>
+  </si>
+  <si>
+    <t>55 Diamonds (50 + 5 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>ML10_0-S1A</t>
+  </si>
+  <si>
+    <t>10 Diamonds ( 10 + 0 Bonus )</t>
+  </si>
+  <si>
+    <t>ML11_1-S1A</t>
+  </si>
+  <si>
+    <t>12 Diamonds ( 11 + 1 Bonus )</t>
+  </si>
+  <si>
+    <t>PUBGMINDO325-S14</t>
+  </si>
+  <si>
+    <t>325 UC (300 + 25)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL13-S14</t>
+  </si>
+  <si>
+    <t>86 Diamonds (78 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL16642-S14</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22591-S14</t>
+  </si>
+  <si>
+    <t>165 Diamonds (150 + 15 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL23-S14</t>
+  </si>
+  <si>
+    <t>172 Diamonds (156 + 16 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL25-S14</t>
+  </si>
+  <si>
+    <t>257 Diamonds (234 + 23 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22592-S14</t>
+  </si>
+  <si>
+    <t>275 Diamonds (250 + 25 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22593-S14</t>
+  </si>
+  <si>
+    <t>565 Diamonds (500 + 65 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL33-S14</t>
+  </si>
+  <si>
+    <t>Twilight Pass</t>
+  </si>
+  <si>
+    <t>MLGLOBAL26-S14</t>
+  </si>
+  <si>
+    <t>706 Diamonds (625 + 81 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL27-S14</t>
+  </si>
+  <si>
+    <t>2195 Diamonds (1860 + 335 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL28-S14</t>
+  </si>
+  <si>
+    <t>3688 Diamonds (3099 + 589 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL29-S14</t>
+  </si>
+  <si>
+    <t>5532 Diamonds (4649 + 883 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL30-S14</t>
+  </si>
+  <si>
+    <t>9288 Diamonds (7740 + 1548 Bonus)</t>
+  </si>
+  <si>
+    <t>ML14_0-S1A</t>
+  </si>
+  <si>
+    <t>14 Diamonds (14 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>ML15_0-S1A</t>
+  </si>
+  <si>
+    <t>ML15_2-S121</t>
+  </si>
+  <si>
+    <t>17 Diamonds ( 15 + 2 Bonus )</t>
+  </si>
+  <si>
+    <t>ML17_2-S1A</t>
+  </si>
+  <si>
+    <t>19 Diamonds ( 17 + 2 Bonus )</t>
+  </si>
+  <si>
+    <t>ML25_3-S1A</t>
+  </si>
+  <si>
+    <t>28 Diamonds ( 25 + 3 Bonus )</t>
+  </si>
+  <si>
+    <t>ML30_3-S121</t>
+  </si>
+  <si>
+    <t>33 Diamonds ( 30 + 3 Bonus )</t>
+  </si>
+  <si>
+    <t>ML33_3-S121</t>
+  </si>
+  <si>
+    <t>36 Diamonds ( 33 + 3 Bonus )</t>
+  </si>
+  <si>
+    <t>ML34_4-S1A</t>
+  </si>
+  <si>
+    <t>38 Diamonds ( 34 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>ML40_4-S1A</t>
+  </si>
+  <si>
+    <t>44 Diamonds ( 40 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>MLWEB-S50A</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle</t>
+  </si>
+  <si>
+    <t>ML45_5-S121</t>
+  </si>
+  <si>
+    <t>50 Diamonds ( 45 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>ML50_4-S1A</t>
+  </si>
+  <si>
+    <t>54 Diamonds ( 50 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>ML51_5-S1A</t>
+  </si>
+  <si>
+    <t>56 Diamonds ( 51 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>ML53_6-S1A</t>
+  </si>
+  <si>
+    <t>59 Diamonds ( 53 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>ML60_6-S121</t>
+  </si>
+  <si>
+    <t>66 Diamonds ( 60 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>ML63_7-S1A</t>
+  </si>
+  <si>
+    <t>70 Diamonds ( 63 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML64_7-S1A</t>
+  </si>
+  <si>
+    <t>71 Diamonds ( 64 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML65_7-S1A</t>
+  </si>
+  <si>
+    <t>72 Diamonds ( 65 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML67_7-S121</t>
+  </si>
+  <si>
+    <t>74 Diamonds ( 67 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML70_8-S1A</t>
+  </si>
+  <si>
+    <t>78 Diamonds ( 70 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>ML74_6-S1A</t>
+  </si>
+  <si>
+    <t>80 Diamonds ( 74 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>ML77_8-S1A</t>
+  </si>
+  <si>
+    <t>85 Diamonds ( 77 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>ML75_8-S121</t>
+  </si>
+  <si>
+    <t>83 Diamonds ( 75 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>ML87_5-S1A</t>
+  </si>
+  <si>
+    <t>92 Diamonds ( 87 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>ML91_9-S1A</t>
+  </si>
+  <si>
+    <t>100 Diamonds ( 91 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML89_9-S1A</t>
+  </si>
+  <si>
+    <t>98 Diamonds ( 89 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML101_9-S1A</t>
+  </si>
+  <si>
+    <t>110 Diamonds ( 101 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML102_11-S1A</t>
+  </si>
+  <si>
+    <t>113 Diamonds (102 + 11 Bonus )</t>
+  </si>
+  <si>
+    <t>ML106_12-S1A</t>
+  </si>
+  <si>
+    <t>118 Diamonds ( 106 + 12 Bonus )</t>
+  </si>
+  <si>
+    <t>ML117_12-S1A</t>
+  </si>
+  <si>
+    <t>129 Diamonds ( 117 + 12 Bonus )</t>
+  </si>
+  <si>
+    <t>ML130_14-S1A</t>
+  </si>
+  <si>
+    <t>144 Diamonds (130 + 14 Bonus )</t>
+  </si>
+  <si>
+    <t>ML154_16-S1A</t>
+  </si>
+  <si>
+    <t>170 Diamonds ( 154 + 16 Bonus )</t>
+  </si>
+  <si>
+    <t>ML165_17-S1A</t>
+  </si>
+  <si>
+    <t>182 Diamond (165 + 17 Bonus)</t>
+  </si>
+  <si>
+    <t>ML167_17-S121</t>
+  </si>
+  <si>
+    <t>184 Diamonds ( 167 + 17 Bonus )</t>
+  </si>
+  <si>
+    <t>ML207_22-S1A</t>
+  </si>
+  <si>
+    <t>229 Diamond (207 + 22 Bonus )</t>
+  </si>
+  <si>
+    <t>ML217_23-S1A</t>
+  </si>
+  <si>
+    <t>240 Diamonds ( 217 + 23 Bonus )</t>
+  </si>
+  <si>
+    <t>MLMEB-S50A</t>
+  </si>
+  <si>
+    <t>Monthly Elite Bundle</t>
+  </si>
+  <si>
+    <t>ML233_24-S1A</t>
+  </si>
+  <si>
+    <t>257 Diamonds (233 + 24 Bonus )</t>
+  </si>
+  <si>
+    <t>ML251_27-S1A</t>
+  </si>
+  <si>
+    <t>278 Diamonds (251 + 27 Bonus )</t>
+  </si>
+  <si>
+    <t>ML257_27-S1A</t>
+  </si>
+  <si>
+    <t>284 Diamonds ( 257 + 27 Bonus )</t>
+  </si>
+  <si>
+    <t>ML256_40-S1A</t>
+  </si>
+  <si>
+    <t>296 Diamonds ( 256 + 40 Bonus )</t>
+  </si>
+  <si>
+    <t>ML261_40-S1A</t>
+  </si>
+  <si>
+    <t>301 Diamonds (261 + 40 Bonus )</t>
+  </si>
+  <si>
+    <t>ML281_43-S1A</t>
+  </si>
+  <si>
+    <t>324 Diamonds ( 281 + 43 Bonus )</t>
+  </si>
+  <si>
+    <t>ML301_44-S1A</t>
+  </si>
+  <si>
+    <t>345 Diamonds (301 + 44 Bonus )</t>
+  </si>
+  <si>
+    <t>ML309_46-S1A</t>
+  </si>
+  <si>
+    <t>355 Diamonds (309 + 46 Bonus )</t>
+  </si>
+  <si>
+    <t>ML326_48-S1A</t>
+  </si>
+  <si>
+    <t>374 Diamond (326 + 48 Bonus )</t>
+  </si>
+  <si>
+    <t>ML333_48-S1A</t>
+  </si>
+  <si>
+    <t>381 Diamonds (333 + 48 Bonus )</t>
+  </si>
+  <si>
+    <t>ML333_33-S121</t>
+  </si>
+  <si>
+    <t>366 Diamonds ( 333 + 33 Bonus )</t>
+  </si>
+  <si>
+    <t>ML367_41-S1A</t>
+  </si>
+  <si>
+    <t>408 Diamonds ( 367 + 41 Bonus )</t>
+  </si>
+  <si>
+    <t>ML373_52-S1A</t>
+  </si>
+  <si>
+    <t>425 Diamond (373 + 52 Bonus )</t>
+  </si>
+  <si>
+    <t>ML384_43-S1A</t>
+  </si>
+  <si>
+    <t>427 Diamonds (384 + 43 Bonus )</t>
+  </si>
+  <si>
+    <t>ML408_42-S1A</t>
+  </si>
+  <si>
+    <t>450 Diamonds (408 Diamonds + 42 Bonus )</t>
+  </si>
+  <si>
+    <t>ML461_51-S1A</t>
+  </si>
+  <si>
+    <t>512 Diamonds (461 + 51 Bonus )</t>
+  </si>
+  <si>
+    <t>ML471_51-S1A</t>
+  </si>
+  <si>
+    <t>522 Diamond (471 + 51 Bonus )</t>
+  </si>
+  <si>
+    <t>ML471_47-S1A</t>
+  </si>
+  <si>
+    <t>518 Diamonds ( 471 + 47 Bonus )</t>
+  </si>
+  <si>
+    <t>ML503_65-S1A</t>
+  </si>
+  <si>
+    <t>568 Diamonds ( 503 + 65 Bonus )</t>
+  </si>
+  <si>
+    <t>MLTL-S1A</t>
+  </si>
+  <si>
+    <t>ML502_52-S1A</t>
+  </si>
+  <si>
+    <t>554 Diamonds ( 502 + 52 Bonus )</t>
+  </si>
+  <si>
+    <t>ML533_68-S1A</t>
+  </si>
+  <si>
+    <t>601 Diamonds (533 + 68 Bonus )</t>
+  </si>
+  <si>
+    <t>ML633_79-S1A</t>
+  </si>
+  <si>
+    <t>712 Diamonds (633 + 79 Bonus )</t>
+  </si>
+  <si>
+    <t>ML638_78-S1A</t>
+  </si>
+  <si>
+    <t>716 Diamonds ( 638 + 78 Bonus )</t>
+  </si>
+  <si>
+    <t>ML638_79-S1A</t>
+  </si>
+  <si>
+    <t>717 Diamonds (638 + 79 Bonus )</t>
+  </si>
+  <si>
+    <t>ML668_82-S1A</t>
+  </si>
+  <si>
+    <t>750 Diamonds (668 + 82 Bonus )</t>
+  </si>
+  <si>
+    <t>ML666_96-S1A</t>
+  </si>
+  <si>
+    <t>762 Diamonds ( 666 + 96 Bonus )</t>
+  </si>
+  <si>
+    <t>ML671_87-S121</t>
+  </si>
+  <si>
+    <t>758 Diamonds ( 671 + 87 Bonus )</t>
+  </si>
+  <si>
+    <t>ML720_88-S1A</t>
+  </si>
+  <si>
+    <t>808 Diamonds ( 720 + 88 Bonus )</t>
+  </si>
+  <si>
+    <t>ML774_101-S1A</t>
+  </si>
+  <si>
+    <t>875 Diamonds ( 774 + 101 Bonus )</t>
+  </si>
+  <si>
+    <t>ML856_109-S1A</t>
+  </si>
+  <si>
+    <t>965 Diamonds (856 + 109 Bonus )</t>
+  </si>
+  <si>
+    <t>ML867_110-S1A</t>
+  </si>
+  <si>
+    <t>977 Diamonds (867 + 110 Bonus )</t>
+  </si>
+  <si>
+    <t>ML933_117-S1A</t>
+  </si>
+  <si>
+    <t>1050 Diamonds (933 + 117 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1006_130-S1A</t>
+  </si>
+  <si>
+    <t>1136 Diamonds ( 1006 + 130 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1008_126-S1A</t>
+  </si>
+  <si>
+    <t>1134 Diamonds (1008 + 126 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1013_126-S1A</t>
+  </si>
+  <si>
+    <t>1139 Diamond (1013 + 126 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1031_128-S1A</t>
+  </si>
+  <si>
+    <t>1159 Diamond (1031 + 128 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1036_128-S1A</t>
+  </si>
+  <si>
+    <t>1164 Diamonds (1036 + 128 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1041_142-S1A</t>
+  </si>
+  <si>
+    <t>1183 Diamond (1041 + 142 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1075_145-S1A</t>
+  </si>
+  <si>
+    <t>1220 Diamonds (1075 + 145 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1083_147-S1A</t>
+  </si>
+  <si>
+    <t>1230 Diamond (1083 + 147 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1218_150-S1A</t>
+  </si>
+  <si>
+    <t>1368 Diamond (1218 + 150 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1258_154-S1A</t>
+  </si>
+  <si>
+    <t>1412 Diamonds (1258 + 154 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1277_166-S1A</t>
+  </si>
+  <si>
+    <t>1443 Diamonds ( 1277 + 166 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1295_158-S1A</t>
+  </si>
+  <si>
+    <t>1453 Diamonds (1295 + 158 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1335_172-S1A</t>
+  </si>
+  <si>
+    <t>1507 Diamond (1335 + 172 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1484_188-S1A</t>
+  </si>
+  <si>
+    <t>1672 Diamonds (1484 + 188 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1509_195-S1A</t>
+  </si>
+  <si>
+    <t>1704 Diamonds ( 1509 + 195 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1548_202-S1A</t>
+  </si>
+  <si>
+    <t>1750 Diamond (1548 + 202 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1625_210-S1A</t>
+  </si>
+  <si>
+    <t>1835 Diamond ( 1625 + 210 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1708_302-S1A</t>
+  </si>
+  <si>
+    <t>2010 Diamonds ( 1708 + 302 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1741_305-S1A</t>
+  </si>
+  <si>
+    <t>2046 Diamond ( 1741 + 305 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1862_318-S1A</t>
+  </si>
+  <si>
+    <t>2180 Diamond (1862 + 318 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1879_320-S1A</t>
+  </si>
+  <si>
+    <t>2199 Diamonds (1879 + 320 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2017_333-S1A</t>
+  </si>
+  <si>
+    <t>2350 Diamond (2017 + 333 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2033_349-S1A</t>
+  </si>
+  <si>
+    <t>2382 Diamond (2033 + 349 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2182_354-S1A</t>
+  </si>
+  <si>
+    <t>2536 Diamonds (2182 + 354 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2211_367-S1A</t>
+  </si>
+  <si>
+    <t>2578 Diamonds ( 2211 + 367 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2482_403-S1A</t>
+  </si>
+  <si>
+    <t>2885 Diamond (2482 + 403 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2499_405-S1A</t>
+  </si>
+  <si>
+    <t>2904 Diamonds (2499 + 405 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2565_412-S1A</t>
+  </si>
+  <si>
+    <t>2977 Diamond ( 2565 + 412 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2985_468-S1A</t>
+  </si>
+  <si>
+    <t>3453 Diamonds ( 2985 + 468 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3010_471-S1A</t>
+  </si>
+  <si>
+    <t>3481 Diamonds (3010 + 471 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3202_491-S1A</t>
+  </si>
+  <si>
+    <t>3693 Diamonds (3202 + 491 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3416_604-S1A</t>
+  </si>
+  <si>
+    <t>4020 Diamonds (3416 + 604 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3426_604-S1A</t>
+  </si>
+  <si>
+    <t>4030 Diamond ( 3426 + 604 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3383_643-S121</t>
+  </si>
+  <si>
+    <t>4026 Diamonds ( 3383 + 643 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3763_641-S1A</t>
+  </si>
+  <si>
+    <t>4404 Diamonds (3763 + 641 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4001_677-S1A</t>
+  </si>
+  <si>
+    <t>4678 Diamonds (4001 + 677 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4003_827-S1A</t>
+  </si>
+  <si>
+    <t>4830 Diamonds ( 4003 + 827 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4506_892-S1A</t>
+  </si>
+  <si>
+    <t>5398 Diamond ( 4506 + 892 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4826_546-S1A</t>
+  </si>
+  <si>
+    <t>5372 Diamonds ( 4826 + 546 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4660_908-S1A</t>
+  </si>
+  <si>
+    <t>5568 Diamonds (4660 + 908 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5124_906-S1A</t>
+  </si>
+  <si>
+    <t>6030 Diamonds ( 5124 + 906 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5118_822-S1A</t>
+  </si>
+  <si>
+    <t>5940 Diamond (5118 + 822 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5033_968-S1A</t>
+  </si>
+  <si>
+    <t>6001 Diamonds (5033 + 968 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5274_983-S1A</t>
+  </si>
+  <si>
+    <t>6257 Diamonds (5274 + 983 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5711_1129-S1A</t>
+  </si>
+  <si>
+    <t>6840 Diamonds ( 5711 + 1129 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6020_1175-S1A</t>
+  </si>
+  <si>
+    <t>7195 Diamonds (6020 + 1175 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6442_1218-S1A</t>
+  </si>
+  <si>
+    <t>7660 Diamond (6442 + 1218 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6487_1236-S1A</t>
+  </si>
+  <si>
+    <t>7723 Diamonds (6487 + 1236 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6832_1208-S1A</t>
+  </si>
+  <si>
+    <t>8040 Diamonds ( 6832 + 1208 Bonus )</t>
+  </si>
+  <si>
+    <t>ML7005_1297-S1A</t>
+  </si>
+  <si>
+    <t>8302 Diamonds (7005 + 1297 Bonus )</t>
+  </si>
+  <si>
+    <t>ML7419_1431-S1A</t>
+  </si>
+  <si>
+    <t>8850 Diamonds ( 7419 + 1431 Bonus )</t>
+  </si>
+  <si>
+    <t>ML7826_1476-S1A</t>
+  </si>
+  <si>
+    <t>9302 Diamonds (7826 + 1476 Bonus )</t>
+  </si>
+  <si>
+    <t>ML8076_1512-S1A</t>
+  </si>
+  <si>
+    <t>9588 Diamonds (8076 + 1512 Bonus )</t>
+  </si>
+  <si>
+    <t>ML8006_1654-S1A</t>
+  </si>
+  <si>
+    <t>9660 Diamonds ( 8006 + 1654 Bonus )</t>
+  </si>
+  <si>
+    <t>ML8540_1510-S1A</t>
+  </si>
+  <si>
+    <t>10050 Diamonds ( 8540 + 1510 Bonus )</t>
+  </si>
+  <si>
+    <t>ML9714_1956-S1A</t>
+  </si>
+  <si>
+    <t>11670 Diamonds ( 9714 + 1956 Bonus )</t>
+  </si>
+  <si>
+    <t>ML10248_1812-S1A</t>
+  </si>
+  <si>
+    <t>12060 Diamond (10248 + 1812 Bonus )</t>
+  </si>
+  <si>
+    <t>ML10855_2098-S1A</t>
+  </si>
+  <si>
+    <t>12953 Diamonds (10855 + 2098 Bonus )</t>
+  </si>
+  <si>
+    <t>ML11422_2258-S1A</t>
+  </si>
+  <si>
+    <t>13680 Diamonds (11422 + 2258 Bonus )</t>
+  </si>
+  <si>
+    <t>ML12009_2481-S1A</t>
+  </si>
+  <si>
+    <t>14490 Diamonds ( 12009 + 2481 Bonus )</t>
+  </si>
+  <si>
+    <t>ML12290_2524-S1A</t>
+  </si>
+  <si>
+    <t>14814 Diamonds (12290 + 2524 Bonus )</t>
+  </si>
+  <si>
+    <t>ML13664_2416-S1A</t>
+  </si>
+  <si>
+    <t>16080 Diamonds ( 13664 + 2416 Bonus )</t>
+  </si>
+  <si>
+    <t>ML13717_2783-S1A</t>
+  </si>
+  <si>
+    <t>16500 Diamonds ( 13717 + 2783 Bonus )</t>
+  </si>
+  <si>
+    <t>ML15425_3085-S1A</t>
+  </si>
+  <si>
+    <t>18510 Diamonds (15425 + 3085 Bonus )</t>
+  </si>
+  <si>
+    <t>ML16012_3308-S1A</t>
+  </si>
+  <si>
+    <t>19320 Diamonds ( 16012 + 3308 Bonus )</t>
+  </si>
+  <si>
+    <t>ML17080_3020-S1A</t>
+  </si>
+  <si>
+    <t>20100 Diamonds ( 17080 + 3020 Bonus )</t>
+  </si>
+  <si>
+    <t>ML16786_3409-S1A</t>
+  </si>
+  <si>
+    <t>20195 Diamonds (16786 + 3409 Bonus )</t>
+  </si>
+  <si>
+    <t>ML17720_3610-S1A</t>
+  </si>
+  <si>
+    <t>21330 Diamonds (17720 + 3610 Bonus )</t>
+  </si>
+  <si>
+    <t>ML20015_4135-S1A</t>
+  </si>
+  <si>
+    <t>24150 Diamonds ( 20015 + 4135 Bonus )</t>
+  </si>
+  <si>
+    <t>ML24018_4962-S1A</t>
+  </si>
+  <si>
+    <t>28980 Diamond (24018 + 4962 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA128-S13</t>
+  </si>
+  <si>
+    <t>128 Diamonds (117 + 12 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA148-S13</t>
+  </si>
+  <si>
+    <t>148 Diamonds (134 + 14 Bonus)</t>
+  </si>
+  <si>
+    <t>FF12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds</t>
+  </si>
+  <si>
+    <t>HOK240-S21</t>
+  </si>
+  <si>
+    <t>240 Tokens</t>
+  </si>
+  <si>
+    <t>MLA332-S13</t>
+  </si>
+  <si>
+    <t>332 Diamonds (289 + 43 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG19-S13</t>
+  </si>
+  <si>
+    <t>MLA370-S13</t>
+  </si>
+  <si>
+    <t>370 Diamonds (324 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGFirst250-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 250 + 250 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGGFirst500-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 500 + 500 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA36-S13</t>
+  </si>
+  <si>
+    <t>36 Diamonds (33 + 3 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA222-S13</t>
+  </si>
+  <si>
+    <t>222 Diamonds (201 + 21 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG5-S13</t>
+  </si>
+  <si>
+    <t>5 Diamonds (5 + 0  Bonus)</t>
+  </si>
+  <si>
+    <t>FF200-S13</t>
+  </si>
+  <si>
+    <t>200 Diamonds</t>
+  </si>
+  <si>
+    <t>PUBGMINDO60-S14</t>
+  </si>
+  <si>
+    <t>60 UC (60 + 0)</t>
+  </si>
+  <si>
+    <t>HOK8000-S21</t>
+  </si>
+  <si>
+    <t>8000 Tokens</t>
+  </si>
+  <si>
+    <t>i</t>
+  </si>
+  <si>
+    <t>Joki Mobile Legends</t>
+  </si>
+  <si>
+    <t>GM V - Epic V</t>
+  </si>
+  <si>
+    <t>h</t>
+  </si>
+  <si>
+    <t>Mythic Immortal / Star</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>Mythic Glory / Star</t>
+  </si>
+  <si>
+    <t>f</t>
+  </si>
+  <si>
+    <t>Mythic Honor / Star</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Mythic / Star</t>
+  </si>
+  <si>
+    <t>d</t>
+  </si>
+  <si>
+    <t>Legend / Star</t>
+  </si>
+  <si>
+    <t>c</t>
+  </si>
+  <si>
+    <t>Epic / Star</t>
+  </si>
+  <si>
+    <t>a</t>
+  </si>
+  <si>
+    <t>Master / Star</t>
+  </si>
+  <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>GM / Star</t>
+  </si>
+  <si>
+    <t>j</t>
+  </si>
+  <si>
+    <t>GM V - Legend V</t>
+  </si>
+  <si>
+    <t>l</t>
+  </si>
+  <si>
+    <t>GM II - Mythic</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>GM III - Mythic</t>
+  </si>
+  <si>
+    <t>n</t>
+  </si>
+  <si>
+    <t>GM IV - Mythic</t>
+  </si>
+  <si>
+    <t>o</t>
+  </si>
+  <si>
+    <t>GM V - Mythic</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Epic V - Legend V</t>
+  </si>
+  <si>
+    <t>q</t>
+  </si>
+  <si>
+    <t>Epic I - Mythic</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Epic II - Mythic</t>
+  </si>
+  <si>
+    <t>s</t>
+  </si>
+  <si>
+    <t>Epic III - Mythic</t>
+  </si>
+  <si>
+    <t>t</t>
+  </si>
+  <si>
+    <t>Epic IV - Mythic</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>Epic V - Mythic</t>
+  </si>
+  <si>
+    <t>v</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic</t>
+  </si>
+  <si>
+    <t>w</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Honor</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Glory</t>
+  </si>
+  <si>
+    <t>y</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Immortal</t>
+  </si>
+  <si>
+    <t>ab</t>
+  </si>
+  <si>
+    <t>Open Grading ( Auto Star 15 )</t>
+  </si>
+  <si>
+    <t>ac</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Honor (25)</t>
+  </si>
+  <si>
+    <t>ad</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Glory (50)</t>
+  </si>
+  <si>
+    <t>ae</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>af</t>
+  </si>
+  <si>
+    <t>Mythic Honor (25) - Mythic Glory (50)</t>
+  </si>
+  <si>
+    <t>ag</t>
+  </si>
+  <si>
+    <t>Mythic Honor (25) - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>ah</t>
+  </si>
+  <si>
+    <t>Mythic Glory (50) - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>FF2000-S13</t>
+  </si>
+  <si>
+    <t>2000 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMML-S13</t>
+  </si>
+  <si>
+    <t>Membership Mingguan Lite</t>
+  </si>
+  <si>
+    <t>FF280-S13</t>
+  </si>
+  <si>
+    <t>280 Diamonds</t>
+  </si>
+  <si>
+    <t>FF425-S13</t>
+  </si>
+  <si>
+    <t>425 Diamonds</t>
+  </si>
+  <si>
+    <t>FF565-S13</t>
+  </si>
+  <si>
+    <t>565 Diamonds</t>
+  </si>
+  <si>
+    <t>FFLUP-S13</t>
   </si>
   <si>
     <t>Level Up Pass</t>
   </si>
   <si>
-    <t>BSTEVENT3-S50A</t>
-[...806 lines deleted...]
-    <t>Garena Undawn</t>
+    <t>GUKM-S888</t>
   </si>
   <si>
     <t>Kartu Mingguan</t>
   </si>
   <si>
-    <t>GUKB-S24A</t>
+    <t>GUKB-S888</t>
   </si>
   <si>
     <t>Kartu Bulanan</t>
   </si>
   <si>
-    <t>GUGF-S24A</t>
+    <t>GUGF-S888</t>
   </si>
   <si>
     <t>Growht Fund ( REBATE)</t>
   </si>
   <si>
-    <t>GUAF-S24A</t>
+    <t>GUAF-S888</t>
   </si>
   <si>
     <t>Ace Fund</t>
   </si>
   <si>
-    <t>GUGPPS11-S24M</t>
-[...110 lines deleted...]
-    <t>800 Tokens</t>
+    <t>GU2800-S97</t>
+  </si>
+  <si>
+    <t>RC 2.800</t>
+  </si>
+  <si>
+    <t>GU4750-S97</t>
+  </si>
+  <si>
+    <t>RC 4.750</t>
+  </si>
+  <si>
+    <t>GU9600-S97</t>
+  </si>
+  <si>
+    <t>RC 9.600</t>
+  </si>
+  <si>
+    <t>GU33000-S97</t>
+  </si>
+  <si>
+    <t>RC 33.000</t>
+  </si>
+  <si>
+    <t>GU66500-S97</t>
+  </si>
+  <si>
+    <t>RC 66.500</t>
+  </si>
+  <si>
+    <t>HOKWC-S13</t>
+  </si>
+  <si>
+    <t>HOKWCP-S13</t>
+  </si>
+  <si>
+    <t>Weekly Card Plus</t>
+  </si>
+  <si>
+    <t>PUBGMINDO660-S14</t>
+  </si>
+  <si>
+    <t>660 UC (600 + 60)</t>
   </si>
   <si>
     <t>HOK1200-S21</t>
   </si>
   <si>
     <t>1200 Tokens</t>
   </si>
   <si>
-    <t>HOK8000-S21</t>
-[...1799 lines deleted...]
-    <t>28980 Diamond (24018 + 4962 Bonus )</t>
+    <t>ML250_250FR-S50AUTO</t>
+  </si>
+  <si>
+    <t>250 + 250 Bonus</t>
+  </si>
+  <si>
+    <t>ML500_500FR-S50AUTO</t>
+  </si>
+  <si>
+    <t>500 + 500 Bonus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3304,54 +3478,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I485"/>
+  <dimension ref="A1:I514"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H485" sqref="H485"/>
+      <selection activeCell="H514" sqref="H514"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -3964,13460 +4138,14301 @@
       </c>
       <c r="G22" s="2">
         <v>9835304</v>
       </c>
       <c r="H22" s="2">
         <v>9739816</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="2">
-        <v>6620</v>
+        <v>12660</v>
       </c>
       <c r="F23" s="2">
-        <v>6557</v>
+        <v>12539</v>
       </c>
       <c r="G23" s="2">
-        <v>6494</v>
+        <v>12419</v>
       </c>
       <c r="H23" s="2">
-        <v>6431</v>
+        <v>12298</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="2">
-        <v>12660</v>
+        <v>37979</v>
       </c>
       <c r="F24" s="2">
-        <v>12539</v>
+        <v>37617</v>
       </c>
       <c r="G24" s="2">
-        <v>12419</v>
+        <v>37255</v>
       </c>
       <c r="H24" s="2">
-        <v>12298</v>
+        <v>36893</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="2">
-        <v>12847</v>
+        <v>63297</v>
       </c>
       <c r="F25" s="2">
-        <v>12724</v>
+        <v>62694</v>
       </c>
       <c r="G25" s="2">
-        <v>12602</v>
+        <v>62091</v>
       </c>
       <c r="H25" s="2">
-        <v>12480</v>
+        <v>61489</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="2">
-        <v>25555</v>
+        <v>75957</v>
       </c>
       <c r="F26" s="2">
-        <v>25312</v>
+        <v>75234</v>
       </c>
       <c r="G26" s="2">
-        <v>25068</v>
+        <v>74510</v>
       </c>
       <c r="H26" s="2">
-        <v>24825</v>
+        <v>73787</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="2">
-        <v>25694</v>
+        <v>101277</v>
       </c>
       <c r="F27" s="2">
-        <v>25449</v>
+        <v>100312</v>
       </c>
       <c r="G27" s="2">
-        <v>25204</v>
+        <v>99348</v>
       </c>
       <c r="H27" s="2">
-        <v>24959</v>
+        <v>98383</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="2">
-        <v>37979</v>
+        <v>126594</v>
       </c>
       <c r="F28" s="2">
-        <v>37617</v>
+        <v>125389</v>
       </c>
       <c r="G28" s="2">
-        <v>37255</v>
+        <v>124183</v>
       </c>
       <c r="H28" s="2">
-        <v>36893</v>
+        <v>122977</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="2">
-        <v>51387</v>
+        <v>151914</v>
       </c>
       <c r="F29" s="2">
-        <v>50898</v>
+        <v>150467</v>
       </c>
       <c r="G29" s="2">
-        <v>50408</v>
+        <v>149020</v>
       </c>
       <c r="H29" s="2">
-        <v>49919</v>
+        <v>147574</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="2">
-        <v>63297</v>
+        <v>189891</v>
       </c>
       <c r="F30" s="2">
-        <v>62694</v>
+        <v>188083</v>
       </c>
       <c r="G30" s="2">
-        <v>62091</v>
+        <v>186274</v>
       </c>
       <c r="H30" s="2">
-        <v>61489</v>
+        <v>184466</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E31" s="2">
-        <v>75957</v>
+        <v>253188</v>
       </c>
       <c r="F31" s="2">
-        <v>75234</v>
+        <v>250776</v>
       </c>
       <c r="G31" s="2">
-        <v>74510</v>
+        <v>248365</v>
       </c>
       <c r="H31" s="2">
-        <v>73787</v>
+        <v>245954</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="2">
-        <v>101277</v>
+        <v>316486</v>
       </c>
       <c r="F32" s="2">
-        <v>100312</v>
+        <v>313472</v>
       </c>
       <c r="G32" s="2">
-        <v>99348</v>
+        <v>310457</v>
       </c>
       <c r="H32" s="2">
-        <v>98383</v>
+        <v>307443</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="2">
-        <v>115465</v>
+        <v>379782</v>
       </c>
       <c r="F33" s="2">
-        <v>114366</v>
+        <v>376165</v>
       </c>
       <c r="G33" s="2">
-        <v>113266</v>
+        <v>372548</v>
       </c>
       <c r="H33" s="2">
-        <v>112166</v>
+        <v>368931</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="2">
-        <v>126594</v>
+        <v>506376</v>
       </c>
       <c r="F34" s="2">
-        <v>125389</v>
+        <v>501554</v>
       </c>
       <c r="G34" s="2">
-        <v>124183</v>
+        <v>496731</v>
       </c>
       <c r="H34" s="2">
-        <v>122977</v>
+        <v>491908</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="2">
-        <v>151914</v>
+        <v>632970</v>
       </c>
       <c r="F35" s="2">
-        <v>150467</v>
+        <v>626942</v>
       </c>
       <c r="G35" s="2">
-        <v>149020</v>
+        <v>620914</v>
       </c>
       <c r="H35" s="2">
-        <v>147574</v>
+        <v>614886</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="2">
-        <v>189891</v>
+        <v>759565</v>
       </c>
       <c r="F36" s="2">
-        <v>188083</v>
+        <v>752331</v>
       </c>
       <c r="G36" s="2">
-        <v>186274</v>
+        <v>745097</v>
       </c>
       <c r="H36" s="2">
-        <v>184466</v>
+        <v>737863</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="2">
-        <v>253188</v>
+        <v>886158</v>
       </c>
       <c r="F37" s="2">
-        <v>250776</v>
+        <v>877718</v>
       </c>
       <c r="G37" s="2">
-        <v>248365</v>
+        <v>869279</v>
       </c>
       <c r="H37" s="2">
-        <v>245954</v>
+        <v>860839</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E38" s="2">
-        <v>316486</v>
+        <v>1012752</v>
       </c>
       <c r="F38" s="2">
-        <v>313472</v>
+        <v>1003107</v>
       </c>
       <c r="G38" s="2">
-        <v>310457</v>
+        <v>993462</v>
       </c>
       <c r="H38" s="2">
-        <v>307443</v>
+        <v>983817</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E39" s="2">
-        <v>379782</v>
+        <v>1139347</v>
       </c>
       <c r="F39" s="2">
-        <v>376165</v>
+        <v>1128496</v>
       </c>
       <c r="G39" s="2">
-        <v>372548</v>
+        <v>1117645</v>
       </c>
       <c r="H39" s="2">
-        <v>368931</v>
+        <v>1106794</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E40" s="2">
-        <v>506376</v>
+        <v>1265941</v>
       </c>
       <c r="F40" s="2">
-        <v>501554</v>
+        <v>1253884</v>
       </c>
       <c r="G40" s="2">
-        <v>496731</v>
+        <v>1241828</v>
       </c>
       <c r="H40" s="2">
-        <v>491908</v>
+        <v>1229771</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E41" s="2">
-        <v>632970</v>
+        <v>1898911</v>
       </c>
       <c r="F41" s="2">
-        <v>626942</v>
+        <v>1880826</v>
       </c>
       <c r="G41" s="2">
-        <v>620914</v>
+        <v>1862742</v>
       </c>
       <c r="H41" s="2">
-        <v>614886</v>
+        <v>1844657</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E42" s="2">
-        <v>759565</v>
+        <v>2531883</v>
       </c>
       <c r="F42" s="2">
-        <v>752331</v>
+        <v>2507770</v>
       </c>
       <c r="G42" s="2">
-        <v>745097</v>
+        <v>2483657</v>
       </c>
       <c r="H42" s="2">
-        <v>737863</v>
+        <v>2459543</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E43" s="2">
-        <v>886158</v>
+        <v>3164853</v>
       </c>
       <c r="F43" s="2">
-        <v>877718</v>
+        <v>3134712</v>
       </c>
       <c r="G43" s="2">
-        <v>869279</v>
+        <v>3104570</v>
       </c>
       <c r="H43" s="2">
-        <v>860839</v>
+        <v>3074429</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E44" s="2">
-        <v>1012752</v>
+        <v>6329707</v>
       </c>
       <c r="F44" s="2">
-        <v>1003107</v>
+        <v>6269424</v>
       </c>
       <c r="G44" s="2">
-        <v>993462</v>
+        <v>6209141</v>
       </c>
       <c r="H44" s="2">
-        <v>983817</v>
+        <v>6148858</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>54</v>
+        <v>99</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E45" s="2">
-        <v>1139347</v>
+        <v>19843</v>
       </c>
       <c r="F45" s="2">
-        <v>1128496</v>
+        <v>19654</v>
       </c>
       <c r="G45" s="2">
-        <v>1117645</v>
+        <v>19465</v>
       </c>
       <c r="H45" s="2">
-        <v>1106794</v>
+        <v>19276</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E46" s="2">
-        <v>1265941</v>
+        <v>896</v>
       </c>
       <c r="F46" s="2">
-        <v>1253884</v>
+        <v>887</v>
       </c>
       <c r="G46" s="2">
-        <v>1241828</v>
+        <v>879</v>
       </c>
       <c r="H46" s="2">
-        <v>1229771</v>
+        <v>870</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D47" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E47" s="2">
-        <v>1898911</v>
+        <v>1768</v>
       </c>
       <c r="F47" s="2">
-        <v>1880826</v>
+        <v>1751</v>
       </c>
       <c r="G47" s="2">
-        <v>1862742</v>
+        <v>1735</v>
       </c>
       <c r="H47" s="2">
-        <v>1844657</v>
+        <v>1718</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E48" s="2">
-        <v>2531883</v>
+        <v>2624</v>
       </c>
       <c r="F48" s="2">
-        <v>2507770</v>
+        <v>2599</v>
       </c>
       <c r="G48" s="2">
-        <v>2483657</v>
+        <v>2574</v>
       </c>
       <c r="H48" s="2">
-        <v>2459543</v>
+        <v>2549</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E49" s="2">
-        <v>3164853</v>
+        <v>3497</v>
       </c>
       <c r="F49" s="2">
-        <v>3134712</v>
+        <v>3463</v>
       </c>
       <c r="G49" s="2">
-        <v>3104570</v>
+        <v>3430</v>
       </c>
       <c r="H49" s="2">
-        <v>3074429</v>
+        <v>3397</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E50" s="2">
-        <v>6329707</v>
+        <v>4370</v>
       </c>
       <c r="F50" s="2">
-        <v>6269424</v>
+        <v>4328</v>
       </c>
       <c r="G50" s="2">
-        <v>6209141</v>
+        <v>4287</v>
       </c>
       <c r="H50" s="2">
-        <v>6148858</v>
+        <v>4245</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E51" s="2">
-        <v>19497</v>
+        <v>5243</v>
       </c>
       <c r="F51" s="2">
-        <v>19312</v>
+        <v>5193</v>
       </c>
       <c r="G51" s="2">
-        <v>19126</v>
+        <v>5143</v>
       </c>
       <c r="H51" s="2">
-        <v>18940</v>
+        <v>5093</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E52" s="2">
-        <v>905</v>
+        <v>6834</v>
       </c>
       <c r="F52" s="2">
-        <v>896</v>
+        <v>6769</v>
       </c>
       <c r="G52" s="2">
-        <v>888</v>
+        <v>6704</v>
       </c>
       <c r="H52" s="2">
-        <v>879</v>
+        <v>6639</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E53" s="2">
-        <v>1783</v>
+        <v>6582</v>
       </c>
       <c r="F53" s="2">
-        <v>1766</v>
+        <v>6520</v>
       </c>
       <c r="G53" s="2">
-        <v>1749</v>
+        <v>6457</v>
       </c>
       <c r="H53" s="2">
-        <v>1732</v>
+        <v>6394</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E54" s="2">
-        <v>1922</v>
+        <v>7970</v>
       </c>
       <c r="F54" s="2">
-        <v>1903</v>
+        <v>7894</v>
       </c>
       <c r="G54" s="2">
-        <v>1885</v>
+        <v>7818</v>
       </c>
       <c r="H54" s="2">
-        <v>1867</v>
+        <v>7742</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E55" s="2">
-        <v>2672</v>
+        <v>8831</v>
       </c>
       <c r="F55" s="2">
-        <v>2647</v>
+        <v>8746</v>
       </c>
       <c r="G55" s="2">
-        <v>2621</v>
+        <v>8662</v>
       </c>
       <c r="H55" s="2">
-        <v>2596</v>
+        <v>8578</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E56" s="2">
-        <v>3562</v>
+        <v>9476</v>
       </c>
       <c r="F56" s="2">
-        <v>3528</v>
+        <v>9386</v>
       </c>
       <c r="G56" s="2">
-        <v>3494</v>
+        <v>9296</v>
       </c>
       <c r="H56" s="2">
-        <v>3460</v>
+        <v>9206</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E57" s="2">
-        <v>4450</v>
+        <v>10731</v>
       </c>
       <c r="F57" s="2">
-        <v>4408</v>
+        <v>10629</v>
       </c>
       <c r="G57" s="2">
-        <v>4365</v>
+        <v>10527</v>
       </c>
       <c r="H57" s="2">
-        <v>4323</v>
+        <v>10424</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E58" s="2">
-        <v>5404</v>
+        <v>11706</v>
       </c>
       <c r="F58" s="2">
-        <v>5353</v>
+        <v>11595</v>
       </c>
       <c r="G58" s="2">
-        <v>5301</v>
+        <v>11483</v>
       </c>
       <c r="H58" s="2">
-        <v>5250</v>
+        <v>11372</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E59" s="2">
-        <v>7118</v>
+        <v>13068</v>
       </c>
       <c r="F59" s="2">
-        <v>7050</v>
+        <v>12944</v>
       </c>
       <c r="G59" s="2">
-        <v>6982</v>
+        <v>12819</v>
       </c>
       <c r="H59" s="2">
-        <v>6915</v>
+        <v>12695</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="2">
-        <v>7206</v>
+        <v>14256</v>
       </c>
       <c r="F60" s="2">
-        <v>7138</v>
+        <v>14120</v>
       </c>
       <c r="G60" s="2">
-        <v>7069</v>
+        <v>13984</v>
       </c>
       <c r="H60" s="2">
-        <v>7000</v>
+        <v>13849</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E61" s="2">
-        <v>8018</v>
+        <v>16144</v>
       </c>
       <c r="F61" s="2">
-        <v>7941</v>
+        <v>15990</v>
       </c>
       <c r="G61" s="2">
-        <v>7865</v>
+        <v>15836</v>
       </c>
       <c r="H61" s="2">
-        <v>7789</v>
+        <v>15683</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E62" s="2">
-        <v>8892</v>
+        <v>19060</v>
       </c>
       <c r="F62" s="2">
-        <v>8808</v>
+        <v>18878</v>
       </c>
       <c r="G62" s="2">
-        <v>8723</v>
+        <v>18697</v>
       </c>
       <c r="H62" s="2">
-        <v>8638</v>
+        <v>18515</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E63" s="2">
-        <v>9794</v>
+        <v>18157</v>
       </c>
       <c r="F63" s="2">
-        <v>9701</v>
+        <v>17984</v>
       </c>
       <c r="G63" s="2">
-        <v>9608</v>
+        <v>17811</v>
       </c>
       <c r="H63" s="2">
-        <v>9515</v>
+        <v>17638</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E64" s="2">
-        <v>10466</v>
+        <v>19921</v>
       </c>
       <c r="F64" s="2">
-        <v>10367</v>
+        <v>19731</v>
       </c>
       <c r="G64" s="2">
-        <v>10267</v>
+        <v>19541</v>
       </c>
       <c r="H64" s="2">
-        <v>10167</v>
+        <v>19351</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E65" s="2">
-        <v>11356</v>
+        <v>20216</v>
       </c>
       <c r="F65" s="2">
-        <v>11248</v>
+        <v>20023</v>
       </c>
       <c r="G65" s="2">
-        <v>11139</v>
+        <v>19831</v>
       </c>
       <c r="H65" s="2">
-        <v>11031</v>
+        <v>19638</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E66" s="2">
-        <v>13139</v>
+        <v>21859</v>
       </c>
       <c r="F66" s="2">
-        <v>13014</v>
+        <v>21651</v>
       </c>
       <c r="G66" s="2">
-        <v>12888</v>
+        <v>21443</v>
       </c>
       <c r="H66" s="2">
-        <v>12763</v>
+        <v>21234</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E67" s="2">
-        <v>17371</v>
+        <v>23204</v>
       </c>
       <c r="F67" s="2">
-        <v>17206</v>
+        <v>22983</v>
       </c>
       <c r="G67" s="2">
-        <v>17040</v>
+        <v>22762</v>
       </c>
       <c r="H67" s="2">
-        <v>16875</v>
+        <v>22541</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E68" s="2">
-        <v>18615</v>
+        <v>25625</v>
       </c>
       <c r="F68" s="2">
-        <v>18438</v>
+        <v>25381</v>
       </c>
       <c r="G68" s="2">
-        <v>18261</v>
+        <v>25137</v>
       </c>
       <c r="H68" s="2">
-        <v>18084</v>
+        <v>24893</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E69" s="2">
-        <v>19297</v>
+        <v>25470</v>
       </c>
       <c r="F69" s="2">
-        <v>19113</v>
+        <v>25227</v>
       </c>
       <c r="G69" s="2">
-        <v>18929</v>
+        <v>24985</v>
       </c>
       <c r="H69" s="2">
-        <v>18746</v>
+        <v>24742</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E70" s="2">
-        <v>20068</v>
+        <v>15435</v>
       </c>
       <c r="F70" s="2">
-        <v>19876</v>
+        <v>15288</v>
       </c>
       <c r="G70" s="2">
-        <v>19685</v>
+        <v>15141</v>
       </c>
       <c r="H70" s="2">
-        <v>19494</v>
+        <v>14994</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E71" s="2">
-        <v>21084</v>
+        <v>29264</v>
       </c>
       <c r="F71" s="2">
-        <v>20883</v>
+        <v>28985</v>
       </c>
       <c r="G71" s="2">
-        <v>20682</v>
+        <v>28706</v>
       </c>
       <c r="H71" s="2">
-        <v>20482</v>
+        <v>28427</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E72" s="2">
-        <v>22710</v>
+        <v>29672</v>
       </c>
       <c r="F72" s="2">
-        <v>22494</v>
+        <v>29389</v>
       </c>
       <c r="G72" s="2">
-        <v>22278</v>
+        <v>29107</v>
       </c>
       <c r="H72" s="2">
-        <v>22062</v>
+        <v>28824</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E73" s="2">
-        <v>23815</v>
+        <v>33947</v>
       </c>
       <c r="F73" s="2">
-        <v>23588</v>
+        <v>33623</v>
       </c>
       <c r="G73" s="2">
-        <v>23361</v>
+        <v>33300</v>
       </c>
       <c r="H73" s="2">
-        <v>23135</v>
+        <v>32977</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E74" s="2">
-        <v>25615</v>
+        <v>35435</v>
       </c>
       <c r="F74" s="2">
-        <v>25371</v>
+        <v>35098</v>
       </c>
       <c r="G74" s="2">
-        <v>25127</v>
+        <v>34760</v>
       </c>
       <c r="H74" s="2">
-        <v>24883</v>
+        <v>34423</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E75" s="2">
-        <v>26949</v>
+        <v>41084</v>
       </c>
       <c r="F75" s="2">
-        <v>26693</v>
+        <v>40693</v>
       </c>
       <c r="G75" s="2">
-        <v>26436</v>
+        <v>40302</v>
       </c>
       <c r="H75" s="2">
-        <v>26179</v>
+        <v>39911</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E76" s="2">
-        <v>28442</v>
+        <v>48374</v>
       </c>
       <c r="F76" s="2">
-        <v>28172</v>
+        <v>47913</v>
       </c>
       <c r="G76" s="2">
-        <v>27901</v>
+        <v>47452</v>
       </c>
       <c r="H76" s="2">
-        <v>27630</v>
+        <v>46991</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E77" s="2">
-        <v>28682</v>
+        <v>50248</v>
       </c>
       <c r="F77" s="2">
-        <v>28409</v>
+        <v>49769</v>
       </c>
       <c r="G77" s="2">
-        <v>28135</v>
+        <v>49291</v>
       </c>
       <c r="H77" s="2">
-        <v>27862</v>
+        <v>48812</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E78" s="2">
-        <v>29776</v>
+        <v>56766</v>
       </c>
       <c r="F78" s="2">
-        <v>29492</v>
+        <v>56226</v>
       </c>
       <c r="G78" s="2">
-        <v>29209</v>
+        <v>55685</v>
       </c>
       <c r="H78" s="2">
-        <v>28925</v>
+        <v>55144</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E79" s="2">
-        <v>35465</v>
+        <v>65140</v>
       </c>
       <c r="F79" s="2">
-        <v>35127</v>
+        <v>64520</v>
       </c>
       <c r="G79" s="2">
-        <v>34789</v>
+        <v>63899</v>
       </c>
       <c r="H79" s="2">
-        <v>34452</v>
+        <v>63279</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E80" s="2">
-        <v>35917</v>
+        <v>69258</v>
       </c>
       <c r="F80" s="2">
-        <v>35575</v>
+        <v>68598</v>
       </c>
       <c r="G80" s="2">
-        <v>35233</v>
+        <v>67939</v>
       </c>
       <c r="H80" s="2">
-        <v>34891</v>
+        <v>67279</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E81" s="2">
-        <v>41829</v>
+        <v>71597</v>
       </c>
       <c r="F81" s="2">
-        <v>41430</v>
+        <v>70916</v>
       </c>
       <c r="G81" s="2">
-        <v>41032</v>
+        <v>70234</v>
       </c>
       <c r="H81" s="2">
-        <v>40634</v>
+        <v>69552</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E82" s="2">
-        <v>48820</v>
+        <v>72081</v>
       </c>
       <c r="F82" s="2">
-        <v>48355</v>
+        <v>71395</v>
       </c>
       <c r="G82" s="2">
-        <v>47890</v>
+        <v>70708</v>
       </c>
       <c r="H82" s="2">
-        <v>47425</v>
+        <v>70022</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E83" s="2">
-        <v>57758</v>
+        <v>70872</v>
       </c>
       <c r="F83" s="2">
-        <v>57208</v>
+        <v>70197</v>
       </c>
       <c r="G83" s="2">
-        <v>56658</v>
+        <v>69522</v>
       </c>
       <c r="H83" s="2">
-        <v>56108</v>
+        <v>68847</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E84" s="2">
-        <v>65260</v>
+        <v>76084</v>
       </c>
       <c r="F84" s="2">
-        <v>64638</v>
+        <v>75359</v>
       </c>
       <c r="G84" s="2">
-        <v>64017</v>
+        <v>74635</v>
       </c>
       <c r="H84" s="2">
-        <v>63395</v>
+        <v>73910</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E85" s="2">
-        <v>67977</v>
+        <v>83732</v>
       </c>
       <c r="F85" s="2">
-        <v>67330</v>
+        <v>82935</v>
       </c>
       <c r="G85" s="2">
-        <v>66682</v>
+        <v>82137</v>
       </c>
       <c r="H85" s="2">
-        <v>66035</v>
+        <v>81340</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E86" s="2">
-        <v>69755</v>
+        <v>86708</v>
       </c>
       <c r="F86" s="2">
-        <v>69090</v>
+        <v>85882</v>
       </c>
       <c r="G86" s="2">
-        <v>68426</v>
+        <v>85056</v>
       </c>
       <c r="H86" s="2">
-        <v>67762</v>
+        <v>84231</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E87" s="2">
-        <v>71307</v>
+        <v>88963</v>
       </c>
       <c r="F87" s="2">
-        <v>70627</v>
+        <v>88116</v>
       </c>
       <c r="G87" s="2">
-        <v>69948</v>
+        <v>87269</v>
       </c>
       <c r="H87" s="2">
-        <v>69269</v>
+        <v>86422</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E88" s="2">
-        <v>71546</v>
+        <v>97897</v>
       </c>
       <c r="F88" s="2">
-        <v>70865</v>
+        <v>96964</v>
       </c>
       <c r="G88" s="2">
-        <v>70183</v>
+        <v>96032</v>
       </c>
       <c r="H88" s="2">
-        <v>69502</v>
+        <v>95100</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E89" s="2">
-        <v>74079</v>
+        <v>97537</v>
       </c>
       <c r="F89" s="2">
-        <v>73373</v>
+        <v>96608</v>
       </c>
       <c r="G89" s="2">
-        <v>72668</v>
+        <v>95679</v>
       </c>
       <c r="H89" s="2">
-        <v>71962</v>
+        <v>94750</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E90" s="2">
-        <v>83551</v>
+        <v>105337</v>
       </c>
       <c r="F90" s="2">
-        <v>82755</v>
+        <v>104334</v>
       </c>
       <c r="G90" s="2">
-        <v>81959</v>
+        <v>103331</v>
       </c>
       <c r="H90" s="2">
-        <v>81163</v>
+        <v>102327</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E91" s="2">
-        <v>88034</v>
+        <v>107287</v>
       </c>
       <c r="F91" s="2">
-        <v>87196</v>
+        <v>106265</v>
       </c>
       <c r="G91" s="2">
-        <v>86357</v>
+        <v>105243</v>
       </c>
       <c r="H91" s="2">
-        <v>85519</v>
+        <v>104222</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E92" s="2">
-        <v>89614</v>
+        <v>105582</v>
       </c>
       <c r="F92" s="2">
-        <v>88761</v>
+        <v>104576</v>
       </c>
       <c r="G92" s="2">
-        <v>87907</v>
+        <v>103571</v>
       </c>
       <c r="H92" s="2">
-        <v>87054</v>
+        <v>102565</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E93" s="2">
-        <v>89274</v>
+        <v>117038</v>
       </c>
       <c r="F93" s="2">
-        <v>88424</v>
+        <v>115924</v>
       </c>
       <c r="G93" s="2">
-        <v>87574</v>
+        <v>114809</v>
       </c>
       <c r="H93" s="2">
-        <v>86723</v>
+        <v>113694</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E94" s="2">
-        <v>95005</v>
+        <v>122822</v>
       </c>
       <c r="F94" s="2">
-        <v>94100</v>
+        <v>121652</v>
       </c>
       <c r="G94" s="2">
-        <v>93195</v>
+        <v>120482</v>
       </c>
       <c r="H94" s="2">
-        <v>92291</v>
+        <v>119312</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E95" s="2">
-        <v>97939</v>
+        <v>126789</v>
       </c>
       <c r="F95" s="2">
-        <v>97006</v>
+        <v>125581</v>
       </c>
       <c r="G95" s="2">
-        <v>96073</v>
+        <v>124374</v>
       </c>
       <c r="H95" s="2">
-        <v>95141</v>
+        <v>123166</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E96" s="2">
-        <v>103545</v>
+        <v>136540</v>
       </c>
       <c r="F96" s="2">
-        <v>102559</v>
+        <v>135240</v>
       </c>
       <c r="G96" s="2">
-        <v>101572</v>
+        <v>133939</v>
       </c>
       <c r="H96" s="2">
-        <v>100586</v>
+        <v>132639</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E97" s="2">
-        <v>105392</v>
+        <v>145854</v>
       </c>
       <c r="F97" s="2">
-        <v>104388</v>
+        <v>144465</v>
       </c>
       <c r="G97" s="2">
-        <v>103384</v>
+        <v>143076</v>
       </c>
       <c r="H97" s="2">
-        <v>102380</v>
+        <v>141687</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E98" s="2">
-        <v>107911</v>
+        <v>141576</v>
       </c>
       <c r="F98" s="2">
-        <v>106883</v>
+        <v>140227</v>
       </c>
       <c r="G98" s="2">
-        <v>105855</v>
+        <v>138879</v>
       </c>
       <c r="H98" s="2">
-        <v>104827</v>
+        <v>137531</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E99" s="2">
-        <v>115617</v>
+        <v>143302</v>
       </c>
       <c r="F99" s="2">
-        <v>114515</v>
+        <v>141937</v>
       </c>
       <c r="G99" s="2">
-        <v>113414</v>
+        <v>140572</v>
       </c>
       <c r="H99" s="2">
-        <v>112313</v>
+        <v>139208</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E100" s="2">
-        <v>124537</v>
+        <v>164935</v>
       </c>
       <c r="F100" s="2">
-        <v>123351</v>
+        <v>163364</v>
       </c>
       <c r="G100" s="2">
-        <v>122165</v>
+        <v>161793</v>
       </c>
       <c r="H100" s="2">
-        <v>120979</v>
+        <v>160223</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E101" s="2">
-        <v>124764</v>
+        <v>161406</v>
       </c>
       <c r="F101" s="2">
-        <v>123576</v>
+        <v>159869</v>
       </c>
       <c r="G101" s="2">
-        <v>122388</v>
+        <v>158332</v>
       </c>
       <c r="H101" s="2">
-        <v>121199</v>
+        <v>156794</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E102" s="2">
-        <v>134128</v>
+        <v>171909</v>
       </c>
       <c r="F102" s="2">
-        <v>132851</v>
+        <v>170272</v>
       </c>
       <c r="G102" s="2">
-        <v>131573</v>
+        <v>168635</v>
       </c>
       <c r="H102" s="2">
-        <v>130296</v>
+        <v>166997</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E103" s="2">
-        <v>140978</v>
+        <v>195044</v>
       </c>
       <c r="F103" s="2">
-        <v>139636</v>
+        <v>193186</v>
       </c>
       <c r="G103" s="2">
-        <v>138293</v>
+        <v>191329</v>
       </c>
       <c r="H103" s="2">
-        <v>136950</v>
+        <v>189471</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E104" s="2">
-        <v>143706</v>
+        <v>203654</v>
       </c>
       <c r="F104" s="2">
-        <v>142338</v>
+        <v>201714</v>
       </c>
       <c r="G104" s="2">
-        <v>140969</v>
+        <v>199775</v>
       </c>
       <c r="H104" s="2">
-        <v>139600</v>
+        <v>197835</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E105" s="2">
-        <v>144651</v>
+        <v>206237</v>
       </c>
       <c r="F105" s="2">
-        <v>143274</v>
+        <v>204273</v>
       </c>
       <c r="G105" s="2">
-        <v>141896</v>
+        <v>202308</v>
       </c>
       <c r="H105" s="2">
-        <v>140518</v>
+        <v>200344</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E106" s="2">
-        <v>160986</v>
+        <v>215923</v>
       </c>
       <c r="F106" s="2">
-        <v>159453</v>
+        <v>213867</v>
       </c>
       <c r="G106" s="2">
-        <v>157920</v>
+        <v>211810</v>
       </c>
       <c r="H106" s="2">
-        <v>156386</v>
+        <v>209754</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E107" s="2">
-        <v>163778</v>
+        <v>246112</v>
       </c>
       <c r="F107" s="2">
-        <v>162218</v>
+        <v>243768</v>
       </c>
       <c r="G107" s="2">
-        <v>160658</v>
+        <v>241424</v>
       </c>
       <c r="H107" s="2">
-        <v>159099</v>
+        <v>239080</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E108" s="2">
-        <v>175337</v>
+        <v>256390</v>
       </c>
       <c r="F108" s="2">
-        <v>173668</v>
+        <v>253948</v>
       </c>
       <c r="G108" s="2">
-        <v>171998</v>
+        <v>251506</v>
       </c>
       <c r="H108" s="2">
-        <v>170328</v>
+        <v>249065</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E109" s="2">
-        <v>191574</v>
+        <v>270597</v>
       </c>
       <c r="F109" s="2">
-        <v>189749</v>
+        <v>268019</v>
       </c>
       <c r="G109" s="2">
-        <v>187925</v>
+        <v>265442</v>
       </c>
       <c r="H109" s="2">
-        <v>186100</v>
+        <v>262865</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E110" s="2">
-        <v>198287</v>
+        <v>288106</v>
       </c>
       <c r="F110" s="2">
-        <v>196399</v>
+        <v>285362</v>
       </c>
       <c r="G110" s="2">
-        <v>194510</v>
+        <v>282619</v>
       </c>
       <c r="H110" s="2">
-        <v>192622</v>
+        <v>279875</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E111" s="2">
-        <v>200107</v>
+        <v>293978</v>
       </c>
       <c r="F111" s="2">
-        <v>198201</v>
+        <v>291178</v>
       </c>
       <c r="G111" s="2">
-        <v>196295</v>
+        <v>288378</v>
       </c>
       <c r="H111" s="2">
-        <v>194390</v>
+        <v>285579</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E112" s="2">
-        <v>209664</v>
+        <v>297207</v>
       </c>
       <c r="F112" s="2">
-        <v>207667</v>
+        <v>294376</v>
       </c>
       <c r="G112" s="2">
-        <v>205670</v>
+        <v>291546</v>
       </c>
       <c r="H112" s="2">
-        <v>203674</v>
+        <v>288715</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E113" s="2">
-        <v>244847</v>
+        <v>298978</v>
       </c>
       <c r="F113" s="2">
-        <v>242516</v>
+        <v>296131</v>
       </c>
       <c r="G113" s="2">
-        <v>240184</v>
+        <v>293283</v>
       </c>
       <c r="H113" s="2">
-        <v>237852</v>
+        <v>290436</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E114" s="2">
-        <v>254641</v>
+        <v>303287</v>
       </c>
       <c r="F114" s="2">
-        <v>252216</v>
+        <v>300399</v>
       </c>
       <c r="G114" s="2">
-        <v>249790</v>
+        <v>297510</v>
       </c>
       <c r="H114" s="2">
-        <v>247365</v>
+        <v>294622</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E115" s="2">
-        <v>262815</v>
+        <v>300777</v>
       </c>
       <c r="F115" s="2">
-        <v>260312</v>
+        <v>297912</v>
       </c>
       <c r="G115" s="2">
-        <v>257809</v>
+        <v>295048</v>
       </c>
       <c r="H115" s="2">
-        <v>255306</v>
+        <v>292183</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E116" s="2">
-        <v>287622</v>
+        <v>310391</v>
       </c>
       <c r="F116" s="2">
-        <v>284883</v>
+        <v>307434</v>
       </c>
       <c r="G116" s="2">
-        <v>282144</v>
+        <v>304478</v>
       </c>
       <c r="H116" s="2">
-        <v>279405</v>
+        <v>301522</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E117" s="2">
-        <v>286643</v>
+        <v>318880</v>
       </c>
       <c r="F117" s="2">
-        <v>283913</v>
+        <v>315843</v>
       </c>
       <c r="G117" s="2">
-        <v>281183</v>
+        <v>312806</v>
       </c>
       <c r="H117" s="2">
-        <v>278453</v>
+        <v>309769</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E118" s="2">
-        <v>292720</v>
+        <v>326911</v>
       </c>
       <c r="F118" s="2">
-        <v>289932</v>
+        <v>323798</v>
       </c>
       <c r="G118" s="2">
-        <v>287144</v>
+        <v>320684</v>
       </c>
       <c r="H118" s="2">
-        <v>284357</v>
+        <v>317571</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E119" s="2">
-        <v>294584</v>
+        <v>351396</v>
       </c>
       <c r="F119" s="2">
-        <v>291778</v>
+        <v>348050</v>
       </c>
       <c r="G119" s="2">
-        <v>288973</v>
+        <v>344703</v>
       </c>
       <c r="H119" s="2">
-        <v>286167</v>
+        <v>341356</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E120" s="2">
-        <v>296924</v>
+        <v>372247</v>
       </c>
       <c r="F120" s="2">
-        <v>294096</v>
+        <v>368702</v>
       </c>
       <c r="G120" s="2">
-        <v>291269</v>
+        <v>365157</v>
       </c>
       <c r="H120" s="2">
-        <v>288441</v>
+        <v>361611</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E121" s="2">
-        <v>299216</v>
+        <v>375019</v>
       </c>
       <c r="F121" s="2">
-        <v>296367</v>
+        <v>371447</v>
       </c>
       <c r="G121" s="2">
-        <v>293517</v>
+        <v>367876</v>
       </c>
       <c r="H121" s="2">
-        <v>290667</v>
+        <v>364304</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E122" s="2">
-        <v>301043</v>
+        <v>409190</v>
       </c>
       <c r="F122" s="2">
-        <v>298176</v>
+        <v>405293</v>
       </c>
       <c r="G122" s="2">
-        <v>295309</v>
+        <v>401396</v>
       </c>
       <c r="H122" s="2">
-        <v>292442</v>
+        <v>397499</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E123" s="2">
-        <v>318756</v>
+        <v>451110</v>
       </c>
       <c r="F123" s="2">
-        <v>315720</v>
+        <v>446814</v>
       </c>
       <c r="G123" s="2">
-        <v>312684</v>
+        <v>442518</v>
       </c>
       <c r="H123" s="2">
-        <v>309649</v>
+        <v>438222</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E124" s="2">
-        <v>324998</v>
+        <v>487571</v>
       </c>
       <c r="F124" s="2">
-        <v>321903</v>
+        <v>482927</v>
       </c>
       <c r="G124" s="2">
-        <v>318808</v>
+        <v>478284</v>
       </c>
       <c r="H124" s="2">
-        <v>315712</v>
+        <v>473640</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E125" s="2">
-        <v>349908</v>
+        <v>499721</v>
       </c>
       <c r="F125" s="2">
-        <v>346576</v>
+        <v>494962</v>
       </c>
       <c r="G125" s="2">
-        <v>343243</v>
+        <v>490203</v>
       </c>
       <c r="H125" s="2">
-        <v>339911</v>
+        <v>485444</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E126" s="2">
-        <v>369496</v>
+        <v>516703</v>
       </c>
       <c r="F126" s="2">
-        <v>365977</v>
+        <v>511782</v>
       </c>
       <c r="G126" s="2">
-        <v>362458</v>
+        <v>506861</v>
       </c>
       <c r="H126" s="2">
-        <v>358939</v>
+        <v>501940</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E127" s="2">
-        <v>368444</v>
+        <v>537300</v>
       </c>
       <c r="F127" s="2">
-        <v>364935</v>
+        <v>532183</v>
       </c>
       <c r="G127" s="2">
-        <v>361426</v>
+        <v>527065</v>
       </c>
       <c r="H127" s="2">
-        <v>357917</v>
+        <v>521948</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E128" s="2">
-        <v>399863</v>
+        <v>550448</v>
       </c>
       <c r="F128" s="2">
-        <v>396055</v>
+        <v>545205</v>
       </c>
       <c r="G128" s="2">
-        <v>392247</v>
+        <v>539963</v>
       </c>
       <c r="H128" s="2">
-        <v>388438</v>
+        <v>534721</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E129" s="2">
-        <v>448748</v>
+        <v>591507</v>
       </c>
       <c r="F129" s="2">
-        <v>444474</v>
+        <v>585874</v>
       </c>
       <c r="G129" s="2">
-        <v>440200</v>
+        <v>580240</v>
       </c>
       <c r="H129" s="2">
-        <v>435927</v>
+        <v>574607</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E130" s="2">
-        <v>489694</v>
+        <v>604740</v>
       </c>
       <c r="F130" s="2">
-        <v>485030</v>
+        <v>598981</v>
       </c>
       <c r="G130" s="2">
-        <v>480366</v>
+        <v>593221</v>
       </c>
       <c r="H130" s="2">
-        <v>475703</v>
+        <v>587462</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E131" s="2">
-        <v>495995</v>
+        <v>642144</v>
       </c>
       <c r="F131" s="2">
-        <v>491271</v>
+        <v>636029</v>
       </c>
       <c r="G131" s="2">
-        <v>486547</v>
+        <v>629913</v>
       </c>
       <c r="H131" s="2">
-        <v>481824</v>
+        <v>623797</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E132" s="2">
-        <v>512882</v>
+        <v>653575</v>
       </c>
       <c r="F132" s="2">
-        <v>507997</v>
+        <v>647350</v>
       </c>
       <c r="G132" s="2">
-        <v>503113</v>
+        <v>641126</v>
       </c>
       <c r="H132" s="2">
-        <v>498228</v>
+        <v>634901</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E133" s="2">
-        <v>539562</v>
+        <v>658665</v>
       </c>
       <c r="F133" s="2">
-        <v>534424</v>
+        <v>652392</v>
       </c>
       <c r="G133" s="2">
-        <v>529285</v>
+        <v>646119</v>
       </c>
       <c r="H133" s="2">
-        <v>524146</v>
+        <v>639846</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E134" s="2">
-        <v>546687</v>
+        <v>881363</v>
       </c>
       <c r="F134" s="2">
-        <v>541480</v>
+        <v>872969</v>
       </c>
       <c r="G134" s="2">
-        <v>536274</v>
+        <v>864575</v>
       </c>
       <c r="H134" s="2">
-        <v>531067</v>
+        <v>856181</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E135" s="2">
-        <v>587633</v>
+        <v>884733</v>
       </c>
       <c r="F135" s="2">
-        <v>582036</v>
+        <v>876307</v>
       </c>
       <c r="G135" s="2">
-        <v>576440</v>
+        <v>867881</v>
       </c>
       <c r="H135" s="2">
-        <v>570843</v>
+        <v>859455</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E136" s="2">
-        <v>601026</v>
+        <v>904844</v>
       </c>
       <c r="F136" s="2">
-        <v>595302</v>
+        <v>896226</v>
       </c>
       <c r="G136" s="2">
-        <v>589578</v>
+        <v>887609</v>
       </c>
       <c r="H136" s="2">
-        <v>583854</v>
+        <v>878991</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E137" s="2">
-        <v>637501</v>
+        <v>977064</v>
       </c>
       <c r="F137" s="2">
-        <v>631430</v>
+        <v>967758</v>
       </c>
       <c r="G137" s="2">
-        <v>625358</v>
+        <v>958453</v>
       </c>
       <c r="H137" s="2">
-        <v>619287</v>
+        <v>949148</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E138" s="2">
-        <v>640229</v>
+        <v>964308</v>
       </c>
       <c r="F138" s="2">
-        <v>634132</v>
+        <v>955125</v>
       </c>
       <c r="G138" s="2">
-        <v>628034</v>
+        <v>945941</v>
       </c>
       <c r="H138" s="2">
-        <v>621937</v>
+        <v>936757</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E139" s="2">
-        <v>656190</v>
+        <v>948940</v>
       </c>
       <c r="F139" s="2">
-        <v>649941</v>
+        <v>939902</v>
       </c>
       <c r="G139" s="2">
-        <v>643691</v>
+        <v>930865</v>
       </c>
       <c r="H139" s="2">
-        <v>637442</v>
+        <v>921827</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E140" s="2">
-        <v>742564</v>
+        <v>952363</v>
       </c>
       <c r="F140" s="2">
-        <v>735492</v>
+        <v>943292</v>
       </c>
       <c r="G140" s="2">
-        <v>728420</v>
+        <v>934222</v>
       </c>
       <c r="H140" s="2">
-        <v>721348</v>
+        <v>925152</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E141" s="2">
-        <v>741101</v>
+        <v>954872</v>
       </c>
       <c r="F141" s="2">
-        <v>734042</v>
+        <v>945778</v>
       </c>
       <c r="G141" s="2">
-        <v>726984</v>
+        <v>936684</v>
       </c>
       <c r="H141" s="2">
-        <v>719926</v>
+        <v>927590</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E142" s="2">
-        <v>809349</v>
+        <v>992618</v>
       </c>
       <c r="F142" s="2">
-        <v>801641</v>
+        <v>983164</v>
       </c>
       <c r="G142" s="2">
-        <v>793933</v>
+        <v>973711</v>
       </c>
       <c r="H142" s="2">
-        <v>786225</v>
+        <v>964257</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E143" s="2">
-        <v>876156</v>
+        <v>993494</v>
       </c>
       <c r="F143" s="2">
-        <v>867811</v>
+        <v>984032</v>
       </c>
       <c r="G143" s="2">
-        <v>859467</v>
+        <v>974571</v>
       </c>
       <c r="H143" s="2">
-        <v>851123</v>
+        <v>965109</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E144" s="2">
-        <v>883250</v>
+        <v>1039800</v>
       </c>
       <c r="F144" s="2">
-        <v>874838</v>
+        <v>1029897</v>
       </c>
       <c r="G144" s="2">
-        <v>866426</v>
+        <v>1019995</v>
       </c>
       <c r="H144" s="2">
-        <v>858014</v>
+        <v>1010092</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E145" s="2">
-        <v>931317</v>
+        <v>1207906</v>
       </c>
       <c r="F145" s="2">
-        <v>922448</v>
+        <v>1196402</v>
       </c>
       <c r="G145" s="2">
-        <v>913578</v>
+        <v>1184899</v>
       </c>
       <c r="H145" s="2">
-        <v>904708</v>
+        <v>1173395</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E146" s="2">
-        <v>981188</v>
+        <v>1273206</v>
       </c>
       <c r="F146" s="2">
-        <v>971844</v>
+        <v>1261080</v>
       </c>
       <c r="G146" s="2">
-        <v>962499</v>
+        <v>1248954</v>
       </c>
       <c r="H146" s="2">
-        <v>953154</v>
+        <v>1236829</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E147" s="2">
-        <v>976638</v>
+        <v>1890843</v>
       </c>
       <c r="F147" s="2">
-        <v>967336</v>
+        <v>1872835</v>
       </c>
       <c r="G147" s="2">
-        <v>958035</v>
+        <v>1854827</v>
       </c>
       <c r="H147" s="2">
-        <v>948734</v>
+        <v>1836819</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E148" s="2">
-        <v>984788</v>
+        <v>4805864</v>
       </c>
       <c r="F148" s="2">
-        <v>975409</v>
+        <v>4760094</v>
       </c>
       <c r="G148" s="2">
-        <v>966030</v>
+        <v>4714323</v>
       </c>
       <c r="H148" s="2">
-        <v>956651</v>
+        <v>4668553</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E149" s="2">
-        <v>988310</v>
+        <v>4900813</v>
       </c>
       <c r="F149" s="2">
-        <v>978898</v>
+        <v>4854139</v>
       </c>
       <c r="G149" s="2">
-        <v>969485</v>
+        <v>4807464</v>
       </c>
       <c r="H149" s="2">
-        <v>960073</v>
+        <v>4760790</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E150" s="2">
-        <v>990982</v>
+        <v>9812326</v>
       </c>
       <c r="F150" s="2">
-        <v>981544</v>
+        <v>9718875</v>
       </c>
       <c r="G150" s="2">
-        <v>972106</v>
+        <v>9625424</v>
       </c>
       <c r="H150" s="2">
-        <v>962668</v>
+        <v>9531973</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>114</v>
+        <v>314</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="E151" s="2">
-        <v>1030157</v>
+        <v>143574</v>
       </c>
       <c r="F151" s="2">
-        <v>1020346</v>
+        <v>142206</v>
       </c>
       <c r="G151" s="2">
-        <v>1010535</v>
+        <v>140839</v>
       </c>
       <c r="H151" s="2">
-        <v>1000724</v>
+        <v>139472</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C152" s="1" t="s">
         <v>314</v>
       </c>
-      <c r="C152" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D152" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="E152" s="2">
-        <v>1031057</v>
+        <v>143093</v>
       </c>
       <c r="F152" s="2">
-        <v>1021237</v>
+        <v>141730</v>
       </c>
       <c r="G152" s="2">
-        <v>1011418</v>
+        <v>140367</v>
       </c>
       <c r="H152" s="2">
-        <v>1001598</v>
+        <v>139005</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E153" s="2">
-        <v>1079127</v>
+        <v>45767</v>
       </c>
       <c r="F153" s="2">
-        <v>1068850</v>
+        <v>45332</v>
       </c>
       <c r="G153" s="2">
-        <v>1058572</v>
+        <v>44896</v>
       </c>
       <c r="H153" s="2">
-        <v>1048295</v>
+        <v>44460</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>114</v>
+        <v>321</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E154" s="2">
-        <v>1242084</v>
+        <v>396560</v>
       </c>
       <c r="F154" s="2">
-        <v>1230254</v>
+        <v>392783</v>
       </c>
       <c r="G154" s="2">
-        <v>1218425</v>
+        <v>389006</v>
       </c>
       <c r="H154" s="2">
-        <v>1206596</v>
+        <v>385230</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>114</v>
+        <v>324</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="E155" s="2">
-        <v>1321302</v>
+        <v>1671298</v>
       </c>
       <c r="F155" s="2">
-        <v>1308718</v>
+        <v>1655380</v>
       </c>
       <c r="G155" s="2">
-        <v>1296134</v>
+        <v>1639463</v>
       </c>
       <c r="H155" s="2">
-        <v>1283551</v>
+        <v>1623546</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>114</v>
+        <v>324</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E156" s="2">
-        <v>1948040</v>
+        <v>835676</v>
       </c>
       <c r="F156" s="2">
-        <v>1929487</v>
+        <v>827717</v>
       </c>
       <c r="G156" s="2">
-        <v>1910934</v>
+        <v>819758</v>
       </c>
       <c r="H156" s="2">
-        <v>1892382</v>
+        <v>811800</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>114</v>
+        <v>151</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E157" s="2">
-        <v>4878246</v>
+        <v>775058</v>
       </c>
       <c r="F157" s="2">
-        <v>4831787</v>
+        <v>767676</v>
       </c>
       <c r="G157" s="2">
-        <v>4785327</v>
+        <v>760295</v>
       </c>
       <c r="H157" s="2">
-        <v>4738868</v>
+        <v>752913</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>114</v>
+        <v>324</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="E158" s="2">
-        <v>4950750</v>
+        <v>507982</v>
       </c>
       <c r="F158" s="2">
-        <v>4903600</v>
+        <v>503144</v>
       </c>
       <c r="G158" s="2">
-        <v>4856450</v>
+        <v>498306</v>
       </c>
       <c r="H158" s="2">
-        <v>4809300</v>
+        <v>493468</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>114</v>
+        <v>324</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E159" s="2">
-        <v>9772377</v>
+        <v>83071</v>
       </c>
       <c r="F159" s="2">
-        <v>9679307</v>
+        <v>82280</v>
       </c>
       <c r="G159" s="2">
-        <v>9586237</v>
+        <v>81488</v>
       </c>
       <c r="H159" s="2">
-        <v>9493167</v>
+        <v>80697</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E160" s="2">
-        <v>28462</v>
+        <v>16735</v>
       </c>
       <c r="F160" s="2">
-        <v>28191</v>
+        <v>16576</v>
       </c>
       <c r="G160" s="2">
-        <v>27920</v>
+        <v>16416</v>
       </c>
       <c r="H160" s="2">
-        <v>27649</v>
+        <v>16257</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E161" s="2">
-        <v>47139</v>
+        <v>83071</v>
       </c>
       <c r="F161" s="2">
-        <v>46690</v>
+        <v>82280</v>
       </c>
       <c r="G161" s="2">
-        <v>46241</v>
+        <v>81488</v>
       </c>
       <c r="H161" s="2">
-        <v>45792</v>
+        <v>80697</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>331</v>
+        <v>151</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="E162" s="2">
-        <v>94575</v>
+        <v>105683</v>
       </c>
       <c r="F162" s="2">
-        <v>93674</v>
+        <v>104676</v>
       </c>
       <c r="G162" s="2">
-        <v>92773</v>
+        <v>103670</v>
       </c>
       <c r="H162" s="2">
-        <v>91872</v>
+        <v>102663</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="E163" s="2">
-        <v>142010</v>
+        <v>7206</v>
       </c>
       <c r="F163" s="2">
-        <v>140658</v>
+        <v>7138</v>
       </c>
       <c r="G163" s="2">
-        <v>139305</v>
+        <v>7069</v>
       </c>
       <c r="H163" s="2">
-        <v>137953</v>
+        <v>7000</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="E164" s="2">
-        <v>143574</v>
+        <v>11607</v>
       </c>
       <c r="F164" s="2">
-        <v>142206</v>
+        <v>11496</v>
       </c>
       <c r="G164" s="2">
-        <v>140839</v>
+        <v>11386</v>
       </c>
       <c r="H164" s="2">
-        <v>139472</v>
+        <v>11275</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="C165" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="C165" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D165" s="1" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="E165" s="2">
-        <v>143662</v>
+        <v>15375</v>
       </c>
       <c r="F165" s="2">
-        <v>142294</v>
+        <v>15229</v>
       </c>
       <c r="G165" s="2">
-        <v>140926</v>
+        <v>15082</v>
       </c>
       <c r="H165" s="2">
-        <v>139557</v>
+        <v>14936</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E166" s="2">
-        <v>11360</v>
+        <v>30516</v>
       </c>
       <c r="F166" s="2">
-        <v>11252</v>
+        <v>30226</v>
       </c>
       <c r="G166" s="2">
-        <v>11144</v>
+        <v>29935</v>
       </c>
       <c r="H166" s="2">
-        <v>11035</v>
+        <v>29644</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>344</v>
+        <v>151</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E167" s="2">
-        <v>57135</v>
+        <v>154980</v>
       </c>
       <c r="F167" s="2">
-        <v>56591</v>
+        <v>153504</v>
       </c>
       <c r="G167" s="2">
-        <v>56046</v>
+        <v>152028</v>
       </c>
       <c r="H167" s="2">
-        <v>55502</v>
+        <v>150552</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="E168" s="2">
-        <v>58814</v>
+        <v>44670</v>
       </c>
       <c r="F168" s="2">
-        <v>58254</v>
+        <v>44245</v>
       </c>
       <c r="G168" s="2">
-        <v>57693</v>
+        <v>43819</v>
       </c>
       <c r="H168" s="2">
-        <v>57133</v>
+        <v>43394</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E169" s="2">
-        <v>114301</v>
+        <v>74238</v>
       </c>
       <c r="F169" s="2">
-        <v>113212</v>
+        <v>73531</v>
       </c>
       <c r="G169" s="2">
-        <v>112124</v>
+        <v>72824</v>
       </c>
       <c r="H169" s="2">
-        <v>111035</v>
+        <v>72117</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E170" s="2">
-        <v>171438</v>
+        <v>106624</v>
       </c>
       <c r="F170" s="2">
-        <v>169805</v>
+        <v>105609</v>
       </c>
       <c r="G170" s="2">
-        <v>168172</v>
+        <v>104593</v>
       </c>
       <c r="H170" s="2">
-        <v>166539</v>
+        <v>103578</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E171" s="2">
-        <v>181837</v>
+        <v>251712</v>
       </c>
       <c r="F171" s="2">
-        <v>180105</v>
+        <v>249315</v>
       </c>
       <c r="G171" s="2">
-        <v>178373</v>
+        <v>246918</v>
       </c>
       <c r="H171" s="2">
-        <v>176642</v>
+        <v>244521</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="E172" s="2">
-        <v>228573</v>
+        <v>145804</v>
       </c>
       <c r="F172" s="2">
-        <v>226397</v>
+        <v>144415</v>
       </c>
       <c r="G172" s="2">
-        <v>224220</v>
+        <v>143027</v>
       </c>
       <c r="H172" s="2">
-        <v>222043</v>
+        <v>141638</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E173" s="2">
-        <v>285710</v>
+        <v>224399</v>
       </c>
       <c r="F173" s="2">
-        <v>282989</v>
+        <v>222262</v>
       </c>
       <c r="G173" s="2">
-        <v>280268</v>
+        <v>220124</v>
       </c>
       <c r="H173" s="2">
-        <v>277547</v>
+        <v>217987</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E174" s="2">
-        <v>368133</v>
+        <v>495154</v>
       </c>
       <c r="F174" s="2">
-        <v>364627</v>
+        <v>490438</v>
       </c>
       <c r="G174" s="2">
-        <v>361121</v>
+        <v>485722</v>
       </c>
       <c r="H174" s="2">
-        <v>357615</v>
+        <v>481007</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="E175" s="2">
-        <v>622085</v>
+        <v>1160441</v>
       </c>
       <c r="F175" s="2">
-        <v>616160</v>
+        <v>1149389</v>
       </c>
       <c r="G175" s="2">
-        <v>610236</v>
+        <v>1138337</v>
       </c>
       <c r="H175" s="2">
-        <v>604311</v>
+        <v>1127286</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="E176" s="2">
-        <v>1191168</v>
+        <v>1082</v>
       </c>
       <c r="F176" s="2">
-        <v>1179824</v>
+        <v>1071</v>
       </c>
       <c r="G176" s="2">
-        <v>1168479</v>
+        <v>1061</v>
       </c>
       <c r="H176" s="2">
-        <v>1157135</v>
+        <v>1051</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E177" s="2">
-        <v>15435</v>
+        <v>1525</v>
       </c>
       <c r="F177" s="2">
-        <v>15288</v>
+        <v>1510</v>
       </c>
       <c r="G177" s="2">
-        <v>15141</v>
+        <v>1496</v>
       </c>
       <c r="H177" s="2">
-        <v>14994</v>
+        <v>1481</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="E178" s="2">
-        <v>45518</v>
+        <v>3049</v>
       </c>
       <c r="F178" s="2">
-        <v>45084</v>
+        <v>3020</v>
       </c>
       <c r="G178" s="2">
-        <v>44651</v>
+        <v>2991</v>
       </c>
       <c r="H178" s="2">
-        <v>44217</v>
+        <v>2962</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="E179" s="2">
-        <v>77490</v>
+        <v>3556</v>
       </c>
       <c r="F179" s="2">
-        <v>76752</v>
+        <v>3522</v>
       </c>
       <c r="G179" s="2">
-        <v>76014</v>
+        <v>3489</v>
       </c>
       <c r="H179" s="2">
-        <v>75276</v>
+        <v>3455</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E180" s="2">
-        <v>105683</v>
+        <v>4571</v>
       </c>
       <c r="F180" s="2">
-        <v>104676</v>
+        <v>4527</v>
       </c>
       <c r="G180" s="2">
-        <v>103670</v>
+        <v>4484</v>
       </c>
       <c r="H180" s="2">
-        <v>102663</v>
+        <v>4440</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E181" s="2">
-        <v>154980</v>
+        <v>4807</v>
       </c>
       <c r="F181" s="2">
-        <v>153504</v>
+        <v>4761</v>
       </c>
       <c r="G181" s="2">
-        <v>152028</v>
+        <v>4715</v>
       </c>
       <c r="H181" s="2">
-        <v>150552</v>
+        <v>4670</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="E182" s="2">
-        <v>227745</v>
+        <v>5580</v>
       </c>
       <c r="F182" s="2">
-        <v>225576</v>
+        <v>5527</v>
       </c>
       <c r="G182" s="2">
-        <v>223407</v>
+        <v>5473</v>
       </c>
       <c r="H182" s="2">
-        <v>221238</v>
+        <v>5420</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>367</v>
+        <v>358</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="E183" s="2">
-        <v>1549170</v>
+        <v>6611</v>
       </c>
       <c r="F183" s="2">
-        <v>1534416</v>
+        <v>6548</v>
       </c>
       <c r="G183" s="2">
-        <v>1519662</v>
+        <v>6485</v>
       </c>
       <c r="H183" s="2">
-        <v>1504908</v>
+        <v>6422</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>383</v>
+        <v>342</v>
       </c>
       <c r="E184" s="2">
-        <v>1507</v>
+        <v>8110</v>
       </c>
       <c r="F184" s="2">
-        <v>1492</v>
+        <v>8033</v>
       </c>
       <c r="G184" s="2">
-        <v>1478</v>
+        <v>7956</v>
       </c>
       <c r="H184" s="2">
-        <v>1464</v>
+        <v>7878</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="E185" s="2">
-        <v>3209</v>
+        <v>75619</v>
       </c>
       <c r="F185" s="2">
-        <v>3178</v>
+        <v>74899</v>
       </c>
       <c r="G185" s="2">
-        <v>3148</v>
+        <v>74179</v>
       </c>
       <c r="H185" s="2">
-        <v>3117</v>
+        <v>73458</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>387</v>
+        <v>344</v>
       </c>
       <c r="E186" s="2">
-        <v>4956</v>
+        <v>12130</v>
       </c>
       <c r="F186" s="2">
-        <v>4909</v>
+        <v>12014</v>
       </c>
       <c r="G186" s="2">
-        <v>4862</v>
+        <v>11899</v>
       </c>
       <c r="H186" s="2">
-        <v>4814</v>
+        <v>11783</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E187" s="2">
-        <v>7206</v>
+        <v>16221</v>
       </c>
       <c r="F187" s="2">
-        <v>7138</v>
+        <v>16067</v>
       </c>
       <c r="G187" s="2">
-        <v>7069</v>
+        <v>15912</v>
       </c>
       <c r="H187" s="2">
-        <v>7000</v>
+        <v>15758</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E188" s="2">
-        <v>11113</v>
+        <v>17689</v>
       </c>
       <c r="F188" s="2">
-        <v>11007</v>
+        <v>17521</v>
       </c>
       <c r="G188" s="2">
-        <v>10902</v>
+        <v>17352</v>
       </c>
       <c r="H188" s="2">
-        <v>10796</v>
+        <v>17184</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E189" s="2">
-        <v>13981</v>
+        <v>19748</v>
       </c>
       <c r="F189" s="2">
-        <v>13848</v>
+        <v>19560</v>
       </c>
       <c r="G189" s="2">
-        <v>13714</v>
+        <v>19372</v>
       </c>
       <c r="H189" s="2">
-        <v>13581</v>
+        <v>19184</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E190" s="2">
-        <v>15272</v>
+        <v>23308</v>
       </c>
       <c r="F190" s="2">
-        <v>15127</v>
+        <v>23086</v>
       </c>
       <c r="G190" s="2">
-        <v>14981</v>
+        <v>22864</v>
       </c>
       <c r="H190" s="2">
-        <v>14836</v>
+        <v>22642</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E191" s="2">
-        <v>22043</v>
+        <v>29365</v>
       </c>
       <c r="F191" s="2">
-        <v>21833</v>
+        <v>29086</v>
       </c>
       <c r="G191" s="2">
-        <v>21623</v>
+        <v>28806</v>
       </c>
       <c r="H191" s="2">
-        <v>21413</v>
+        <v>28526</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E192" s="2">
-        <v>29006</v>
+        <v>31314</v>
       </c>
       <c r="F192" s="2">
-        <v>28730</v>
+        <v>31016</v>
       </c>
       <c r="G192" s="2">
-        <v>28454</v>
+        <v>30718</v>
       </c>
       <c r="H192" s="2">
-        <v>28178</v>
+        <v>30419</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>401</v>
+        <v>352</v>
       </c>
       <c r="E193" s="2">
-        <v>42082</v>
+        <v>46440</v>
       </c>
       <c r="F193" s="2">
-        <v>41681</v>
+        <v>45998</v>
       </c>
       <c r="G193" s="2">
-        <v>41280</v>
+        <v>45556</v>
       </c>
       <c r="H193" s="2">
-        <v>40880</v>
+        <v>45114</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D194" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="C194" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E194" s="2">
-        <v>42880</v>
+        <v>48507</v>
       </c>
       <c r="F194" s="2">
-        <v>42472</v>
+        <v>48045</v>
       </c>
       <c r="G194" s="2">
-        <v>42063</v>
+        <v>47583</v>
       </c>
       <c r="H194" s="2">
-        <v>41655</v>
+        <v>47121</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D195" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="C195" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E195" s="2">
-        <v>60758</v>
+        <v>50467</v>
       </c>
       <c r="F195" s="2">
-        <v>60180</v>
+        <v>49987</v>
       </c>
       <c r="G195" s="2">
-        <v>59601</v>
+        <v>49506</v>
       </c>
       <c r="H195" s="2">
-        <v>59022</v>
+        <v>49025</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D196" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="C196" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E196" s="2">
-        <v>69924</v>
+        <v>57641</v>
       </c>
       <c r="F196" s="2">
-        <v>69258</v>
+        <v>57092</v>
       </c>
       <c r="G196" s="2">
-        <v>68592</v>
+        <v>56543</v>
       </c>
       <c r="H196" s="2">
-        <v>67926</v>
+        <v>55994</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D197" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E197" s="2">
-        <v>74632</v>
+        <v>60895</v>
       </c>
       <c r="F197" s="2">
-        <v>73921</v>
+        <v>60315</v>
       </c>
       <c r="G197" s="2">
-        <v>73210</v>
+        <v>59735</v>
       </c>
       <c r="H197" s="2">
-        <v>72500</v>
+        <v>59155</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D198" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E198" s="2">
-        <v>100654</v>
+        <v>65447</v>
       </c>
       <c r="F198" s="2">
-        <v>99695</v>
+        <v>64823</v>
       </c>
       <c r="G198" s="2">
-        <v>98737</v>
+        <v>64200</v>
       </c>
       <c r="H198" s="2">
-        <v>97778</v>
+        <v>63577</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>382</v>
+        <v>341</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E199" s="2">
-        <v>139805</v>
+        <v>62122</v>
       </c>
       <c r="F199" s="2">
-        <v>138474</v>
+        <v>61531</v>
       </c>
       <c r="G199" s="2">
-        <v>137142</v>
+        <v>60939</v>
       </c>
       <c r="H199" s="2">
-        <v>135811</v>
+        <v>60347</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="E200" s="2">
-        <v>137713</v>
+        <v>77537</v>
       </c>
       <c r="F200" s="2">
-        <v>136401</v>
+        <v>76799</v>
       </c>
       <c r="G200" s="2">
-        <v>135090</v>
+        <v>76060</v>
       </c>
       <c r="H200" s="2">
-        <v>133778</v>
+        <v>75322</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>417</v>
+        <v>354</v>
       </c>
       <c r="E201" s="2">
-        <v>214129</v>
+        <v>80474</v>
       </c>
       <c r="F201" s="2">
-        <v>212089</v>
+        <v>79708</v>
       </c>
       <c r="G201" s="2">
-        <v>210050</v>
+        <v>78941</v>
       </c>
       <c r="H201" s="2">
-        <v>208011</v>
+        <v>78175</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>382</v>
+        <v>341</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>419</v>
+        <v>395</v>
       </c>
       <c r="E202" s="2">
-        <v>483253</v>
+        <v>22043</v>
       </c>
       <c r="F202" s="2">
-        <v>478651</v>
+        <v>21833</v>
       </c>
       <c r="G202" s="2">
-        <v>474048</v>
+        <v>21623</v>
       </c>
       <c r="H202" s="2">
-        <v>469446</v>
+        <v>21413</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>382</v>
+        <v>341</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="E203" s="2">
-        <v>1115373</v>
+        <v>42553</v>
       </c>
       <c r="F203" s="2">
-        <v>1104750</v>
+        <v>42148</v>
       </c>
       <c r="G203" s="2">
-        <v>1094128</v>
+        <v>41743</v>
       </c>
       <c r="H203" s="2">
-        <v>1083505</v>
+        <v>41338</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="E204" s="2">
-        <v>1074</v>
+        <v>93042</v>
       </c>
       <c r="F204" s="2">
-        <v>1064</v>
+        <v>92155</v>
       </c>
       <c r="G204" s="2">
-        <v>1054</v>
+        <v>91269</v>
       </c>
       <c r="H204" s="2">
-        <v>1043</v>
+        <v>90383</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="E205" s="2">
-        <v>1527</v>
+        <v>96905</v>
       </c>
       <c r="F205" s="2">
-        <v>1512</v>
+        <v>95982</v>
       </c>
       <c r="G205" s="2">
-        <v>1498</v>
+        <v>95059</v>
       </c>
       <c r="H205" s="2">
-        <v>1483</v>
+        <v>94136</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="C206" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="D206" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E206" s="2">
-        <v>3049</v>
+        <v>14266</v>
       </c>
       <c r="F206" s="2">
-        <v>3020</v>
+        <v>14130</v>
       </c>
       <c r="G206" s="2">
-        <v>2991</v>
+        <v>13995</v>
       </c>
       <c r="H206" s="2">
-        <v>2962</v>
+        <v>13859</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="E207" s="2">
-        <v>3514</v>
+        <v>104654</v>
       </c>
       <c r="F207" s="2">
-        <v>3481</v>
+        <v>103657</v>
       </c>
       <c r="G207" s="2">
-        <v>3447</v>
+        <v>102660</v>
       </c>
       <c r="H207" s="2">
-        <v>3414</v>
+        <v>101663</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="E208" s="2">
-        <v>4649</v>
+        <v>449621</v>
       </c>
       <c r="F208" s="2">
-        <v>4605</v>
+        <v>445338</v>
       </c>
       <c r="G208" s="2">
-        <v>4561</v>
+        <v>441056</v>
       </c>
       <c r="H208" s="2">
-        <v>4517</v>
+        <v>436774</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>434</v>
+        <v>361</v>
       </c>
       <c r="E209" s="2">
-        <v>5159</v>
+        <v>151931</v>
       </c>
       <c r="F209" s="2">
-        <v>5110</v>
+        <v>150484</v>
       </c>
       <c r="G209" s="2">
-        <v>5060</v>
+        <v>149037</v>
       </c>
       <c r="H209" s="2">
-        <v>5011</v>
+        <v>147590</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>387</v>
+        <v>430</v>
       </c>
       <c r="E210" s="2">
-        <v>5824</v>
+        <v>171709</v>
       </c>
       <c r="F210" s="2">
-        <v>5769</v>
+        <v>170073</v>
       </c>
       <c r="G210" s="2">
-        <v>5713</v>
+        <v>168438</v>
       </c>
       <c r="H210" s="2">
-        <v>5658</v>
+        <v>166803</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="E211" s="2">
-        <v>6692</v>
+        <v>191904</v>
       </c>
       <c r="F211" s="2">
-        <v>6628</v>
+        <v>190077</v>
       </c>
       <c r="G211" s="2">
-        <v>6564</v>
+        <v>188249</v>
       </c>
       <c r="H211" s="2">
-        <v>6500</v>
+        <v>186421</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>389</v>
+        <v>434</v>
       </c>
       <c r="E212" s="2">
-        <v>8093</v>
+        <v>213273</v>
       </c>
       <c r="F212" s="2">
-        <v>8016</v>
+        <v>211242</v>
       </c>
       <c r="G212" s="2">
-        <v>7939</v>
+        <v>209211</v>
       </c>
       <c r="H212" s="2">
-        <v>7862</v>
+        <v>207179</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>440</v>
+        <v>363</v>
       </c>
       <c r="E213" s="2">
-        <v>10633</v>
+        <v>232932</v>
       </c>
       <c r="F213" s="2">
-        <v>10532</v>
+        <v>230714</v>
       </c>
       <c r="G213" s="2">
-        <v>10431</v>
+        <v>228495</v>
       </c>
       <c r="H213" s="2">
-        <v>10330</v>
+        <v>226277</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>423</v>
+        <v>341</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>391</v>
+        <v>437</v>
       </c>
       <c r="E214" s="2">
-        <v>12691</v>
+        <v>3188</v>
       </c>
       <c r="F214" s="2">
-        <v>12570</v>
+        <v>3157</v>
       </c>
       <c r="G214" s="2">
-        <v>12450</v>
+        <v>3127</v>
       </c>
       <c r="H214" s="2">
-        <v>12329</v>
+        <v>3097</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="E215" s="2">
-        <v>16777</v>
+        <v>123643</v>
       </c>
       <c r="F215" s="2">
-        <v>16617</v>
+        <v>122465</v>
       </c>
       <c r="G215" s="2">
-        <v>16457</v>
+        <v>121288</v>
       </c>
       <c r="H215" s="2">
-        <v>16298</v>
+        <v>120110</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="E216" s="2">
-        <v>17704</v>
+        <v>260858</v>
       </c>
       <c r="F216" s="2">
-        <v>17535</v>
+        <v>258373</v>
       </c>
       <c r="G216" s="2">
-        <v>17367</v>
+        <v>255889</v>
       </c>
       <c r="H216" s="2">
-        <v>17198</v>
+        <v>253405</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="E217" s="2">
-        <v>20109</v>
+        <v>297797</v>
       </c>
       <c r="F217" s="2">
-        <v>19917</v>
+        <v>294961</v>
       </c>
       <c r="G217" s="2">
-        <v>19726</v>
+        <v>292124</v>
       </c>
       <c r="H217" s="2">
-        <v>19534</v>
+        <v>289288</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>397</v>
+        <v>445</v>
       </c>
       <c r="E218" s="2">
-        <v>24293</v>
+        <v>304235</v>
       </c>
       <c r="F218" s="2">
-        <v>24061</v>
+        <v>301338</v>
       </c>
       <c r="G218" s="2">
-        <v>23830</v>
+        <v>298440</v>
       </c>
       <c r="H218" s="2">
-        <v>23599</v>
+        <v>295543</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="E219" s="2">
-        <v>29365</v>
+        <v>320682</v>
       </c>
       <c r="F219" s="2">
-        <v>29086</v>
+        <v>317627</v>
       </c>
       <c r="G219" s="2">
-        <v>28806</v>
+        <v>314573</v>
       </c>
       <c r="H219" s="2">
-        <v>28526</v>
+        <v>311519</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="E220" s="2">
-        <v>31438</v>
+        <v>398289</v>
       </c>
       <c r="F220" s="2">
-        <v>31139</v>
+        <v>394496</v>
       </c>
       <c r="G220" s="2">
-        <v>30839</v>
+        <v>390703</v>
       </c>
       <c r="H220" s="2">
-        <v>30540</v>
+        <v>386909</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>454</v>
+        <v>365</v>
       </c>
       <c r="E221" s="2">
-        <v>35377</v>
+        <v>502679</v>
       </c>
       <c r="F221" s="2">
-        <v>35040</v>
+        <v>497892</v>
       </c>
       <c r="G221" s="2">
-        <v>34703</v>
+        <v>493104</v>
       </c>
       <c r="H221" s="2">
-        <v>34366</v>
+        <v>488317</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E222" s="2">
-        <v>40318</v>
+        <v>31777</v>
       </c>
       <c r="F222" s="2">
-        <v>39934</v>
+        <v>31475</v>
       </c>
       <c r="G222" s="2">
-        <v>39550</v>
+        <v>31172</v>
       </c>
       <c r="H222" s="2">
-        <v>39166</v>
+        <v>30869</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>403</v>
+        <v>454</v>
       </c>
       <c r="E223" s="2">
-        <v>46533</v>
+        <v>47666</v>
       </c>
       <c r="F223" s="2">
-        <v>46090</v>
+        <v>47212</v>
       </c>
       <c r="G223" s="2">
-        <v>45647</v>
+        <v>46758</v>
       </c>
       <c r="H223" s="2">
-        <v>45203</v>
+        <v>46304</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>423</v>
+        <v>102</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="E224" s="2">
-        <v>48277</v>
+        <v>91553</v>
       </c>
       <c r="F224" s="2">
-        <v>47817</v>
+        <v>90681</v>
       </c>
       <c r="G224" s="2">
-        <v>47357</v>
+        <v>89809</v>
       </c>
       <c r="H224" s="2">
-        <v>46898</v>
+        <v>88937</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="E225" s="2">
-        <v>50492</v>
+        <v>95168</v>
       </c>
       <c r="F225" s="2">
-        <v>50012</v>
+        <v>94261</v>
       </c>
       <c r="G225" s="2">
-        <v>49531</v>
+        <v>93355</v>
       </c>
       <c r="H225" s="2">
-        <v>49050</v>
+        <v>92449</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="E226" s="2">
-        <v>57686</v>
+        <v>111056</v>
       </c>
       <c r="F226" s="2">
-        <v>57137</v>
+        <v>109999</v>
       </c>
       <c r="G226" s="2">
-        <v>56587</v>
+        <v>108941</v>
       </c>
       <c r="H226" s="2">
-        <v>56038</v>
+        <v>107883</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="E227" s="2">
-        <v>60554</v>
+        <v>126945</v>
       </c>
       <c r="F227" s="2">
-        <v>59977</v>
+        <v>125736</v>
       </c>
       <c r="G227" s="2">
-        <v>59400</v>
+        <v>124527</v>
       </c>
       <c r="H227" s="2">
-        <v>58823</v>
+        <v>123318</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E228" s="2">
-        <v>60613</v>
+        <v>82108</v>
       </c>
       <c r="F228" s="2">
-        <v>60036</v>
+        <v>81326</v>
       </c>
       <c r="G228" s="2">
-        <v>59459</v>
+        <v>80544</v>
       </c>
       <c r="H228" s="2">
-        <v>58882</v>
+        <v>79762</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>405</v>
+        <v>466</v>
       </c>
       <c r="E229" s="2">
-        <v>63526</v>
+        <v>158558</v>
       </c>
       <c r="F229" s="2">
-        <v>62921</v>
+        <v>157048</v>
       </c>
       <c r="G229" s="2">
-        <v>62316</v>
+        <v>155538</v>
       </c>
       <c r="H229" s="2">
-        <v>61711</v>
+        <v>154028</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E230" s="2">
-        <v>77526</v>
+        <v>174447</v>
       </c>
       <c r="F230" s="2">
-        <v>76787</v>
+        <v>172786</v>
       </c>
       <c r="G230" s="2">
-        <v>76049</v>
+        <v>171124</v>
       </c>
       <c r="H230" s="2">
-        <v>75311</v>
+        <v>169463</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="E231" s="2">
-        <v>78400</v>
+        <v>237838</v>
       </c>
       <c r="F231" s="2">
-        <v>77654</v>
+        <v>235572</v>
       </c>
       <c r="G231" s="2">
-        <v>76907</v>
+        <v>233307</v>
       </c>
       <c r="H231" s="2">
-        <v>76160</v>
+        <v>231042</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>409</v>
+        <v>472</v>
       </c>
       <c r="E232" s="2">
-        <v>84292</v>
+        <v>237838</v>
       </c>
       <c r="F232" s="2">
-        <v>83489</v>
+        <v>235572</v>
       </c>
       <c r="G232" s="2">
-        <v>82686</v>
+        <v>233307</v>
       </c>
       <c r="H232" s="2">
-        <v>81884</v>
+        <v>231042</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D233" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="C233" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E233" s="2">
-        <v>82360</v>
+        <v>253726</v>
       </c>
       <c r="F233" s="2">
-        <v>81576</v>
+        <v>251310</v>
       </c>
       <c r="G233" s="2">
-        <v>80791</v>
+        <v>248893</v>
       </c>
       <c r="H233" s="2">
-        <v>80007</v>
+        <v>246477</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D234" s="1" t="s">
         <v>476</v>
       </c>
-      <c r="C234" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E234" s="2">
-        <v>90783</v>
+        <v>317117</v>
       </c>
       <c r="F234" s="2">
-        <v>89918</v>
+        <v>314097</v>
       </c>
       <c r="G234" s="2">
-        <v>89054</v>
+        <v>311076</v>
       </c>
       <c r="H234" s="2">
-        <v>88189</v>
+        <v>308056</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D235" s="1" t="s">
         <v>478</v>
       </c>
-      <c r="C235" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E235" s="2">
-        <v>93039</v>
+        <v>261118</v>
       </c>
       <c r="F235" s="2">
-        <v>92153</v>
+        <v>258631</v>
       </c>
       <c r="G235" s="2">
-        <v>91267</v>
+        <v>256145</v>
       </c>
       <c r="H235" s="2">
-        <v>90381</v>
+        <v>253658</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D236" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="C236" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E236" s="2">
-        <v>97083</v>
+        <v>412448</v>
       </c>
       <c r="F236" s="2">
-        <v>96158</v>
+        <v>408520</v>
       </c>
       <c r="G236" s="2">
-        <v>95234</v>
+        <v>404592</v>
       </c>
       <c r="H236" s="2">
-        <v>94309</v>
+        <v>400664</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D237" s="1" t="s">
         <v>482</v>
       </c>
-      <c r="C237" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E237" s="2">
-        <v>101735</v>
+        <v>475839</v>
       </c>
       <c r="F237" s="2">
-        <v>100766</v>
+        <v>471307</v>
       </c>
       <c r="G237" s="2">
-        <v>99797</v>
+        <v>466775</v>
       </c>
       <c r="H237" s="2">
-        <v>98828</v>
+        <v>462244</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D238" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="C238" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E238" s="2">
-        <v>104828</v>
+        <v>555118</v>
       </c>
       <c r="F238" s="2">
-        <v>103829</v>
+        <v>549831</v>
       </c>
       <c r="G238" s="2">
-        <v>102831</v>
+        <v>544545</v>
       </c>
       <c r="H238" s="2">
-        <v>101833</v>
+        <v>539258</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D239" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="C239" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E239" s="2">
-        <v>123938</v>
+        <v>634397</v>
       </c>
       <c r="F239" s="2">
-        <v>122757</v>
+        <v>628356</v>
       </c>
       <c r="G239" s="2">
-        <v>121577</v>
+        <v>622314</v>
       </c>
       <c r="H239" s="2">
-        <v>120397</v>
+        <v>616272</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D240" s="1" t="s">
         <v>488</v>
       </c>
-      <c r="C240" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E240" s="2">
-        <v>152714</v>
+        <v>793120</v>
       </c>
       <c r="F240" s="2">
-        <v>151260</v>
+        <v>785566</v>
       </c>
       <c r="G240" s="2">
-        <v>149805</v>
+        <v>778013</v>
       </c>
       <c r="H240" s="2">
-        <v>148351</v>
+        <v>770459</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>489</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>490</v>
       </c>
       <c r="E241" s="2">
-        <v>172032</v>
+        <v>872399</v>
       </c>
       <c r="F241" s="2">
-        <v>170394</v>
+        <v>864090</v>
       </c>
       <c r="G241" s="2">
-        <v>168755</v>
+        <v>855782</v>
       </c>
       <c r="H241" s="2">
-        <v>167117</v>
+        <v>847473</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>491</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>492</v>
       </c>
       <c r="E242" s="2">
-        <v>193047</v>
+        <v>951678</v>
       </c>
       <c r="F242" s="2">
-        <v>191208</v>
+        <v>942614</v>
       </c>
       <c r="G242" s="2">
-        <v>189370</v>
+        <v>933551</v>
       </c>
       <c r="H242" s="2">
-        <v>187531</v>
+        <v>924487</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>493</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E243" s="2">
-        <v>213991</v>
+        <v>1189679</v>
       </c>
       <c r="F243" s="2">
-        <v>211953</v>
+        <v>1178349</v>
       </c>
       <c r="G243" s="2">
-        <v>209915</v>
+        <v>1167019</v>
       </c>
       <c r="H243" s="2">
-        <v>207877</v>
+        <v>1155689</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>495</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>417</v>
+        <v>496</v>
       </c>
       <c r="E244" s="2">
-        <v>235755</v>
+        <v>1348238</v>
       </c>
       <c r="F244" s="2">
-        <v>233510</v>
+        <v>1335397</v>
       </c>
       <c r="G244" s="2">
-        <v>231265</v>
+        <v>1322557</v>
       </c>
       <c r="H244" s="2">
-        <v>229020</v>
+        <v>1309717</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>423</v>
+        <v>321</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E245" s="2">
-        <v>253975</v>
+        <v>1586239</v>
       </c>
       <c r="F245" s="2">
-        <v>251556</v>
+        <v>1571132</v>
       </c>
       <c r="G245" s="2">
-        <v>249137</v>
+        <v>1556025</v>
       </c>
       <c r="H245" s="2">
-        <v>246719</v>
+        <v>1540918</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>423</v>
+        <v>500</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E246" s="2">
-        <v>266829</v>
+        <v>13440</v>
       </c>
       <c r="F246" s="2">
-        <v>264288</v>
+        <v>13312</v>
       </c>
       <c r="G246" s="2">
-        <v>261747</v>
+        <v>13184</v>
       </c>
       <c r="H246" s="2">
-        <v>259205</v>
+        <v>13056</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C247" s="1" t="s">
         <v>500</v>
       </c>
-      <c r="C247" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D247" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E247" s="2">
-        <v>301254</v>
+        <v>33600</v>
       </c>
       <c r="F247" s="2">
-        <v>298385</v>
+        <v>33280</v>
       </c>
       <c r="G247" s="2">
-        <v>295516</v>
+        <v>32960</v>
       </c>
       <c r="H247" s="2">
-        <v>292647</v>
+        <v>32640</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>423</v>
+        <v>500</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E248" s="2">
-        <v>307945</v>
+        <v>60480</v>
       </c>
       <c r="F248" s="2">
-        <v>305012</v>
+        <v>59904</v>
       </c>
       <c r="G248" s="2">
-        <v>302079</v>
+        <v>59328</v>
       </c>
       <c r="H248" s="2">
-        <v>299147</v>
+        <v>58752</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>423</v>
+        <v>500</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E249" s="2">
-        <v>321435</v>
+        <v>235200</v>
       </c>
       <c r="F249" s="2">
-        <v>318374</v>
+        <v>232960</v>
       </c>
       <c r="G249" s="2">
-        <v>315313</v>
+        <v>230720</v>
       </c>
       <c r="H249" s="2">
-        <v>312252</v>
+        <v>228480</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>423</v>
+        <v>500</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E250" s="2">
-        <v>399725</v>
+        <v>604800</v>
       </c>
       <c r="F250" s="2">
-        <v>395918</v>
+        <v>599040</v>
       </c>
       <c r="G250" s="2">
-        <v>392111</v>
+        <v>593280</v>
       </c>
       <c r="H250" s="2">
-        <v>388304</v>
+        <v>587520</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>423</v>
+        <v>511</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="E251" s="2">
-        <v>450907</v>
+        <v>55670</v>
       </c>
       <c r="F251" s="2">
-        <v>446612</v>
+        <v>55140</v>
       </c>
       <c r="G251" s="2">
-        <v>442318</v>
+        <v>54610</v>
       </c>
       <c r="H251" s="2">
-        <v>438024</v>
+        <v>54079</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>423</v>
+        <v>511</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>419</v>
+        <v>514</v>
       </c>
       <c r="E252" s="2">
-        <v>503174</v>
+        <v>111340</v>
       </c>
       <c r="F252" s="2">
-        <v>498382</v>
+        <v>110280</v>
       </c>
       <c r="G252" s="2">
-        <v>493589</v>
+        <v>109219</v>
       </c>
       <c r="H252" s="2">
-        <v>488797</v>
+        <v>108159</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C253" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="C253" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D253" s="1" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="E253" s="2">
-        <v>16107</v>
+        <v>167010</v>
       </c>
       <c r="F253" s="2">
-        <v>15954</v>
+        <v>165419</v>
       </c>
       <c r="G253" s="2">
-        <v>15800</v>
+        <v>163829</v>
       </c>
       <c r="H253" s="2">
-        <v>15647</v>
+        <v>162238</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="E254" s="2">
-        <v>32214</v>
+        <v>222681</v>
       </c>
       <c r="F254" s="2">
-        <v>31907</v>
+        <v>220560</v>
       </c>
       <c r="G254" s="2">
-        <v>31600</v>
+        <v>218439</v>
       </c>
       <c r="H254" s="2">
-        <v>31294</v>
+        <v>216319</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="E255" s="2">
-        <v>48321</v>
+        <v>278351</v>
       </c>
       <c r="F255" s="2">
-        <v>47861</v>
+        <v>275700</v>
       </c>
       <c r="G255" s="2">
-        <v>47401</v>
+        <v>273049</v>
       </c>
       <c r="H255" s="2">
-        <v>46940</v>
+        <v>270398</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="E256" s="2">
-        <v>77910</v>
+        <v>334021</v>
       </c>
       <c r="F256" s="2">
-        <v>77168</v>
+        <v>330840</v>
       </c>
       <c r="G256" s="2">
-        <v>76426</v>
+        <v>327658</v>
       </c>
       <c r="H256" s="2">
-        <v>75684</v>
+        <v>324477</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E257" s="2">
-        <v>93492</v>
+        <v>386710</v>
       </c>
       <c r="F257" s="2">
-        <v>92602</v>
+        <v>383027</v>
       </c>
       <c r="G257" s="2">
-        <v>91711</v>
+        <v>379344</v>
       </c>
       <c r="H257" s="2">
-        <v>90821</v>
+        <v>375661</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="E258" s="2">
-        <v>109074</v>
+        <v>442380</v>
       </c>
       <c r="F258" s="2">
-        <v>108035</v>
+        <v>438167</v>
       </c>
       <c r="G258" s="2">
-        <v>106996</v>
+        <v>433953</v>
       </c>
       <c r="H258" s="2">
-        <v>105958</v>
+        <v>429740</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="E259" s="2">
-        <v>124656</v>
+        <v>498050</v>
       </c>
       <c r="F259" s="2">
-        <v>123469</v>
+        <v>493306</v>
       </c>
       <c r="G259" s="2">
-        <v>122282</v>
+        <v>488563</v>
       </c>
       <c r="H259" s="2">
-        <v>121094</v>
+        <v>483820</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="E260" s="2">
-        <v>155820</v>
+        <v>555707</v>
       </c>
       <c r="F260" s="2">
-        <v>154336</v>
+        <v>550415</v>
       </c>
       <c r="G260" s="2">
-        <v>152852</v>
+        <v>545122</v>
       </c>
       <c r="H260" s="2">
-        <v>151368</v>
+        <v>539830</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="E261" s="2">
-        <v>155820</v>
+        <v>609390</v>
       </c>
       <c r="F261" s="2">
-        <v>154336</v>
+        <v>603586</v>
       </c>
       <c r="G261" s="2">
-        <v>152852</v>
+        <v>597782</v>
       </c>
       <c r="H261" s="2">
-        <v>151368</v>
+        <v>591978</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E262" s="2">
-        <v>171402</v>
+        <v>611378</v>
       </c>
       <c r="F262" s="2">
-        <v>169770</v>
+        <v>605556</v>
       </c>
       <c r="G262" s="2">
-        <v>168137</v>
+        <v>599733</v>
       </c>
       <c r="H262" s="2">
-        <v>166505</v>
+        <v>593910</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="E263" s="2">
-        <v>233730</v>
+        <v>667048</v>
       </c>
       <c r="F263" s="2">
-        <v>231504</v>
+        <v>660695</v>
       </c>
       <c r="G263" s="2">
-        <v>229278</v>
+        <v>654343</v>
       </c>
       <c r="H263" s="2">
-        <v>227052</v>
+        <v>647990</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="E264" s="2">
-        <v>233730</v>
+        <v>778388</v>
       </c>
       <c r="F264" s="2">
-        <v>231504</v>
+        <v>770975</v>
       </c>
       <c r="G264" s="2">
-        <v>229278</v>
+        <v>763562</v>
       </c>
       <c r="H264" s="2">
-        <v>227052</v>
+        <v>756148</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E265" s="2">
-        <v>249312</v>
+        <v>942417</v>
       </c>
       <c r="F265" s="2">
-        <v>246938</v>
+        <v>933442</v>
       </c>
       <c r="G265" s="2">
-        <v>244563</v>
+        <v>924466</v>
       </c>
       <c r="H265" s="2">
-        <v>242189</v>
+        <v>915491</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="E266" s="2">
-        <v>311640</v>
+        <v>1092527</v>
       </c>
       <c r="F266" s="2">
-        <v>308672</v>
+        <v>1082122</v>
       </c>
       <c r="G266" s="2">
-        <v>305704</v>
+        <v>1071717</v>
       </c>
       <c r="H266" s="2">
-        <v>302736</v>
+        <v>1061312</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E267" s="2">
-        <v>389550</v>
+        <v>1148197</v>
       </c>
       <c r="F267" s="2">
-        <v>385840</v>
+        <v>1137262</v>
       </c>
       <c r="G267" s="2">
-        <v>382130</v>
+        <v>1126327</v>
       </c>
       <c r="H267" s="2">
-        <v>378420</v>
+        <v>1115391</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E268" s="2">
-        <v>405132</v>
+        <v>1203867</v>
       </c>
       <c r="F268" s="2">
-        <v>401274</v>
+        <v>1192402</v>
       </c>
       <c r="G268" s="2">
-        <v>397415</v>
+        <v>1180936</v>
       </c>
       <c r="H268" s="2">
-        <v>393557</v>
+        <v>1169471</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="E269" s="2">
-        <v>467460</v>
+        <v>1315209</v>
       </c>
       <c r="F269" s="2">
-        <v>463008</v>
+        <v>1302683</v>
       </c>
       <c r="G269" s="2">
-        <v>458556</v>
+        <v>1290157</v>
       </c>
       <c r="H269" s="2">
-        <v>454104</v>
+        <v>1277632</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="E270" s="2">
-        <v>545370</v>
+        <v>1479237</v>
       </c>
       <c r="F270" s="2">
-        <v>540176</v>
+        <v>1465149</v>
       </c>
       <c r="G270" s="2">
-        <v>534982</v>
+        <v>1451061</v>
       </c>
       <c r="H270" s="2">
-        <v>529788</v>
+        <v>1436973</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="E271" s="2">
-        <v>623280</v>
+        <v>1648235</v>
       </c>
       <c r="F271" s="2">
-        <v>617344</v>
+        <v>1632538</v>
       </c>
       <c r="G271" s="2">
-        <v>611408</v>
+        <v>1616840</v>
       </c>
       <c r="H271" s="2">
-        <v>605472</v>
+        <v>1601143</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="E272" s="2">
-        <v>779100</v>
+        <v>2185055</v>
       </c>
       <c r="F272" s="2">
-        <v>771680</v>
+        <v>2164245</v>
       </c>
       <c r="G272" s="2">
-        <v>764260</v>
+        <v>2143435</v>
       </c>
       <c r="H272" s="2">
-        <v>756840</v>
+        <v>2122625</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>512</v>
+        <v>556</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="E273" s="2">
-        <v>857010</v>
+        <v>9547</v>
       </c>
       <c r="F273" s="2">
-        <v>848848</v>
+        <v>9456</v>
       </c>
       <c r="G273" s="2">
-        <v>840686</v>
+        <v>9365</v>
       </c>
       <c r="H273" s="2">
-        <v>832524</v>
+        <v>9274</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>512</v>
+        <v>556</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="E274" s="2">
-        <v>934920</v>
+        <v>19157</v>
       </c>
       <c r="F274" s="2">
-        <v>926016</v>
+        <v>18975</v>
       </c>
       <c r="G274" s="2">
-        <v>917112</v>
+        <v>18792</v>
       </c>
       <c r="H274" s="2">
-        <v>908208</v>
+        <v>18610</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C275" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="C275" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D275" s="1" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="E275" s="2">
-        <v>1168650</v>
+        <v>47786</v>
       </c>
       <c r="F275" s="2">
-        <v>1157520</v>
+        <v>47330</v>
       </c>
       <c r="G275" s="2">
-        <v>1146390</v>
+        <v>46875</v>
       </c>
       <c r="H275" s="2">
-        <v>1135260</v>
+        <v>46420</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>512</v>
+        <v>556</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="E276" s="2">
-        <v>1324470</v>
+        <v>95464</v>
       </c>
       <c r="F276" s="2">
-        <v>1311856</v>
+        <v>94555</v>
       </c>
       <c r="G276" s="2">
-        <v>1299242</v>
+        <v>93646</v>
       </c>
       <c r="H276" s="2">
-        <v>1286628</v>
+        <v>92736</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>512</v>
+        <v>556</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="E277" s="2">
-        <v>1558200</v>
+        <v>190820</v>
       </c>
       <c r="F277" s="2">
-        <v>1543360</v>
+        <v>189002</v>
       </c>
       <c r="G277" s="2">
-        <v>1528520</v>
+        <v>187185</v>
       </c>
       <c r="H277" s="2">
-        <v>1513680</v>
+        <v>185368</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="E278" s="2">
-        <v>13440</v>
+        <v>286175</v>
       </c>
       <c r="F278" s="2">
-        <v>13312</v>
+        <v>283450</v>
       </c>
       <c r="G278" s="2">
-        <v>13184</v>
+        <v>280724</v>
       </c>
       <c r="H278" s="2">
-        <v>13056</v>
+        <v>277999</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E279" s="2">
-        <v>33600</v>
+        <v>476887</v>
       </c>
       <c r="F279" s="2">
-        <v>33280</v>
+        <v>472345</v>
       </c>
       <c r="G279" s="2">
-        <v>32960</v>
+        <v>467803</v>
       </c>
       <c r="H279" s="2">
-        <v>32640</v>
+        <v>463262</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>563</v>
+        <v>151</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="E280" s="2">
-        <v>60480</v>
+        <v>77490</v>
       </c>
       <c r="F280" s="2">
-        <v>59904</v>
+        <v>76752</v>
       </c>
       <c r="G280" s="2">
-        <v>59328</v>
+        <v>76014</v>
       </c>
       <c r="H280" s="2">
-        <v>58752</v>
+        <v>75276</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>563</v>
+        <v>151</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="E281" s="2">
-        <v>235200</v>
+        <v>465098</v>
       </c>
       <c r="F281" s="2">
-        <v>232960</v>
+        <v>460668</v>
       </c>
       <c r="G281" s="2">
-        <v>230720</v>
+        <v>456239</v>
       </c>
       <c r="H281" s="2">
-        <v>228480</v>
+        <v>451809</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>563</v>
+        <v>102</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="E282" s="2">
-        <v>604800</v>
+        <v>87785</v>
       </c>
       <c r="F282" s="2">
-        <v>599040</v>
+        <v>86949</v>
       </c>
       <c r="G282" s="2">
-        <v>593280</v>
+        <v>86113</v>
       </c>
       <c r="H282" s="2">
-        <v>587520</v>
+        <v>85277</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>574</v>
+        <v>102</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E283" s="2">
-        <v>55670</v>
+        <v>195044</v>
       </c>
       <c r="F283" s="2">
-        <v>55140</v>
+        <v>193186</v>
       </c>
       <c r="G283" s="2">
-        <v>54610</v>
+        <v>191329</v>
       </c>
       <c r="H283" s="2">
-        <v>54079</v>
+        <v>189471</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>574</v>
+        <v>314</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="E284" s="2">
-        <v>111340</v>
+        <v>71835</v>
       </c>
       <c r="F284" s="2">
-        <v>110280</v>
+        <v>71151</v>
       </c>
       <c r="G284" s="2">
-        <v>109219</v>
+        <v>70466</v>
       </c>
       <c r="H284" s="2">
-        <v>108159</v>
+        <v>69782</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>574</v>
+        <v>314</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E285" s="2">
-        <v>167010</v>
+        <v>14367</v>
       </c>
       <c r="F285" s="2">
-        <v>165419</v>
+        <v>14230</v>
       </c>
       <c r="G285" s="2">
-        <v>163829</v>
+        <v>14093</v>
       </c>
       <c r="H285" s="2">
-        <v>162238</v>
+        <v>13957</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>574</v>
+        <v>314</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E286" s="2">
-        <v>222681</v>
+        <v>43101</v>
       </c>
       <c r="F286" s="2">
-        <v>220560</v>
+        <v>42691</v>
       </c>
       <c r="G286" s="2">
-        <v>218439</v>
+        <v>42280</v>
       </c>
       <c r="H286" s="2">
-        <v>216319</v>
+        <v>41870</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>574</v>
+        <v>314</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E287" s="2">
-        <v>278351</v>
+        <v>142712</v>
       </c>
       <c r="F287" s="2">
-        <v>275700</v>
+        <v>141353</v>
       </c>
       <c r="G287" s="2">
-        <v>273049</v>
+        <v>139993</v>
       </c>
       <c r="H287" s="2">
-        <v>270398</v>
+        <v>138634</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>574</v>
+        <v>314</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E288" s="2">
-        <v>334021</v>
+        <v>286381</v>
       </c>
       <c r="F288" s="2">
-        <v>330840</v>
+        <v>283654</v>
       </c>
       <c r="G288" s="2">
-        <v>327658</v>
+        <v>280926</v>
       </c>
       <c r="H288" s="2">
-        <v>324477</v>
+        <v>278199</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>574</v>
+        <v>102</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E289" s="2">
-        <v>386710</v>
+        <v>68808</v>
       </c>
       <c r="F289" s="2">
-        <v>383027</v>
+        <v>68152</v>
       </c>
       <c r="G289" s="2">
-        <v>379344</v>
+        <v>67497</v>
       </c>
       <c r="H289" s="2">
-        <v>375661</v>
+        <v>66842</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>574</v>
+        <v>591</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="E290" s="2">
-        <v>442380</v>
+        <v>1534</v>
       </c>
       <c r="F290" s="2">
-        <v>438167</v>
+        <v>1519</v>
       </c>
       <c r="G290" s="2">
-        <v>433953</v>
+        <v>1505</v>
       </c>
       <c r="H290" s="2">
-        <v>429740</v>
+        <v>1490</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D291" s="1" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="E291" s="2">
-        <v>498050</v>
+        <v>14199</v>
       </c>
       <c r="F291" s="2">
-        <v>493306</v>
+        <v>14064</v>
       </c>
       <c r="G291" s="2">
-        <v>488563</v>
+        <v>13929</v>
       </c>
       <c r="H291" s="2">
-        <v>483820</v>
+        <v>13793</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>574</v>
+        <v>591</v>
       </c>
       <c r="D292" s="1" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="E292" s="2">
-        <v>555707</v>
+        <v>3067</v>
       </c>
       <c r="F292" s="2">
-        <v>550415</v>
+        <v>3038</v>
       </c>
       <c r="G292" s="2">
-        <v>545122</v>
+        <v>3009</v>
       </c>
       <c r="H292" s="2">
-        <v>539830</v>
+        <v>2979</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>574</v>
+        <v>591</v>
       </c>
       <c r="D293" s="1" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="E293" s="2">
-        <v>609390</v>
+        <v>3575</v>
       </c>
       <c r="F293" s="2">
-        <v>603586</v>
+        <v>3541</v>
       </c>
       <c r="G293" s="2">
-        <v>597782</v>
+        <v>3507</v>
       </c>
       <c r="H293" s="2">
-        <v>591978</v>
+        <v>3473</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>574</v>
+        <v>321</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="E294" s="2">
-        <v>611378</v>
+        <v>79279</v>
       </c>
       <c r="F294" s="2">
-        <v>605556</v>
+        <v>78524</v>
       </c>
       <c r="G294" s="2">
-        <v>599733</v>
+        <v>77769</v>
       </c>
       <c r="H294" s="2">
-        <v>593910</v>
+        <v>77014</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="E295" s="2">
-        <v>667048</v>
+        <v>22391</v>
       </c>
       <c r="F295" s="2">
-        <v>660695</v>
+        <v>22178</v>
       </c>
       <c r="G295" s="2">
-        <v>654343</v>
+        <v>21965</v>
       </c>
       <c r="H295" s="2">
-        <v>647990</v>
+        <v>21752</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>601</v>
+        <v>397</v>
       </c>
       <c r="E296" s="2">
-        <v>778388</v>
+        <v>27671</v>
       </c>
       <c r="F296" s="2">
-        <v>770975</v>
+        <v>27407</v>
       </c>
       <c r="G296" s="2">
-        <v>763562</v>
+        <v>27144</v>
       </c>
       <c r="H296" s="2">
-        <v>756148</v>
+        <v>26880</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="E297" s="2">
-        <v>942417</v>
+        <v>42561</v>
       </c>
       <c r="F297" s="2">
-        <v>933442</v>
+        <v>42155</v>
       </c>
       <c r="G297" s="2">
-        <v>924466</v>
+        <v>41750</v>
       </c>
       <c r="H297" s="2">
-        <v>915491</v>
+        <v>41345</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="E298" s="2">
-        <v>1092527</v>
+        <v>44417</v>
       </c>
       <c r="F298" s="2">
-        <v>1082122</v>
+        <v>43994</v>
       </c>
       <c r="G298" s="2">
-        <v>1071717</v>
+        <v>43571</v>
       </c>
       <c r="H298" s="2">
-        <v>1061312</v>
+        <v>43148</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="E299" s="2">
-        <v>1148197</v>
+        <v>64331</v>
       </c>
       <c r="F299" s="2">
-        <v>1137262</v>
+        <v>63719</v>
       </c>
       <c r="G299" s="2">
-        <v>1126327</v>
+        <v>63106</v>
       </c>
       <c r="H299" s="2">
-        <v>1115391</v>
+        <v>62493</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="E300" s="2">
-        <v>1203867</v>
+        <v>68265</v>
       </c>
       <c r="F300" s="2">
-        <v>1192402</v>
+        <v>67615</v>
       </c>
       <c r="G300" s="2">
-        <v>1180936</v>
+        <v>66964</v>
       </c>
       <c r="H300" s="2">
-        <v>1169471</v>
+        <v>66314</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="E301" s="2">
-        <v>1315209</v>
+        <v>140168</v>
       </c>
       <c r="F301" s="2">
-        <v>1302683</v>
+        <v>138833</v>
       </c>
       <c r="G301" s="2">
-        <v>1290157</v>
+        <v>137498</v>
       </c>
       <c r="H301" s="2">
-        <v>1277632</v>
+        <v>136163</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="E302" s="2">
-        <v>1479237</v>
+        <v>146540</v>
       </c>
       <c r="F302" s="2">
-        <v>1465149</v>
+        <v>145144</v>
       </c>
       <c r="G302" s="2">
-        <v>1451061</v>
+        <v>143749</v>
       </c>
       <c r="H302" s="2">
-        <v>1436973</v>
+        <v>142353</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="E303" s="2">
-        <v>1648235</v>
+        <v>174755</v>
       </c>
       <c r="F303" s="2">
-        <v>1632538</v>
+        <v>173090</v>
       </c>
       <c r="G303" s="2">
-        <v>1616840</v>
+        <v>171426</v>
       </c>
       <c r="H303" s="2">
-        <v>1601143</v>
+        <v>169762</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="E304" s="2">
-        <v>2185055</v>
+        <v>528998</v>
       </c>
       <c r="F304" s="2">
-        <v>2164245</v>
+        <v>523960</v>
       </c>
       <c r="G304" s="2">
-        <v>2143435</v>
+        <v>518922</v>
       </c>
       <c r="H304" s="2">
-        <v>2122625</v>
+        <v>513884</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>619</v>
+        <v>594</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E305" s="2">
-        <v>9547</v>
+        <v>882512</v>
       </c>
       <c r="F305" s="2">
-        <v>9456</v>
+        <v>874108</v>
       </c>
       <c r="G305" s="2">
-        <v>9365</v>
+        <v>865703</v>
       </c>
       <c r="H305" s="2">
-        <v>9274</v>
+        <v>857298</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>619</v>
+        <v>594</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="E306" s="2">
-        <v>19157</v>
+        <v>1332507</v>
       </c>
       <c r="F306" s="2">
-        <v>18975</v>
+        <v>1319816</v>
       </c>
       <c r="G306" s="2">
-        <v>18792</v>
+        <v>1307126</v>
       </c>
       <c r="H306" s="2">
-        <v>18610</v>
+        <v>1294435</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>619</v>
+        <v>594</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="E307" s="2">
-        <v>47786</v>
+        <v>2213199</v>
       </c>
       <c r="F307" s="2">
-        <v>47330</v>
+        <v>2192121</v>
       </c>
       <c r="G307" s="2">
-        <v>46875</v>
+        <v>2171043</v>
       </c>
       <c r="H307" s="2">
-        <v>46420</v>
+        <v>2149965</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>619</v>
+        <v>591</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E308" s="2">
-        <v>95464</v>
+        <v>4601</v>
       </c>
       <c r="F308" s="2">
-        <v>94555</v>
+        <v>4557</v>
       </c>
       <c r="G308" s="2">
-        <v>93646</v>
+        <v>4513</v>
       </c>
       <c r="H308" s="2">
-        <v>92736</v>
+        <v>4470</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>619</v>
+        <v>591</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>628</v>
+        <v>377</v>
       </c>
       <c r="E309" s="2">
-        <v>190820</v>
+        <v>4601</v>
       </c>
       <c r="F309" s="2">
-        <v>189002</v>
+        <v>4557</v>
       </c>
       <c r="G309" s="2">
-        <v>187185</v>
+        <v>4513</v>
       </c>
       <c r="H309" s="2">
-        <v>185368</v>
+        <v>4470</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>619</v>
+        <v>591</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E310" s="2">
-        <v>286175</v>
+        <v>4807</v>
       </c>
       <c r="F310" s="2">
-        <v>283450</v>
+        <v>4761</v>
       </c>
       <c r="G310" s="2">
-        <v>280724</v>
+        <v>4715</v>
       </c>
       <c r="H310" s="2">
-        <v>277999</v>
+        <v>4670</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>619</v>
+        <v>591</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E311" s="2">
-        <v>476887</v>
+        <v>5621</v>
       </c>
       <c r="F311" s="2">
-        <v>472345</v>
+        <v>5567</v>
       </c>
       <c r="G311" s="2">
-        <v>467803</v>
+        <v>5514</v>
       </c>
       <c r="H311" s="2">
-        <v>463262</v>
+        <v>5460</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>54</v>
+        <v>591</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E312" s="2">
-        <v>12847</v>
+        <v>8175</v>
       </c>
       <c r="F312" s="2">
-        <v>12724</v>
+        <v>8097</v>
       </c>
       <c r="G312" s="2">
-        <v>12602</v>
+        <v>8020</v>
       </c>
       <c r="H312" s="2">
-        <v>12480</v>
+        <v>7942</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>331</v>
+        <v>591</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E313" s="2">
-        <v>427071</v>
+        <v>9615</v>
       </c>
       <c r="F313" s="2">
-        <v>423003</v>
+        <v>9523</v>
       </c>
       <c r="G313" s="2">
-        <v>418936</v>
+        <v>9432</v>
       </c>
       <c r="H313" s="2">
-        <v>414869</v>
+        <v>9340</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>114</v>
+        <v>591</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E314" s="2">
-        <v>67401</v>
+        <v>10684</v>
       </c>
       <c r="F314" s="2">
-        <v>66759</v>
+        <v>10582</v>
       </c>
       <c r="G314" s="2">
-        <v>66117</v>
+        <v>10480</v>
       </c>
       <c r="H314" s="2">
-        <v>65475</v>
+        <v>10379</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>114</v>
+        <v>591</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E315" s="2">
-        <v>86799</v>
+        <v>11241</v>
       </c>
       <c r="F315" s="2">
-        <v>85973</v>
+        <v>11134</v>
       </c>
       <c r="G315" s="2">
-        <v>85146</v>
+        <v>11027</v>
       </c>
       <c r="H315" s="2">
-        <v>84319</v>
+        <v>10920</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>114</v>
+        <v>591</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="E316" s="2">
-        <v>193725</v>
+        <v>12263</v>
       </c>
       <c r="F316" s="2">
-        <v>191880</v>
+        <v>12146</v>
       </c>
       <c r="G316" s="2">
-        <v>190035</v>
+        <v>12029</v>
       </c>
       <c r="H316" s="2">
-        <v>188190</v>
+        <v>11913</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>331</v>
+        <v>591</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E317" s="2">
-        <v>71835</v>
+        <v>13633</v>
       </c>
       <c r="F317" s="2">
-        <v>71151</v>
+        <v>13503</v>
       </c>
       <c r="G317" s="2">
-        <v>70466</v>
+        <v>13374</v>
       </c>
       <c r="H317" s="2">
-        <v>69782</v>
+        <v>13244</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>331</v>
+        <v>591</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E318" s="2">
-        <v>14367</v>
+        <v>14421</v>
       </c>
       <c r="F318" s="2">
-        <v>14230</v>
+        <v>14283</v>
       </c>
       <c r="G318" s="2">
-        <v>14093</v>
+        <v>14146</v>
       </c>
       <c r="H318" s="2">
-        <v>13957</v>
+        <v>14009</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>331</v>
+        <v>591</v>
       </c>
       <c r="D319" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E319" s="2">
-        <v>43101</v>
+        <v>15329</v>
       </c>
       <c r="F319" s="2">
-        <v>42691</v>
+        <v>15183</v>
       </c>
       <c r="G319" s="2">
-        <v>42280</v>
+        <v>15037</v>
       </c>
       <c r="H319" s="2">
-        <v>41870</v>
+        <v>14891</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>331</v>
+        <v>591</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E320" s="2">
-        <v>142712</v>
+        <v>15840</v>
       </c>
       <c r="F320" s="2">
-        <v>141353</v>
+        <v>15689</v>
       </c>
       <c r="G320" s="2">
-        <v>139993</v>
+        <v>15539</v>
       </c>
       <c r="H320" s="2">
-        <v>138634</v>
+        <v>15388</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>331</v>
+        <v>591</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="E321" s="2">
-        <v>286381</v>
+        <v>16350</v>
       </c>
       <c r="F321" s="2">
-        <v>283654</v>
+        <v>16194</v>
       </c>
       <c r="G321" s="2">
-        <v>280926</v>
+        <v>16038</v>
       </c>
       <c r="H321" s="2">
-        <v>278199</v>
+        <v>15882</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>367</v>
+        <v>591</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E322" s="2">
-        <v>460521</v>
+        <v>19229</v>
       </c>
       <c r="F322" s="2">
-        <v>456135</v>
+        <v>19046</v>
       </c>
       <c r="G322" s="2">
-        <v>451749</v>
+        <v>18862</v>
       </c>
       <c r="H322" s="2">
-        <v>447363</v>
+        <v>18679</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>657</v>
       </c>
       <c r="E323" s="2">
-        <v>1533</v>
+        <v>19927</v>
       </c>
       <c r="F323" s="2">
-        <v>1518</v>
+        <v>19737</v>
       </c>
       <c r="G323" s="2">
-        <v>1504</v>
+        <v>19547</v>
       </c>
       <c r="H323" s="2">
-        <v>1489</v>
+        <v>19358</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C324" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D324" s="1" t="s">
         <v>659</v>
       </c>
-      <c r="D324" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E324" s="2">
-        <v>13263</v>
+        <v>19927</v>
       </c>
       <c r="F324" s="2">
-        <v>13136</v>
+        <v>19737</v>
       </c>
       <c r="G324" s="2">
-        <v>13010</v>
+        <v>19547</v>
       </c>
       <c r="H324" s="2">
-        <v>12884</v>
+        <v>19358</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D325" s="1" t="s">
         <v>661</v>
       </c>
-      <c r="C325" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E325" s="2">
-        <v>3065</v>
+        <v>20437</v>
       </c>
       <c r="F325" s="2">
-        <v>3036</v>
+        <v>20243</v>
       </c>
       <c r="G325" s="2">
-        <v>3007</v>
+        <v>20048</v>
       </c>
       <c r="H325" s="2">
-        <v>2977</v>
+        <v>19853</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D326" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="C326" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E326" s="2">
-        <v>3575</v>
+        <v>21365</v>
       </c>
       <c r="F326" s="2">
-        <v>3541</v>
+        <v>21162</v>
       </c>
       <c r="G326" s="2">
-        <v>3507</v>
+        <v>20958</v>
       </c>
       <c r="H326" s="2">
-        <v>3473</v>
+        <v>20755</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D327" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="C327" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E327" s="2">
-        <v>711767</v>
+        <v>21970</v>
       </c>
       <c r="F327" s="2">
-        <v>704988</v>
+        <v>21761</v>
       </c>
       <c r="G327" s="2">
-        <v>698209</v>
+        <v>21552</v>
       </c>
       <c r="H327" s="2">
-        <v>691430</v>
+        <v>21342</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D328" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="C328" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E328" s="2">
-        <v>1430195</v>
+        <v>22993</v>
       </c>
       <c r="F328" s="2">
-        <v>1416574</v>
+        <v>22774</v>
       </c>
       <c r="G328" s="2">
-        <v>1402953</v>
+        <v>22555</v>
       </c>
       <c r="H328" s="2">
-        <v>1389332</v>
+        <v>22336</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D329" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="C329" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E329" s="2">
-        <v>4744953</v>
+        <v>23502</v>
       </c>
       <c r="F329" s="2">
-        <v>4699763</v>
+        <v>23278</v>
       </c>
       <c r="G329" s="2">
-        <v>4654573</v>
+        <v>23054</v>
       </c>
       <c r="H329" s="2">
-        <v>4609383</v>
+        <v>22831</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D330" s="1" t="s">
         <v>671</v>
       </c>
-      <c r="C330" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E330" s="2">
-        <v>9402142</v>
+        <v>24035</v>
       </c>
       <c r="F330" s="2">
-        <v>9312598</v>
+        <v>23806</v>
       </c>
       <c r="G330" s="2">
-        <v>9223054</v>
+        <v>23577</v>
       </c>
       <c r="H330" s="2">
-        <v>9133509</v>
+        <v>23348</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C331" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D331" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="C331" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E331" s="2">
-        <v>767616</v>
+        <v>26569</v>
       </c>
       <c r="F331" s="2">
-        <v>760306</v>
+        <v>26316</v>
       </c>
       <c r="G331" s="2">
-        <v>752995</v>
+        <v>26063</v>
       </c>
       <c r="H331" s="2">
-        <v>745684</v>
+        <v>25810</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C332" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D332" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="C332" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E332" s="2">
-        <v>20914</v>
+        <v>28102</v>
       </c>
       <c r="F332" s="2">
-        <v>20715</v>
+        <v>27835</v>
       </c>
       <c r="G332" s="2">
-        <v>20516</v>
+        <v>27567</v>
       </c>
       <c r="H332" s="2">
-        <v>20316</v>
+        <v>27299</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D333" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="C333" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E333" s="2">
-        <v>25845</v>
+        <v>28102</v>
       </c>
       <c r="F333" s="2">
-        <v>25599</v>
+        <v>27835</v>
       </c>
       <c r="G333" s="2">
-        <v>25352</v>
+        <v>27567</v>
       </c>
       <c r="H333" s="2">
-        <v>25106</v>
+        <v>27299</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E334" s="2">
-        <v>39752</v>
+        <v>31169</v>
       </c>
       <c r="F334" s="2">
-        <v>39373</v>
+        <v>30872</v>
       </c>
       <c r="G334" s="2">
-        <v>38995</v>
+        <v>30576</v>
       </c>
       <c r="H334" s="2">
-        <v>38616</v>
+        <v>30279</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E335" s="2">
-        <v>41487</v>
+        <v>31677</v>
       </c>
       <c r="F335" s="2">
-        <v>41091</v>
+        <v>31376</v>
       </c>
       <c r="G335" s="2">
-        <v>40696</v>
+        <v>31074</v>
       </c>
       <c r="H335" s="2">
-        <v>40301</v>
+        <v>30772</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E336" s="2">
-        <v>60087</v>
+        <v>32700</v>
       </c>
       <c r="F336" s="2">
-        <v>59515</v>
+        <v>32389</v>
       </c>
       <c r="G336" s="2">
-        <v>58943</v>
+        <v>32077</v>
       </c>
       <c r="H336" s="2">
-        <v>58371</v>
+        <v>31766</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E337" s="2">
-        <v>63760</v>
+        <v>35765</v>
       </c>
       <c r="F337" s="2">
-        <v>63153</v>
+        <v>35424</v>
       </c>
       <c r="G337" s="2">
-        <v>62546</v>
+        <v>35084</v>
       </c>
       <c r="H337" s="2">
-        <v>61938</v>
+        <v>34743</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>686</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E338" s="2">
-        <v>130919</v>
+        <v>39852</v>
       </c>
       <c r="F338" s="2">
-        <v>129672</v>
+        <v>39472</v>
       </c>
       <c r="G338" s="2">
-        <v>128426</v>
+        <v>39093</v>
       </c>
       <c r="H338" s="2">
-        <v>127179</v>
+        <v>38713</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E339" s="2">
-        <v>136871</v>
+        <v>47005</v>
       </c>
       <c r="F339" s="2">
-        <v>135567</v>
+        <v>46558</v>
       </c>
       <c r="G339" s="2">
-        <v>134264</v>
+        <v>46110</v>
       </c>
       <c r="H339" s="2">
-        <v>132960</v>
+        <v>45662</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E340" s="2">
-        <v>163224</v>
+        <v>50583</v>
       </c>
       <c r="F340" s="2">
-        <v>161669</v>
+        <v>50101</v>
       </c>
       <c r="G340" s="2">
-        <v>160115</v>
+        <v>49619</v>
       </c>
       <c r="H340" s="2">
-        <v>158560</v>
+        <v>49137</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>692</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>693</v>
       </c>
       <c r="E341" s="2">
-        <v>494092</v>
+        <v>53410</v>
       </c>
       <c r="F341" s="2">
-        <v>489387</v>
+        <v>52902</v>
       </c>
       <c r="G341" s="2">
-        <v>484681</v>
+        <v>52393</v>
       </c>
       <c r="H341" s="2">
-        <v>479975</v>
+        <v>51884</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E342" s="2">
-        <v>824278</v>
+        <v>63354</v>
       </c>
       <c r="F342" s="2">
-        <v>816428</v>
+        <v>62750</v>
       </c>
       <c r="G342" s="2">
-        <v>808578</v>
+        <v>62147</v>
       </c>
       <c r="H342" s="2">
-        <v>800728</v>
+        <v>61544</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E343" s="2">
-        <v>1244579</v>
+        <v>66281</v>
       </c>
       <c r="F343" s="2">
-        <v>1232726</v>
+        <v>65650</v>
       </c>
       <c r="G343" s="2">
-        <v>1220872</v>
+        <v>65019</v>
       </c>
       <c r="H343" s="2">
-        <v>1209019</v>
+        <v>64388</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>659</v>
+        <v>591</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E344" s="2">
-        <v>2067157</v>
+        <v>67999</v>
       </c>
       <c r="F344" s="2">
-        <v>2047470</v>
+        <v>67351</v>
       </c>
       <c r="G344" s="2">
-        <v>2027783</v>
+        <v>66704</v>
       </c>
       <c r="H344" s="2">
-        <v>2008095</v>
+        <v>66056</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>700</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E345" s="2">
-        <v>1066</v>
+        <v>71392</v>
       </c>
       <c r="F345" s="2">
-        <v>1056</v>
+        <v>70712</v>
       </c>
       <c r="G345" s="2">
-        <v>1045</v>
+        <v>70032</v>
       </c>
       <c r="H345" s="2">
-        <v>1035</v>
+        <v>69352</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E346" s="2">
-        <v>4598</v>
+        <v>77523</v>
       </c>
       <c r="F346" s="2">
-        <v>4554</v>
+        <v>76784</v>
       </c>
       <c r="G346" s="2">
-        <v>4510</v>
+        <v>76046</v>
       </c>
       <c r="H346" s="2">
-        <v>4467</v>
+        <v>75308</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>432</v>
+        <v>705</v>
       </c>
       <c r="E347" s="2">
-        <v>4598</v>
+        <v>78544</v>
       </c>
       <c r="F347" s="2">
-        <v>4554</v>
+        <v>77796</v>
       </c>
       <c r="G347" s="2">
-        <v>4510</v>
+        <v>77048</v>
       </c>
       <c r="H347" s="2">
-        <v>4467</v>
+        <v>76300</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E348" s="2">
-        <v>4807</v>
+        <v>81562</v>
       </c>
       <c r="F348" s="2">
-        <v>4761</v>
+        <v>80785</v>
       </c>
       <c r="G348" s="2">
-        <v>4715</v>
+        <v>80008</v>
       </c>
       <c r="H348" s="2">
-        <v>4670</v>
+        <v>79232</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E349" s="2">
-        <v>5618</v>
+        <v>83096</v>
       </c>
       <c r="F349" s="2">
-        <v>5564</v>
+        <v>82305</v>
       </c>
       <c r="G349" s="2">
-        <v>5511</v>
+        <v>81513</v>
       </c>
       <c r="H349" s="2">
-        <v>5457</v>
+        <v>80722</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E350" s="2">
-        <v>8169</v>
+        <v>89737</v>
       </c>
       <c r="F350" s="2">
-        <v>8091</v>
+        <v>88883</v>
       </c>
       <c r="G350" s="2">
-        <v>8013</v>
+        <v>88028</v>
       </c>
       <c r="H350" s="2">
-        <v>7936</v>
+        <v>87173</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="E351" s="2">
-        <v>9615</v>
+        <v>95358</v>
       </c>
       <c r="F351" s="2">
-        <v>9523</v>
+        <v>94450</v>
       </c>
       <c r="G351" s="2">
-        <v>9432</v>
+        <v>93542</v>
       </c>
       <c r="H351" s="2">
-        <v>9340</v>
+        <v>92633</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="E352" s="2">
-        <v>10684</v>
+        <v>97911</v>
       </c>
       <c r="F352" s="2">
-        <v>10582</v>
+        <v>96979</v>
       </c>
       <c r="G352" s="2">
-        <v>10480</v>
+        <v>96046</v>
       </c>
       <c r="H352" s="2">
-        <v>10379</v>
+        <v>95114</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E353" s="2">
-        <v>11234</v>
+        <v>103532</v>
       </c>
       <c r="F353" s="2">
-        <v>11127</v>
+        <v>102546</v>
       </c>
       <c r="G353" s="2">
-        <v>11020</v>
+        <v>101560</v>
       </c>
       <c r="H353" s="2">
-        <v>10913</v>
+        <v>100574</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="E354" s="2">
-        <v>12255</v>
+        <v>105064</v>
       </c>
       <c r="F354" s="2">
-        <v>12138</v>
+        <v>104063</v>
       </c>
       <c r="G354" s="2">
-        <v>12021</v>
+        <v>103063</v>
       </c>
       <c r="H354" s="2">
-        <v>11904</v>
+        <v>102062</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="E355" s="2">
-        <v>13708</v>
+        <v>106822</v>
       </c>
       <c r="F355" s="2">
-        <v>13577</v>
+        <v>105804</v>
       </c>
       <c r="G355" s="2">
-        <v>13447</v>
+        <v>104787</v>
       </c>
       <c r="H355" s="2">
-        <v>13316</v>
+        <v>103770</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D356" s="1" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="E356" s="2">
-        <v>14421</v>
+        <v>112172</v>
       </c>
       <c r="F356" s="2">
-        <v>14283</v>
+        <v>111103</v>
       </c>
       <c r="G356" s="2">
-        <v>14146</v>
+        <v>110035</v>
       </c>
       <c r="H356" s="2">
-        <v>14009</v>
+        <v>108967</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="E357" s="2">
-        <v>15320</v>
+        <v>117327</v>
       </c>
       <c r="F357" s="2">
-        <v>15174</v>
+        <v>116210</v>
       </c>
       <c r="G357" s="2">
-        <v>15028</v>
+        <v>115092</v>
       </c>
       <c r="H357" s="2">
-        <v>14882</v>
+        <v>113975</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E358" s="2">
-        <v>15830</v>
+        <v>117792</v>
       </c>
       <c r="F358" s="2">
-        <v>15679</v>
+        <v>116670</v>
       </c>
       <c r="G358" s="2">
-        <v>15528</v>
+        <v>115548</v>
       </c>
       <c r="H358" s="2">
-        <v>15378</v>
+        <v>114427</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E359" s="2">
-        <v>16339</v>
+        <v>124950</v>
       </c>
       <c r="F359" s="2">
-        <v>16183</v>
+        <v>123760</v>
       </c>
       <c r="G359" s="2">
-        <v>16028</v>
+        <v>122570</v>
       </c>
       <c r="H359" s="2">
-        <v>15872</v>
+        <v>121380</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D360" s="1" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="E360" s="2">
-        <v>19229</v>
+        <v>141295</v>
       </c>
       <c r="F360" s="2">
-        <v>19046</v>
+        <v>139950</v>
       </c>
       <c r="G360" s="2">
-        <v>18862</v>
+        <v>138604</v>
       </c>
       <c r="H360" s="2">
-        <v>18679</v>
+        <v>137258</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D361" s="1" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="E361" s="2">
-        <v>19913</v>
+        <v>144361</v>
       </c>
       <c r="F361" s="2">
-        <v>19724</v>
+        <v>142986</v>
       </c>
       <c r="G361" s="2">
-        <v>19534</v>
+        <v>141612</v>
       </c>
       <c r="H361" s="2">
-        <v>19344</v>
+        <v>140237</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D362" s="1" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="E362" s="2">
-        <v>19913</v>
+        <v>144361</v>
       </c>
       <c r="F362" s="2">
-        <v>19724</v>
+        <v>142986</v>
       </c>
       <c r="G362" s="2">
-        <v>19534</v>
+        <v>141612</v>
       </c>
       <c r="H362" s="2">
-        <v>19344</v>
+        <v>140237</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D363" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E363" s="2">
-        <v>20423</v>
+        <v>152999</v>
       </c>
       <c r="F363" s="2">
-        <v>20228</v>
+        <v>151542</v>
       </c>
       <c r="G363" s="2">
-        <v>20034</v>
+        <v>150084</v>
       </c>
       <c r="H363" s="2">
-        <v>19839</v>
+        <v>148627</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D364" s="1" t="s">
-        <v>738</v>
+        <v>616</v>
       </c>
       <c r="E364" s="2">
-        <v>21365</v>
+        <v>152999</v>
       </c>
       <c r="F364" s="2">
-        <v>21162</v>
+        <v>151542</v>
       </c>
       <c r="G364" s="2">
-        <v>20958</v>
+        <v>150084</v>
       </c>
       <c r="H364" s="2">
-        <v>20755</v>
+        <v>148627</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E365" s="2">
-        <v>21956</v>
+        <v>153557</v>
       </c>
       <c r="F365" s="2">
-        <v>21746</v>
+        <v>152095</v>
       </c>
       <c r="G365" s="2">
-        <v>21537</v>
+        <v>150632</v>
       </c>
       <c r="H365" s="2">
-        <v>21328</v>
+        <v>149170</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>741</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E366" s="2">
-        <v>22978</v>
+        <v>162706</v>
       </c>
       <c r="F366" s="2">
-        <v>22759</v>
+        <v>161156</v>
       </c>
       <c r="G366" s="2">
-        <v>22541</v>
+        <v>159607</v>
       </c>
       <c r="H366" s="2">
-        <v>22322</v>
+        <v>158057</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E367" s="2">
-        <v>23486</v>
+        <v>192850</v>
       </c>
       <c r="F367" s="2">
-        <v>23263</v>
+        <v>191014</v>
       </c>
       <c r="G367" s="2">
-        <v>23039</v>
+        <v>189177</v>
       </c>
       <c r="H367" s="2">
-        <v>22815</v>
+        <v>187340</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E368" s="2">
-        <v>24035</v>
+        <v>194384</v>
       </c>
       <c r="F368" s="2">
-        <v>23806</v>
+        <v>192533</v>
       </c>
       <c r="G368" s="2">
-        <v>23577</v>
+        <v>190682</v>
       </c>
       <c r="H368" s="2">
-        <v>23348</v>
+        <v>188831</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E369" s="2">
-        <v>26551</v>
+        <v>194384</v>
       </c>
       <c r="F369" s="2">
-        <v>26298</v>
+        <v>192533</v>
       </c>
       <c r="G369" s="2">
-        <v>26046</v>
+        <v>190682</v>
       </c>
       <c r="H369" s="2">
-        <v>25793</v>
+        <v>188831</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E370" s="2">
-        <v>28082</v>
+        <v>203580</v>
       </c>
       <c r="F370" s="2">
-        <v>27815</v>
+        <v>201641</v>
       </c>
       <c r="G370" s="2">
-        <v>27547</v>
+        <v>199703</v>
       </c>
       <c r="H370" s="2">
-        <v>27280</v>
+        <v>197764</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E371" s="2">
-        <v>28082</v>
+        <v>210129</v>
       </c>
       <c r="F371" s="2">
-        <v>27815</v>
+        <v>208128</v>
       </c>
       <c r="G371" s="2">
-        <v>27547</v>
+        <v>206127</v>
       </c>
       <c r="H371" s="2">
-        <v>27280</v>
+        <v>204125</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>753</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E372" s="2">
-        <v>31148</v>
+        <v>213644</v>
       </c>
       <c r="F372" s="2">
-        <v>30852</v>
+        <v>211609</v>
       </c>
       <c r="G372" s="2">
-        <v>30555</v>
+        <v>209574</v>
       </c>
       <c r="H372" s="2">
-        <v>30258</v>
+        <v>207539</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E373" s="2">
-        <v>31655</v>
+        <v>219280</v>
       </c>
       <c r="F373" s="2">
-        <v>31354</v>
+        <v>217192</v>
       </c>
       <c r="G373" s="2">
-        <v>31052</v>
+        <v>215103</v>
       </c>
       <c r="H373" s="2">
-        <v>30751</v>
+        <v>213015</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E374" s="2">
-        <v>32678</v>
+        <v>234513</v>
       </c>
       <c r="F374" s="2">
-        <v>32367</v>
+        <v>232280</v>
       </c>
       <c r="G374" s="2">
-        <v>32056</v>
+        <v>230046</v>
       </c>
       <c r="H374" s="2">
-        <v>31744</v>
+        <v>227813</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E375" s="2">
-        <v>35740</v>
+        <v>259551</v>
       </c>
       <c r="F375" s="2">
-        <v>35400</v>
+        <v>257079</v>
       </c>
       <c r="G375" s="2">
-        <v>35059</v>
+        <v>254607</v>
       </c>
       <c r="H375" s="2">
-        <v>34719</v>
+        <v>252135</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E376" s="2">
-        <v>39825</v>
+        <v>263128</v>
       </c>
       <c r="F376" s="2">
-        <v>39446</v>
+        <v>260622</v>
       </c>
       <c r="G376" s="2">
-        <v>39067</v>
+        <v>258116</v>
       </c>
       <c r="H376" s="2">
-        <v>38688</v>
+        <v>255610</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>763</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E377" s="2">
-        <v>46973</v>
+        <v>283053</v>
       </c>
       <c r="F377" s="2">
-        <v>46525</v>
+        <v>280357</v>
       </c>
       <c r="G377" s="2">
-        <v>46078</v>
+        <v>277661</v>
       </c>
       <c r="H377" s="2">
-        <v>45631</v>
+        <v>274965</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E378" s="2">
-        <v>50548</v>
+        <v>305996</v>
       </c>
       <c r="F378" s="2">
-        <v>50067</v>
+        <v>303082</v>
       </c>
       <c r="G378" s="2">
-        <v>49585</v>
+        <v>300168</v>
       </c>
       <c r="H378" s="2">
-        <v>49104</v>
+        <v>297254</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E379" s="2">
-        <v>53410</v>
+        <v>306416</v>
       </c>
       <c r="F379" s="2">
-        <v>52902</v>
+        <v>303498</v>
       </c>
       <c r="G379" s="2">
-        <v>52393</v>
+        <v>300580</v>
       </c>
       <c r="H379" s="2">
-        <v>51884</v>
+        <v>297662</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>769</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E380" s="2">
-        <v>63311</v>
+        <v>307950</v>
       </c>
       <c r="F380" s="2">
-        <v>62708</v>
+        <v>305017</v>
       </c>
       <c r="G380" s="2">
-        <v>62105</v>
+        <v>302085</v>
       </c>
       <c r="H380" s="2">
-        <v>61502</v>
+        <v>299152</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E381" s="2">
-        <v>66236</v>
+        <v>313058</v>
       </c>
       <c r="F381" s="2">
-        <v>65605</v>
+        <v>310076</v>
       </c>
       <c r="G381" s="2">
-        <v>64974</v>
+        <v>307095</v>
       </c>
       <c r="H381" s="2">
-        <v>64344</v>
+        <v>304113</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>774</v>
       </c>
       <c r="E382" s="2">
-        <v>67771</v>
+        <v>314592</v>
       </c>
       <c r="F382" s="2">
-        <v>67126</v>
+        <v>311595</v>
       </c>
       <c r="G382" s="2">
-        <v>66480</v>
+        <v>308599</v>
       </c>
       <c r="H382" s="2">
-        <v>65835</v>
+        <v>305603</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>775</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E383" s="2">
-        <v>71343</v>
+        <v>319653</v>
       </c>
       <c r="F383" s="2">
-        <v>70664</v>
+        <v>316608</v>
       </c>
       <c r="G383" s="2">
-        <v>69984</v>
+        <v>313564</v>
       </c>
       <c r="H383" s="2">
-        <v>69305</v>
+        <v>310520</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E384" s="2">
-        <v>77470</v>
+        <v>329872</v>
       </c>
       <c r="F384" s="2">
-        <v>76732</v>
+        <v>326731</v>
       </c>
       <c r="G384" s="2">
-        <v>75994</v>
+        <v>323589</v>
       </c>
       <c r="H384" s="2">
-        <v>75257</v>
+        <v>320447</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>780</v>
       </c>
       <c r="E385" s="2">
-        <v>78491</v>
+        <v>332426</v>
       </c>
       <c r="F385" s="2">
-        <v>77743</v>
+        <v>329260</v>
       </c>
       <c r="G385" s="2">
-        <v>76996</v>
+        <v>326094</v>
       </c>
       <c r="H385" s="2">
-        <v>76248</v>
+        <v>322928</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>781</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E386" s="2">
-        <v>81507</v>
+        <v>370188</v>
       </c>
       <c r="F386" s="2">
-        <v>80731</v>
+        <v>366662</v>
       </c>
       <c r="G386" s="2">
-        <v>79955</v>
+        <v>363137</v>
       </c>
       <c r="H386" s="2">
-        <v>79179</v>
+        <v>359611</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>783</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E387" s="2">
-        <v>83039</v>
+        <v>382451</v>
       </c>
       <c r="F387" s="2">
-        <v>82248</v>
+        <v>378809</v>
       </c>
       <c r="G387" s="2">
-        <v>81458</v>
+        <v>375166</v>
       </c>
       <c r="H387" s="2">
-        <v>80667</v>
+        <v>371524</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>786</v>
       </c>
       <c r="E388" s="2">
-        <v>89676</v>
+        <v>387512</v>
       </c>
       <c r="F388" s="2">
-        <v>88822</v>
+        <v>383821</v>
       </c>
       <c r="G388" s="2">
-        <v>87968</v>
+        <v>380131</v>
       </c>
       <c r="H388" s="2">
-        <v>87114</v>
+        <v>376440</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>787</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>788</v>
       </c>
       <c r="E389" s="2">
-        <v>95294</v>
+        <v>393690</v>
       </c>
       <c r="F389" s="2">
-        <v>94386</v>
+        <v>389941</v>
       </c>
       <c r="G389" s="2">
-        <v>93479</v>
+        <v>386191</v>
       </c>
       <c r="H389" s="2">
-        <v>92571</v>
+        <v>382442</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>789</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E390" s="2">
-        <v>97845</v>
+        <v>405396</v>
       </c>
       <c r="F390" s="2">
-        <v>96913</v>
+        <v>401535</v>
       </c>
       <c r="G390" s="2">
-        <v>95982</v>
+        <v>397674</v>
       </c>
       <c r="H390" s="2">
-        <v>95050</v>
+        <v>393813</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>792</v>
       </c>
       <c r="E391" s="2">
-        <v>103463</v>
+        <v>450867</v>
       </c>
       <c r="F391" s="2">
-        <v>102477</v>
+        <v>446573</v>
       </c>
       <c r="G391" s="2">
-        <v>101492</v>
+        <v>442279</v>
       </c>
       <c r="H391" s="2">
-        <v>100507</v>
+        <v>437985</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>793</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>794</v>
       </c>
       <c r="E392" s="2">
-        <v>104994</v>
+        <v>458995</v>
       </c>
       <c r="F392" s="2">
-        <v>103994</v>
+        <v>454624</v>
       </c>
       <c r="G392" s="2">
-        <v>102994</v>
+        <v>450252</v>
       </c>
       <c r="H392" s="2">
-        <v>101994</v>
+        <v>445881</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>795</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E393" s="2">
-        <v>106822</v>
+        <v>469029</v>
       </c>
       <c r="F393" s="2">
-        <v>105804</v>
+        <v>464562</v>
       </c>
       <c r="G393" s="2">
-        <v>104787</v>
+        <v>460095</v>
       </c>
       <c r="H393" s="2">
-        <v>103770</v>
+        <v>455628</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>797</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>798</v>
       </c>
       <c r="E394" s="2">
-        <v>112096</v>
+        <v>492530</v>
       </c>
       <c r="F394" s="2">
-        <v>111028</v>
+        <v>487839</v>
       </c>
       <c r="G394" s="2">
-        <v>109961</v>
+        <v>483148</v>
       </c>
       <c r="H394" s="2">
-        <v>108893</v>
+        <v>478458</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>799</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>800</v>
       </c>
       <c r="E395" s="2">
-        <v>117248</v>
+        <v>509808</v>
       </c>
       <c r="F395" s="2">
-        <v>116132</v>
+        <v>504952</v>
       </c>
       <c r="G395" s="2">
-        <v>115015</v>
+        <v>500097</v>
       </c>
       <c r="H395" s="2">
-        <v>113898</v>
+        <v>495242</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E396" s="2">
-        <v>117712</v>
+        <v>520540</v>
       </c>
       <c r="F396" s="2">
-        <v>116591</v>
+        <v>515582</v>
       </c>
       <c r="G396" s="2">
-        <v>115470</v>
+        <v>510625</v>
       </c>
       <c r="H396" s="2">
-        <v>114349</v>
+        <v>505667</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>803</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>804</v>
       </c>
       <c r="E397" s="2">
-        <v>124867</v>
+        <v>556813</v>
       </c>
       <c r="F397" s="2">
-        <v>123678</v>
+        <v>551510</v>
       </c>
       <c r="G397" s="2">
-        <v>122489</v>
+        <v>546207</v>
       </c>
       <c r="H397" s="2">
-        <v>121299</v>
+        <v>540904</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E398" s="2">
-        <v>141200</v>
+        <v>562434</v>
       </c>
       <c r="F398" s="2">
-        <v>139855</v>
+        <v>557077</v>
       </c>
       <c r="G398" s="2">
-        <v>138510</v>
+        <v>551721</v>
       </c>
       <c r="H398" s="2">
-        <v>137166</v>
+        <v>546364</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E399" s="2">
-        <v>144264</v>
+        <v>604192</v>
       </c>
       <c r="F399" s="2">
-        <v>142890</v>
+        <v>598438</v>
       </c>
       <c r="G399" s="2">
-        <v>141516</v>
+        <v>592684</v>
       </c>
       <c r="H399" s="2">
-        <v>140142</v>
+        <v>586929</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E400" s="2">
-        <v>144264</v>
+        <v>612830</v>
       </c>
       <c r="F400" s="2">
-        <v>142890</v>
+        <v>606994</v>
       </c>
       <c r="G400" s="2">
-        <v>141516</v>
+        <v>601157</v>
       </c>
       <c r="H400" s="2">
-        <v>140142</v>
+        <v>595321</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E401" s="2">
-        <v>152895</v>
+        <v>655190</v>
       </c>
       <c r="F401" s="2">
-        <v>151439</v>
+        <v>648950</v>
       </c>
       <c r="G401" s="2">
-        <v>149982</v>
+        <v>642710</v>
       </c>
       <c r="H401" s="2">
-        <v>148526</v>
+        <v>636470</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>689</v>
+        <v>814</v>
       </c>
       <c r="E402" s="2">
-        <v>152895</v>
+        <v>662806</v>
       </c>
       <c r="F402" s="2">
-        <v>151439</v>
+        <v>656494</v>
       </c>
       <c r="G402" s="2">
-        <v>149982</v>
+        <v>650181</v>
       </c>
       <c r="H402" s="2">
-        <v>148526</v>
+        <v>643869</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="E403" s="2">
-        <v>153453</v>
+        <v>744323</v>
       </c>
       <c r="F403" s="2">
-        <v>151992</v>
+        <v>737234</v>
       </c>
       <c r="G403" s="2">
-        <v>150530</v>
+        <v>730145</v>
       </c>
       <c r="H403" s="2">
-        <v>149069</v>
+        <v>723057</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="E404" s="2">
-        <v>162596</v>
+        <v>749944</v>
       </c>
       <c r="F404" s="2">
-        <v>161047</v>
+        <v>742801</v>
       </c>
       <c r="G404" s="2">
-        <v>159499</v>
+        <v>735659</v>
       </c>
       <c r="H404" s="2">
-        <v>157950</v>
+        <v>728517</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="E405" s="2">
-        <v>192720</v>
+        <v>770380</v>
       </c>
       <c r="F405" s="2">
-        <v>190885</v>
+        <v>763043</v>
       </c>
       <c r="G405" s="2">
-        <v>189049</v>
+        <v>755706</v>
       </c>
       <c r="H405" s="2">
-        <v>187214</v>
+        <v>748369</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="E406" s="2">
-        <v>194253</v>
+        <v>897321</v>
       </c>
       <c r="F406" s="2">
-        <v>192403</v>
+        <v>888775</v>
       </c>
       <c r="G406" s="2">
-        <v>190553</v>
+        <v>880229</v>
       </c>
       <c r="H406" s="2">
-        <v>188703</v>
+        <v>871683</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="E407" s="2">
-        <v>194253</v>
+        <v>905495</v>
       </c>
       <c r="F407" s="2">
-        <v>192403</v>
+        <v>896871</v>
       </c>
       <c r="G407" s="2">
-        <v>190553</v>
+        <v>888247</v>
       </c>
       <c r="H407" s="2">
-        <v>188703</v>
+        <v>879624</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="E408" s="2">
-        <v>203443</v>
+        <v>963601</v>
       </c>
       <c r="F408" s="2">
-        <v>201505</v>
+        <v>954424</v>
       </c>
       <c r="G408" s="2">
-        <v>199568</v>
+        <v>945246</v>
       </c>
       <c r="H408" s="2">
-        <v>197630</v>
+        <v>936069</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="E409" s="2">
-        <v>209987</v>
+        <v>1019616</v>
       </c>
       <c r="F409" s="2">
-        <v>207988</v>
+        <v>1009906</v>
       </c>
       <c r="G409" s="2">
-        <v>205988</v>
+        <v>1000195</v>
       </c>
       <c r="H409" s="2">
-        <v>203988</v>
+        <v>990484</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="E410" s="2">
-        <v>213644</v>
+        <v>1022683</v>
       </c>
       <c r="F410" s="2">
-        <v>211609</v>
+        <v>1012943</v>
       </c>
       <c r="G410" s="2">
-        <v>209574</v>
+        <v>1003204</v>
       </c>
       <c r="H410" s="2">
-        <v>207539</v>
+        <v>993464</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E411" s="2">
-        <v>219132</v>
+        <v>1068215</v>
       </c>
       <c r="F411" s="2">
-        <v>217045</v>
+        <v>1058042</v>
       </c>
       <c r="G411" s="2">
-        <v>214958</v>
+        <v>1047868</v>
       </c>
       <c r="H411" s="2">
-        <v>212871</v>
+        <v>1037695</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="E412" s="2">
-        <v>234356</v>
+        <v>1125749</v>
       </c>
       <c r="F412" s="2">
-        <v>232124</v>
+        <v>1115028</v>
       </c>
       <c r="G412" s="2">
-        <v>229892</v>
+        <v>1104306</v>
       </c>
       <c r="H412" s="2">
-        <v>227660</v>
+        <v>1093585</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E413" s="2">
-        <v>259375</v>
+        <v>1197650</v>
       </c>
       <c r="F413" s="2">
-        <v>256905</v>
+        <v>1186244</v>
       </c>
       <c r="G413" s="2">
-        <v>254435</v>
+        <v>1174838</v>
       </c>
       <c r="H413" s="2">
-        <v>251964</v>
+        <v>1163431</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="E414" s="2">
-        <v>262949</v>
+        <v>1223429</v>
       </c>
       <c r="F414" s="2">
-        <v>260445</v>
+        <v>1211777</v>
       </c>
       <c r="G414" s="2">
-        <v>257941</v>
+        <v>1200125</v>
       </c>
       <c r="H414" s="2">
-        <v>255437</v>
+        <v>1188473</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E415" s="2">
-        <v>282861</v>
+        <v>1376428</v>
       </c>
       <c r="F415" s="2">
-        <v>280167</v>
+        <v>1363319</v>
       </c>
       <c r="G415" s="2">
-        <v>277473</v>
+        <v>1350211</v>
       </c>
       <c r="H415" s="2">
-        <v>274779</v>
+        <v>1337102</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="E416" s="2">
-        <v>305789</v>
+        <v>1376428</v>
       </c>
       <c r="F416" s="2">
-        <v>302877</v>
+        <v>1363319</v>
       </c>
       <c r="G416" s="2">
-        <v>299965</v>
+        <v>1350211</v>
       </c>
       <c r="H416" s="2">
-        <v>297053</v>
+        <v>1337102</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="E417" s="2">
-        <v>306209</v>
+        <v>1423431</v>
       </c>
       <c r="F417" s="2">
-        <v>303293</v>
+        <v>1409875</v>
       </c>
       <c r="G417" s="2">
-        <v>300377</v>
+        <v>1396318</v>
       </c>
       <c r="H417" s="2">
-        <v>297461</v>
+        <v>1382762</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="E418" s="2">
-        <v>307741</v>
+        <v>1529425</v>
       </c>
       <c r="F418" s="2">
-        <v>304810</v>
+        <v>1514859</v>
       </c>
       <c r="G418" s="2">
-        <v>301880</v>
+        <v>1500293</v>
       </c>
       <c r="H418" s="2">
-        <v>298949</v>
+        <v>1485727</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="E419" s="2">
-        <v>312846</v>
+        <v>1535649</v>
       </c>
       <c r="F419" s="2">
-        <v>309867</v>
+        <v>1521024</v>
       </c>
       <c r="G419" s="2">
-        <v>306887</v>
+        <v>1506399</v>
       </c>
       <c r="H419" s="2">
-        <v>303908</v>
+        <v>1491773</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="E420" s="2">
-        <v>314379</v>
+        <v>1539505</v>
       </c>
       <c r="F420" s="2">
-        <v>311385</v>
+        <v>1524843</v>
       </c>
       <c r="G420" s="2">
-        <v>308391</v>
+        <v>1510181</v>
       </c>
       <c r="H420" s="2">
-        <v>305397</v>
+        <v>1495519</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="E421" s="2">
-        <v>319437</v>
+        <v>1609967</v>
       </c>
       <c r="F421" s="2">
-        <v>316395</v>
+        <v>1594634</v>
       </c>
       <c r="G421" s="2">
-        <v>313353</v>
+        <v>1579301</v>
       </c>
       <c r="H421" s="2">
-        <v>310311</v>
+        <v>1563968</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="E422" s="2">
-        <v>329650</v>
+        <v>1733237</v>
       </c>
       <c r="F422" s="2">
-        <v>326510</v>
+        <v>1716730</v>
       </c>
       <c r="G422" s="2">
-        <v>323371</v>
+        <v>1700223</v>
       </c>
       <c r="H422" s="2">
-        <v>320231</v>
+        <v>1683716</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E423" s="2">
-        <v>332202</v>
+        <v>1831149</v>
       </c>
       <c r="F423" s="2">
-        <v>329038</v>
+        <v>1813709</v>
       </c>
       <c r="G423" s="2">
-        <v>325874</v>
+        <v>1796270</v>
       </c>
       <c r="H423" s="2">
-        <v>322711</v>
+        <v>1778830</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="E424" s="2">
-        <v>369938</v>
+        <v>1956093</v>
       </c>
       <c r="F424" s="2">
-        <v>366415</v>
+        <v>1937464</v>
       </c>
       <c r="G424" s="2">
-        <v>362892</v>
+        <v>1918834</v>
       </c>
       <c r="H424" s="2">
-        <v>359368</v>
+        <v>1900205</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E425" s="2">
-        <v>382193</v>
+        <v>1973418</v>
       </c>
       <c r="F425" s="2">
-        <v>378553</v>
+        <v>1954624</v>
       </c>
       <c r="G425" s="2">
-        <v>374913</v>
+        <v>1935829</v>
       </c>
       <c r="H425" s="2">
-        <v>371273</v>
+        <v>1917035</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="E426" s="2">
-        <v>387252</v>
+        <v>2039232</v>
       </c>
       <c r="F426" s="2">
-        <v>383563</v>
+        <v>2019811</v>
       </c>
       <c r="G426" s="2">
-        <v>379875</v>
+        <v>2000390</v>
       </c>
       <c r="H426" s="2">
-        <v>376187</v>
+        <v>1980969</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="E427" s="2">
-        <v>393425</v>
+        <v>2126370</v>
       </c>
       <c r="F427" s="2">
-        <v>389678</v>
+        <v>2106119</v>
       </c>
       <c r="G427" s="2">
-        <v>385931</v>
+        <v>2085867</v>
       </c>
       <c r="H427" s="2">
-        <v>382184</v>
+        <v>2065616</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E428" s="2">
-        <v>405122</v>
+        <v>2243046</v>
       </c>
       <c r="F428" s="2">
-        <v>401263</v>
+        <v>2221683</v>
       </c>
       <c r="G428" s="2">
-        <v>397405</v>
+        <v>2200321</v>
       </c>
       <c r="H428" s="2">
-        <v>393547</v>
+        <v>2178959</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E429" s="2">
-        <v>450562</v>
+        <v>2367479</v>
       </c>
       <c r="F429" s="2">
-        <v>446271</v>
+        <v>2344932</v>
       </c>
       <c r="G429" s="2">
-        <v>441980</v>
+        <v>2322384</v>
       </c>
       <c r="H429" s="2">
-        <v>437689</v>
+        <v>2299837</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="E430" s="2">
-        <v>458685</v>
+        <v>2443049</v>
       </c>
       <c r="F430" s="2">
-        <v>454317</v>
+        <v>2419782</v>
       </c>
       <c r="G430" s="2">
-        <v>449948</v>
+        <v>2396514</v>
       </c>
       <c r="H430" s="2">
-        <v>445580</v>
+        <v>2373247</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="E431" s="2">
-        <v>468712</v>
+        <v>2446858</v>
       </c>
       <c r="F431" s="2">
-        <v>464248</v>
+        <v>2423555</v>
       </c>
       <c r="G431" s="2">
-        <v>459784</v>
+        <v>2400251</v>
       </c>
       <c r="H431" s="2">
-        <v>455320</v>
+        <v>2376948</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E432" s="2">
-        <v>492198</v>
+        <v>2549040</v>
       </c>
       <c r="F432" s="2">
-        <v>487510</v>
+        <v>2524763</v>
       </c>
       <c r="G432" s="2">
-        <v>482823</v>
+        <v>2500487</v>
       </c>
       <c r="H432" s="2">
-        <v>478135</v>
+        <v>2476210</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="E433" s="2">
-        <v>509464</v>
+        <v>2956666</v>
       </c>
       <c r="F433" s="2">
-        <v>504612</v>
+        <v>2928507</v>
       </c>
       <c r="G433" s="2">
-        <v>499760</v>
+        <v>2900348</v>
       </c>
       <c r="H433" s="2">
-        <v>494908</v>
+        <v>2872189</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="E434" s="2">
-        <v>520189</v>
+        <v>3058848</v>
       </c>
       <c r="F434" s="2">
-        <v>515235</v>
+        <v>3029717</v>
       </c>
       <c r="G434" s="2">
-        <v>510281</v>
+        <v>3000585</v>
       </c>
       <c r="H434" s="2">
-        <v>505326</v>
+        <v>2971453</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="E435" s="2">
-        <v>556437</v>
+        <v>3303351</v>
       </c>
       <c r="F435" s="2">
-        <v>551138</v>
+        <v>3271891</v>
       </c>
       <c r="G435" s="2">
-        <v>545838</v>
+        <v>3240430</v>
       </c>
       <c r="H435" s="2">
-        <v>540539</v>
+        <v>3208970</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="E436" s="2">
-        <v>562053</v>
+        <v>3466474</v>
       </c>
       <c r="F436" s="2">
-        <v>556701</v>
+        <v>3433460</v>
       </c>
       <c r="G436" s="2">
-        <v>551348</v>
+        <v>3400446</v>
       </c>
       <c r="H436" s="2">
-        <v>545995</v>
+        <v>3367432</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="E437" s="2">
-        <v>603784</v>
+        <v>3670287</v>
       </c>
       <c r="F437" s="2">
-        <v>598033</v>
+        <v>3635331</v>
       </c>
       <c r="G437" s="2">
-        <v>592283</v>
+        <v>3600376</v>
       </c>
       <c r="H437" s="2">
-        <v>586533</v>
+        <v>3565421</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="E438" s="2">
-        <v>612417</v>
+        <v>3760024</v>
       </c>
       <c r="F438" s="2">
-        <v>606584</v>
+        <v>3724214</v>
       </c>
       <c r="G438" s="2">
-        <v>600752</v>
+        <v>3688404</v>
       </c>
       <c r="H438" s="2">
-        <v>594919</v>
+        <v>3652595</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D439" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E439" s="2">
-        <v>654747</v>
+        <v>4078465</v>
       </c>
       <c r="F439" s="2">
-        <v>648512</v>
+        <v>4039622</v>
       </c>
       <c r="G439" s="2">
-        <v>642276</v>
+        <v>4000780</v>
       </c>
       <c r="H439" s="2">
-        <v>636040</v>
+        <v>3961937</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D440" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="E440" s="2">
-        <v>662359</v>
+        <v>4180095</v>
       </c>
       <c r="F440" s="2">
-        <v>656051</v>
+        <v>4140285</v>
       </c>
       <c r="G440" s="2">
-        <v>649743</v>
+        <v>4100474</v>
       </c>
       <c r="H440" s="2">
-        <v>643434</v>
+        <v>4060664</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D441" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="E441" s="2">
-        <v>743819</v>
+        <v>4689904</v>
       </c>
       <c r="F441" s="2">
-        <v>736735</v>
+        <v>4645238</v>
       </c>
       <c r="G441" s="2">
-        <v>729651</v>
+        <v>4600572</v>
       </c>
       <c r="H441" s="2">
-        <v>722567</v>
+        <v>4555907</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D442" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E442" s="2">
-        <v>749436</v>
+        <v>4893716</v>
       </c>
       <c r="F442" s="2">
-        <v>742299</v>
+        <v>4847109</v>
       </c>
       <c r="G442" s="2">
-        <v>735161</v>
+        <v>4800502</v>
       </c>
       <c r="H442" s="2">
-        <v>728024</v>
+        <v>4753896</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D443" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="E443" s="2">
-        <v>769860</v>
+        <v>5098081</v>
       </c>
       <c r="F443" s="2">
-        <v>762528</v>
+        <v>5049528</v>
       </c>
       <c r="G443" s="2">
-        <v>755196</v>
+        <v>5000974</v>
       </c>
       <c r="H443" s="2">
-        <v>747864</v>
+        <v>4952421</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D444" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="E444" s="2">
-        <v>896715</v>
+        <v>5128230</v>
       </c>
       <c r="F444" s="2">
-        <v>888175</v>
+        <v>5079390</v>
       </c>
       <c r="G444" s="2">
-        <v>879634</v>
+        <v>5030550</v>
       </c>
       <c r="H444" s="2">
-        <v>871094</v>
+        <v>4981710</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D445" s="1" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="E445" s="2">
-        <v>904884</v>
+        <v>5403524</v>
       </c>
       <c r="F445" s="2">
-        <v>896266</v>
+        <v>5352062</v>
       </c>
       <c r="G445" s="2">
-        <v>887648</v>
+        <v>5300599</v>
       </c>
       <c r="H445" s="2">
-        <v>879030</v>
+        <v>5249137</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D446" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="E446" s="2">
-        <v>962951</v>
+        <v>6117145</v>
       </c>
       <c r="F446" s="2">
-        <v>953780</v>
+        <v>6058886</v>
       </c>
       <c r="G446" s="2">
-        <v>944609</v>
+        <v>6000628</v>
       </c>
       <c r="H446" s="2">
-        <v>935438</v>
+        <v>5942369</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>656</v>
+        <v>591</v>
       </c>
       <c r="D447" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="E447" s="2">
-        <v>1018928</v>
+        <v>7340574</v>
       </c>
       <c r="F447" s="2">
-        <v>1009224</v>
+        <v>7270664</v>
       </c>
       <c r="G447" s="2">
-        <v>999520</v>
+        <v>7200754</v>
       </c>
       <c r="H447" s="2">
-        <v>989816</v>
+        <v>7130843</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>656</v>
+        <v>358</v>
       </c>
       <c r="D448" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="E448" s="2">
-        <v>1021993</v>
+        <v>35297</v>
       </c>
       <c r="F448" s="2">
-        <v>1012260</v>
+        <v>34961</v>
       </c>
       <c r="G448" s="2">
-        <v>1002527</v>
+        <v>34624</v>
       </c>
       <c r="H448" s="2">
-        <v>992794</v>
+        <v>34288</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>656</v>
+        <v>358</v>
       </c>
       <c r="D449" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="E449" s="2">
-        <v>1068215</v>
+        <v>40223</v>
       </c>
       <c r="F449" s="2">
-        <v>1058042</v>
+        <v>39840</v>
       </c>
       <c r="G449" s="2">
-        <v>1047868</v>
+        <v>39457</v>
       </c>
       <c r="H449" s="2">
-        <v>1037695</v>
+        <v>39074</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>656</v>
+        <v>102</v>
       </c>
       <c r="D450" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E450" s="2">
-        <v>1124989</v>
+        <v>1916</v>
       </c>
       <c r="F450" s="2">
-        <v>1114275</v>
+        <v>1898</v>
       </c>
       <c r="G450" s="2">
-        <v>1103561</v>
+        <v>1880</v>
       </c>
       <c r="H450" s="2">
-        <v>1092846</v>
+        <v>1862</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>656</v>
+        <v>151</v>
       </c>
       <c r="D451" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="E451" s="2">
-        <v>1196841</v>
+        <v>45518</v>
       </c>
       <c r="F451" s="2">
-        <v>1185443</v>
+        <v>45084</v>
       </c>
       <c r="G451" s="2">
-        <v>1174044</v>
+        <v>44651</v>
       </c>
       <c r="H451" s="2">
-        <v>1162646</v>
+        <v>44217</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>656</v>
+        <v>358</v>
       </c>
       <c r="D452" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E452" s="2">
-        <v>1222603</v>
+        <v>90738</v>
       </c>
       <c r="F452" s="2">
-        <v>1210959</v>
+        <v>89874</v>
       </c>
       <c r="G452" s="2">
-        <v>1199316</v>
+        <v>89010</v>
       </c>
       <c r="H452" s="2">
-        <v>1187672</v>
+        <v>88145</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>656</v>
+        <v>341</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>915</v>
+        <v>381</v>
       </c>
       <c r="E453" s="2">
-        <v>1375498</v>
+        <v>4926</v>
       </c>
       <c r="F453" s="2">
-        <v>1362398</v>
+        <v>4879</v>
       </c>
       <c r="G453" s="2">
-        <v>1349298</v>
+        <v>4832</v>
       </c>
       <c r="H453" s="2">
-        <v>1336198</v>
+        <v>4785</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>916</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>656</v>
+        <v>358</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>917</v>
       </c>
       <c r="E454" s="2">
-        <v>1375498</v>
+        <v>100702</v>
       </c>
       <c r="F454" s="2">
-        <v>1362398</v>
+        <v>99743</v>
       </c>
       <c r="G454" s="2">
-        <v>1349298</v>
+        <v>98784</v>
       </c>
       <c r="H454" s="2">
-        <v>1336198</v>
+        <v>97825</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>918</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>656</v>
+        <v>341</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E455" s="2">
-        <v>1422471</v>
+        <v>70949</v>
       </c>
       <c r="F455" s="2">
-        <v>1408923</v>
+        <v>70273</v>
       </c>
       <c r="G455" s="2">
-        <v>1395376</v>
+        <v>69597</v>
       </c>
       <c r="H455" s="2">
-        <v>1381829</v>
+        <v>68921</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>920</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>656</v>
+        <v>341</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>921</v>
       </c>
       <c r="E456" s="2">
-        <v>1528392</v>
+        <v>142659</v>
       </c>
       <c r="F456" s="2">
-        <v>1513835</v>
+        <v>141301</v>
       </c>
       <c r="G456" s="2">
-        <v>1499279</v>
+        <v>139942</v>
       </c>
       <c r="H456" s="2">
-        <v>1484723</v>
+        <v>138583</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>922</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>656</v>
+        <v>358</v>
       </c>
       <c r="D457" s="1" t="s">
         <v>923</v>
       </c>
       <c r="E457" s="2">
-        <v>1534613</v>
+        <v>10175</v>
       </c>
       <c r="F457" s="2">
-        <v>1519997</v>
+        <v>10078</v>
       </c>
       <c r="G457" s="2">
-        <v>1505382</v>
+        <v>9981</v>
       </c>
       <c r="H457" s="2">
-        <v>1490767</v>
+        <v>9884</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>656</v>
+        <v>358</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E458" s="2">
-        <v>1538466</v>
+        <v>60433</v>
       </c>
       <c r="F458" s="2">
-        <v>1523814</v>
+        <v>59857</v>
       </c>
       <c r="G458" s="2">
-        <v>1509162</v>
+        <v>59282</v>
       </c>
       <c r="H458" s="2">
-        <v>1494510</v>
+        <v>58706</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>926</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>656</v>
+        <v>341</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>927</v>
       </c>
       <c r="E459" s="2">
-        <v>1608879</v>
+        <v>1420</v>
       </c>
       <c r="F459" s="2">
-        <v>1593557</v>
+        <v>1406</v>
       </c>
       <c r="G459" s="2">
-        <v>1578234</v>
+        <v>1393</v>
       </c>
       <c r="H459" s="2">
-        <v>1562911</v>
+        <v>1379</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>928</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>656</v>
+        <v>102</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>929</v>
       </c>
       <c r="E460" s="2">
-        <v>1732067</v>
+        <v>28730</v>
       </c>
       <c r="F460" s="2">
-        <v>1715572</v>
+        <v>28456</v>
       </c>
       <c r="G460" s="2">
-        <v>1699076</v>
+        <v>28183</v>
       </c>
       <c r="H460" s="2">
-        <v>1682580</v>
+        <v>27909</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>656</v>
+        <v>321</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E461" s="2">
-        <v>1829913</v>
+        <v>15889</v>
       </c>
       <c r="F461" s="2">
-        <v>1812485</v>
+        <v>15737</v>
       </c>
       <c r="G461" s="2">
-        <v>1795057</v>
+        <v>15586</v>
       </c>
       <c r="H461" s="2">
-        <v>1777629</v>
+        <v>15435</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>932</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>656</v>
+        <v>151</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>933</v>
       </c>
       <c r="E462" s="2">
-        <v>1954773</v>
+        <v>1549170</v>
       </c>
       <c r="F462" s="2">
-        <v>1936157</v>
+        <v>1534416</v>
       </c>
       <c r="G462" s="2">
-        <v>1917540</v>
+        <v>1519662</v>
       </c>
       <c r="H462" s="2">
-        <v>1898923</v>
+        <v>1504908</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>934</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D463" s="1" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="E463" s="2">
-        <v>1972086</v>
+        <v>125000</v>
       </c>
       <c r="F463" s="2">
-        <v>1953304</v>
+        <v>122500</v>
       </c>
       <c r="G463" s="2">
-        <v>1934522</v>
+        <v>120050</v>
       </c>
       <c r="H463" s="2">
-        <v>1915741</v>
+        <v>117649</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D464" s="1" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="E464" s="2">
-        <v>2037855</v>
+        <v>34089</v>
       </c>
       <c r="F464" s="2">
-        <v>2018447</v>
+        <v>33407</v>
       </c>
       <c r="G464" s="2">
-        <v>1999038</v>
+        <v>32738</v>
       </c>
       <c r="H464" s="2">
-        <v>1979630</v>
+        <v>32083</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D465" s="1" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="E465" s="2">
-        <v>2124934</v>
+        <v>27589</v>
       </c>
       <c r="F465" s="2">
-        <v>2104697</v>
+        <v>27037</v>
       </c>
       <c r="G465" s="2">
-        <v>2084459</v>
+        <v>26496</v>
       </c>
       <c r="H465" s="2">
-        <v>2064222</v>
+        <v>25966</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D466" s="1" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="E466" s="2">
-        <v>2241531</v>
+        <v>24089</v>
       </c>
       <c r="F466" s="2">
-        <v>2220183</v>
+        <v>23607</v>
       </c>
       <c r="G466" s="2">
-        <v>2198835</v>
+        <v>23134</v>
       </c>
       <c r="H466" s="2">
-        <v>2177487</v>
+        <v>22671</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D467" s="1" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="E467" s="2">
-        <v>2365881</v>
+        <v>22089</v>
       </c>
       <c r="F467" s="2">
-        <v>2343349</v>
+        <v>21647</v>
       </c>
       <c r="G467" s="2">
-        <v>2320817</v>
+        <v>21214</v>
       </c>
       <c r="H467" s="2">
-        <v>2298284</v>
+        <v>20789</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D468" s="1" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E468" s="2">
-        <v>2441399</v>
+        <v>8089</v>
       </c>
       <c r="F468" s="2">
-        <v>2418148</v>
+        <v>7927</v>
       </c>
       <c r="G468" s="2">
-        <v>2394896</v>
+        <v>7768</v>
       </c>
       <c r="H468" s="2">
-        <v>2371645</v>
+        <v>7612</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D469" s="1" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E469" s="2">
-        <v>2445205</v>
+        <v>7089</v>
       </c>
       <c r="F469" s="2">
-        <v>2421918</v>
+        <v>6947</v>
       </c>
       <c r="G469" s="2">
-        <v>2398630</v>
+        <v>6808</v>
       </c>
       <c r="H469" s="2">
-        <v>2375342</v>
+        <v>6671</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D470" s="1" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="E470" s="2">
-        <v>2547319</v>
+        <v>3999</v>
       </c>
       <c r="F470" s="2">
-        <v>2523059</v>
+        <v>3919</v>
       </c>
       <c r="G470" s="2">
-        <v>2498799</v>
+        <v>3840</v>
       </c>
       <c r="H470" s="2">
-        <v>2474538</v>
+        <v>3763</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D471" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="E471" s="2">
-        <v>2954670</v>
+        <v>4999</v>
       </c>
       <c r="F471" s="2">
-        <v>2926530</v>
+        <v>4899</v>
       </c>
       <c r="G471" s="2">
-        <v>2898390</v>
+        <v>4801</v>
       </c>
       <c r="H471" s="2">
-        <v>2870250</v>
+        <v>4704</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D472" s="1" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="E472" s="2">
-        <v>3056783</v>
+        <v>312589</v>
       </c>
       <c r="F472" s="2">
-        <v>3027671</v>
+        <v>306337</v>
       </c>
       <c r="G472" s="2">
-        <v>2998559</v>
+        <v>300210</v>
       </c>
       <c r="H472" s="2">
-        <v>2969446</v>
+        <v>294205</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D473" s="1" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="E473" s="2">
-        <v>3301122</v>
+        <v>450089</v>
       </c>
       <c r="F473" s="2">
-        <v>3269683</v>
+        <v>441087</v>
       </c>
       <c r="G473" s="2">
-        <v>3238244</v>
+        <v>432265</v>
       </c>
       <c r="H473" s="2">
-        <v>3206805</v>
+        <v>423619</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D474" s="1" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="E474" s="2">
-        <v>3464134</v>
+        <v>475089</v>
       </c>
       <c r="F474" s="2">
-        <v>3431142</v>
+        <v>465587</v>
       </c>
       <c r="G474" s="2">
-        <v>3398150</v>
+        <v>456275</v>
       </c>
       <c r="H474" s="2">
-        <v>3365159</v>
+        <v>447149</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D475" s="1" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="E475" s="2">
-        <v>3667809</v>
+        <v>500089</v>
       </c>
       <c r="F475" s="2">
-        <v>3632877</v>
+        <v>490087</v>
       </c>
       <c r="G475" s="2">
-        <v>3597946</v>
+        <v>480285</v>
       </c>
       <c r="H475" s="2">
-        <v>3563014</v>
+        <v>470679</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D476" s="1" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="E476" s="2">
-        <v>3757485</v>
+        <v>525089</v>
       </c>
       <c r="F476" s="2">
-        <v>3721699</v>
+        <v>514587</v>
       </c>
       <c r="G476" s="2">
-        <v>3685914</v>
+        <v>504295</v>
       </c>
       <c r="H476" s="2">
-        <v>3650128</v>
+        <v>494209</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D477" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="E477" s="2">
-        <v>4075710</v>
+        <v>175089</v>
       </c>
       <c r="F477" s="2">
-        <v>4036894</v>
+        <v>171587</v>
       </c>
       <c r="G477" s="2">
-        <v>3998078</v>
+        <v>168155</v>
       </c>
       <c r="H477" s="2">
-        <v>3959262</v>
+        <v>164791</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D478" s="1" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="E478" s="2">
-        <v>4177273</v>
+        <v>235089</v>
       </c>
       <c r="F478" s="2">
-        <v>4137489</v>
+        <v>230387</v>
       </c>
       <c r="G478" s="2">
-        <v>4097706</v>
+        <v>225779</v>
       </c>
       <c r="H478" s="2">
-        <v>4057922</v>
+        <v>221263</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D479" s="1" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="E479" s="2">
-        <v>4686737</v>
+        <v>270089</v>
       </c>
       <c r="F479" s="2">
-        <v>4642101</v>
+        <v>264687</v>
       </c>
       <c r="G479" s="2">
-        <v>4597466</v>
+        <v>259393</v>
       </c>
       <c r="H479" s="2">
-        <v>4552830</v>
+        <v>254205</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D480" s="1" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="E480" s="2">
-        <v>4890412</v>
+        <v>305089</v>
       </c>
       <c r="F480" s="2">
-        <v>4843836</v>
+        <v>298987</v>
       </c>
       <c r="G480" s="2">
-        <v>4797261</v>
+        <v>293007</v>
       </c>
       <c r="H480" s="2">
-        <v>4750686</v>
+        <v>287146</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D481" s="1" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="E481" s="2">
-        <v>5094639</v>
+        <v>340089</v>
       </c>
       <c r="F481" s="2">
-        <v>5046118</v>
+        <v>333287</v>
       </c>
       <c r="G481" s="2">
-        <v>4997598</v>
+        <v>326621</v>
       </c>
       <c r="H481" s="2">
-        <v>4949078</v>
+        <v>320088</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D482" s="1" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="E482" s="2">
-        <v>5124769</v>
+        <v>375089</v>
       </c>
       <c r="F482" s="2">
-        <v>5075961</v>
+        <v>367587</v>
       </c>
       <c r="G482" s="2">
-        <v>5027154</v>
+        <v>360235</v>
       </c>
       <c r="H482" s="2">
-        <v>4978347</v>
+        <v>353030</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D483" s="1" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="E483" s="2">
-        <v>5399876</v>
+        <v>200089</v>
       </c>
       <c r="F483" s="2">
-        <v>5348449</v>
+        <v>196087</v>
       </c>
       <c r="G483" s="2">
-        <v>5297021</v>
+        <v>192165</v>
       </c>
       <c r="H483" s="2">
-        <v>5245594</v>
+        <v>188321</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D484" s="1" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="E484" s="2">
-        <v>6113015</v>
+        <v>640089</v>
       </c>
       <c r="F484" s="2">
-        <v>6054796</v>
+        <v>627287</v>
       </c>
       <c r="G484" s="2">
-        <v>5996577</v>
+        <v>614741</v>
       </c>
       <c r="H484" s="2">
-        <v>5938357</v>
+        <v>602446</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>656</v>
+        <v>935</v>
       </c>
       <c r="D485" s="1" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="E485" s="2">
-        <v>7335617</v>
+        <v>1240089</v>
       </c>
       <c r="F485" s="2">
-        <v>7265754</v>
+        <v>1215287</v>
       </c>
       <c r="G485" s="2">
-        <v>7195891</v>
+        <v>1190981</v>
       </c>
       <c r="H485" s="2">
-        <v>7126028</v>
+        <v>1167161</v>
       </c>
       <c r="I485" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="486" spans="1:9">
+      <c r="A486" s="1">
+        <v>485</v>
+      </c>
+      <c r="B486" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E486" s="2">
+        <v>2615089</v>
+      </c>
+      <c r="F486" s="2">
+        <v>2562787</v>
+      </c>
+      <c r="G486" s="2">
+        <v>2511531</v>
+      </c>
+      <c r="H486" s="2">
+        <v>2461300</v>
+      </c>
+      <c r="I486" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="487" spans="1:9">
+      <c r="A487" s="1">
+        <v>486</v>
+      </c>
+      <c r="B487" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="E487" s="2">
+        <v>220089</v>
+      </c>
+      <c r="F487" s="2">
+        <v>215687</v>
+      </c>
+      <c r="G487" s="2">
+        <v>211373</v>
+      </c>
+      <c r="H487" s="2">
+        <v>207145</v>
+      </c>
+      <c r="I487" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="488" spans="1:9">
+      <c r="A488" s="1">
+        <v>487</v>
+      </c>
+      <c r="B488" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E488" s="2">
+        <v>440089</v>
+      </c>
+      <c r="F488" s="2">
+        <v>431287</v>
+      </c>
+      <c r="G488" s="2">
+        <v>422661</v>
+      </c>
+      <c r="H488" s="2">
+        <v>414207</v>
+      </c>
+      <c r="I488" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="489" spans="1:9">
+      <c r="A489" s="1">
+        <v>488</v>
+      </c>
+      <c r="B489" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E489" s="2">
+        <v>1040089</v>
+      </c>
+      <c r="F489" s="2">
+        <v>1019287</v>
+      </c>
+      <c r="G489" s="2">
+        <v>998901</v>
+      </c>
+      <c r="H489" s="2">
+        <v>978922</v>
+      </c>
+      <c r="I489" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="490" spans="1:9">
+      <c r="A490" s="1">
+        <v>489</v>
+      </c>
+      <c r="B490" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="E490" s="2">
+        <v>2415089</v>
+      </c>
+      <c r="F490" s="2">
+        <v>2366787</v>
+      </c>
+      <c r="G490" s="2">
+        <v>2319451</v>
+      </c>
+      <c r="H490" s="2">
+        <v>2273061</v>
+      </c>
+      <c r="I490" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="491" spans="1:9">
+      <c r="A491" s="1">
+        <v>490</v>
+      </c>
+      <c r="B491" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E491" s="2">
+        <v>600089</v>
+      </c>
+      <c r="F491" s="2">
+        <v>588087</v>
+      </c>
+      <c r="G491" s="2">
+        <v>576325</v>
+      </c>
+      <c r="H491" s="2">
+        <v>564798</v>
+      </c>
+      <c r="I491" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="492" spans="1:9">
+      <c r="A492" s="1">
+        <v>491</v>
+      </c>
+      <c r="B492" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E492" s="2">
+        <v>1975089</v>
+      </c>
+      <c r="F492" s="2">
+        <v>1935587</v>
+      </c>
+      <c r="G492" s="2">
+        <v>1896875</v>
+      </c>
+      <c r="H492" s="2">
+        <v>1858937</v>
+      </c>
+      <c r="I492" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="493" spans="1:9">
+      <c r="A493" s="1">
+        <v>492</v>
+      </c>
+      <c r="B493" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E493" s="2">
+        <v>1375089</v>
+      </c>
+      <c r="F493" s="2">
+        <v>1347587</v>
+      </c>
+      <c r="G493" s="2">
+        <v>1320635</v>
+      </c>
+      <c r="H493" s="2">
+        <v>1294222</v>
+      </c>
+      <c r="I493" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="494" spans="1:9">
+      <c r="A494" s="1">
+        <v>493</v>
+      </c>
+      <c r="B494" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E494" s="2">
+        <v>272076</v>
+      </c>
+      <c r="F494" s="2">
+        <v>269485</v>
+      </c>
+      <c r="G494" s="2">
+        <v>266894</v>
+      </c>
+      <c r="H494" s="2">
+        <v>264302</v>
+      </c>
+      <c r="I494" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="495" spans="1:9">
+      <c r="A495" s="1">
+        <v>494</v>
+      </c>
+      <c r="B495" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E495" s="2">
+        <v>17759</v>
+      </c>
+      <c r="F495" s="2">
+        <v>17590</v>
+      </c>
+      <c r="G495" s="2">
+        <v>17420</v>
+      </c>
+      <c r="H495" s="2">
+        <v>17251</v>
+      </c>
+      <c r="I495" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="496" spans="1:9">
+      <c r="A496" s="1">
+        <v>495</v>
+      </c>
+      <c r="B496" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E496" s="2">
+        <v>39031</v>
+      </c>
+      <c r="F496" s="2">
+        <v>38659</v>
+      </c>
+      <c r="G496" s="2">
+        <v>38287</v>
+      </c>
+      <c r="H496" s="2">
+        <v>37915</v>
+      </c>
+      <c r="I496" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="497" spans="1:9">
+      <c r="A497" s="1">
+        <v>496</v>
+      </c>
+      <c r="B497" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E497" s="2">
+        <v>58532</v>
+      </c>
+      <c r="F497" s="2">
+        <v>57975</v>
+      </c>
+      <c r="G497" s="2">
+        <v>57417</v>
+      </c>
+      <c r="H497" s="2">
+        <v>56860</v>
+      </c>
+      <c r="I497" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="498" spans="1:9">
+      <c r="A498" s="1">
+        <v>497</v>
+      </c>
+      <c r="B498" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E498" s="2">
+        <v>78035</v>
+      </c>
+      <c r="F498" s="2">
+        <v>77292</v>
+      </c>
+      <c r="G498" s="2">
+        <v>76549</v>
+      </c>
+      <c r="H498" s="2">
+        <v>75805</v>
+      </c>
+      <c r="I498" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="499" spans="1:9">
+      <c r="A499" s="1">
+        <v>498</v>
+      </c>
+      <c r="B499" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E499" s="2">
+        <v>9697</v>
+      </c>
+      <c r="F499" s="2">
+        <v>9604</v>
+      </c>
+      <c r="G499" s="2">
+        <v>9512</v>
+      </c>
+      <c r="H499" s="2">
+        <v>9420</v>
+      </c>
+      <c r="I499" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="500" spans="1:9">
+      <c r="A500" s="1">
+        <v>499</v>
+      </c>
+      <c r="B500" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E500" s="2">
+        <v>28437</v>
+      </c>
+      <c r="F500" s="2">
+        <v>28166</v>
+      </c>
+      <c r="G500" s="2">
+        <v>27895</v>
+      </c>
+      <c r="H500" s="2">
+        <v>27625</v>
+      </c>
+      <c r="I500" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="501" spans="1:9">
+      <c r="A501" s="1">
+        <v>500</v>
+      </c>
+      <c r="B501" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E501" s="2">
+        <v>47108</v>
+      </c>
+      <c r="F501" s="2">
+        <v>46660</v>
+      </c>
+      <c r="G501" s="2">
+        <v>46211</v>
+      </c>
+      <c r="H501" s="2">
+        <v>45762</v>
+      </c>
+      <c r="I501" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="502" spans="1:9">
+      <c r="A502" s="1">
+        <v>501</v>
+      </c>
+      <c r="B502" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E502" s="2">
+        <v>94484</v>
+      </c>
+      <c r="F502" s="2">
+        <v>93584</v>
+      </c>
+      <c r="G502" s="2">
+        <v>92685</v>
+      </c>
+      <c r="H502" s="2">
+        <v>91785</v>
+      </c>
+      <c r="I502" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="503" spans="1:9">
+      <c r="A503" s="1">
+        <v>502</v>
+      </c>
+      <c r="B503" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E503" s="2">
+        <v>141861</v>
+      </c>
+      <c r="F503" s="2">
+        <v>140510</v>
+      </c>
+      <c r="G503" s="2">
+        <v>139159</v>
+      </c>
+      <c r="H503" s="2">
+        <v>137808</v>
+      </c>
+      <c r="I503" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="504" spans="1:9">
+      <c r="A504" s="1">
+        <v>503</v>
+      </c>
+      <c r="B504" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E504" s="2">
+        <v>430051</v>
+      </c>
+      <c r="F504" s="2">
+        <v>425955</v>
+      </c>
+      <c r="G504" s="2">
+        <v>421859</v>
+      </c>
+      <c r="H504" s="2">
+        <v>417763</v>
+      </c>
+      <c r="I504" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="505" spans="1:9">
+      <c r="A505" s="1">
+        <v>504</v>
+      </c>
+      <c r="B505" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E505" s="2">
+        <v>717389</v>
+      </c>
+      <c r="F505" s="2">
+        <v>710557</v>
+      </c>
+      <c r="G505" s="2">
+        <v>703725</v>
+      </c>
+      <c r="H505" s="2">
+        <v>696893</v>
+      </c>
+      <c r="I505" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="506" spans="1:9">
+      <c r="A506" s="1">
+        <v>505</v>
+      </c>
+      <c r="B506" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E506" s="2">
+        <v>1435735</v>
+      </c>
+      <c r="F506" s="2">
+        <v>1422062</v>
+      </c>
+      <c r="G506" s="2">
+        <v>1408388</v>
+      </c>
+      <c r="H506" s="2">
+        <v>1394714</v>
+      </c>
+      <c r="I506" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="507" spans="1:9">
+      <c r="A507" s="1">
+        <v>506</v>
+      </c>
+      <c r="B507" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E507" s="2">
+        <v>4788977</v>
+      </c>
+      <c r="F507" s="2">
+        <v>4743367</v>
+      </c>
+      <c r="G507" s="2">
+        <v>4697758</v>
+      </c>
+      <c r="H507" s="2">
+        <v>4652149</v>
+      </c>
+      <c r="I507" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="508" spans="1:9">
+      <c r="A508" s="1">
+        <v>507</v>
+      </c>
+      <c r="B508" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E508" s="2">
+        <v>9577953</v>
+      </c>
+      <c r="F508" s="2">
+        <v>9486734</v>
+      </c>
+      <c r="G508" s="2">
+        <v>9395516</v>
+      </c>
+      <c r="H508" s="2">
+        <v>9304297</v>
+      </c>
+      <c r="I508" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="509" spans="1:9">
+      <c r="A509" s="1">
+        <v>508</v>
+      </c>
+      <c r="B509" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E509" s="2">
+        <v>17597</v>
+      </c>
+      <c r="F509" s="2">
+        <v>17429</v>
+      </c>
+      <c r="G509" s="2">
+        <v>17262</v>
+      </c>
+      <c r="H509" s="2">
+        <v>17094</v>
+      </c>
+      <c r="I509" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="510" spans="1:9">
+      <c r="A510" s="1">
+        <v>509</v>
+      </c>
+      <c r="B510" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E510" s="2">
+        <v>54047</v>
+      </c>
+      <c r="F510" s="2">
+        <v>53532</v>
+      </c>
+      <c r="G510" s="2">
+        <v>53017</v>
+      </c>
+      <c r="H510" s="2">
+        <v>52502</v>
+      </c>
+      <c r="I510" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="511" spans="1:9">
+      <c r="A511" s="1">
+        <v>510</v>
+      </c>
+      <c r="B511" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E511" s="2">
+        <v>158558</v>
+      </c>
+      <c r="F511" s="2">
+        <v>157048</v>
+      </c>
+      <c r="G511" s="2">
+        <v>155538</v>
+      </c>
+      <c r="H511" s="2">
+        <v>154028</v>
+      </c>
+      <c r="I511" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="512" spans="1:9">
+      <c r="A512" s="1">
+        <v>511</v>
+      </c>
+      <c r="B512" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E512" s="2">
+        <v>227745</v>
+      </c>
+      <c r="F512" s="2">
+        <v>225576</v>
+      </c>
+      <c r="G512" s="2">
+        <v>223407</v>
+      </c>
+      <c r="H512" s="2">
+        <v>221238</v>
+      </c>
+      <c r="I512" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="513" spans="1:9">
+      <c r="A513" s="1">
+        <v>512</v>
+      </c>
+      <c r="B513" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E513" s="2">
+        <v>78548</v>
+      </c>
+      <c r="F513" s="2">
+        <v>77800</v>
+      </c>
+      <c r="G513" s="2">
+        <v>77052</v>
+      </c>
+      <c r="H513" s="2">
+        <v>76304</v>
+      </c>
+      <c r="I513" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="514" spans="1:9">
+      <c r="A514" s="1">
+        <v>513</v>
+      </c>
+      <c r="B514" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E514" s="2">
+        <v>157745</v>
+      </c>
+      <c r="F514" s="2">
+        <v>156242</v>
+      </c>
+      <c r="G514" s="2">
+        <v>154740</v>
+      </c>
+      <c r="H514" s="2">
+        <v>153238</v>
+      </c>
+      <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>