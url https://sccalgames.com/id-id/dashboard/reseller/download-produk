--- v1 (2026-05-30)
+++ v2 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1038">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1056">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -173,2997 +173,3051 @@
   <si>
     <t>AOV7050-S97</t>
   </si>
   <si>
     <t>7050 Vouchers</t>
   </si>
   <si>
     <t>AOV9420-S97</t>
   </si>
   <si>
     <t>9420 Vouchers</t>
   </si>
   <si>
     <t>AOV24050-S888</t>
   </si>
   <si>
     <t>24050 Vouchers</t>
   </si>
   <si>
     <t>AOV48200-S888</t>
   </si>
   <si>
     <t>48200 Vouchers</t>
   </si>
   <si>
-    <t>BST100-S117</t>
+    <t>BST5000-S1</t>
   </si>
   <si>
     <t>Blood Strike</t>
   </si>
   <si>
-    <t>100 Golds</t>
-[...14 lines deleted...]
-    <t>BST600-S117</t>
+    <t>5000 + 800 Golds</t>
+  </si>
+  <si>
+    <t>BST1500-S1</t>
+  </si>
+  <si>
+    <t>1500 + 140 Gold</t>
+  </si>
+  <si>
+    <t>BST2500-S1</t>
+  </si>
+  <si>
+    <t>2500 + 300 Gold</t>
+  </si>
+  <si>
+    <t>BST1200-S1</t>
+  </si>
+  <si>
+    <t>1200 + 110 Gold</t>
+  </si>
+  <si>
+    <t>BST3000-S1</t>
+  </si>
+  <si>
+    <t>3000 + 360 Gold</t>
+  </si>
+  <si>
+    <t>BST4000-S1</t>
+  </si>
+  <si>
+    <t>4000 + 520 Gold</t>
+  </si>
+  <si>
+    <t>BST6000-S1</t>
+  </si>
+  <si>
+    <t>6000 + 900 Gold</t>
+  </si>
+  <si>
+    <t>BST7000-S1</t>
+  </si>
+  <si>
+    <t>7000 + 1060 Gold</t>
+  </si>
+  <si>
+    <t>BST8000-S1</t>
+  </si>
+  <si>
+    <t>8000 + 1160 Gold</t>
+  </si>
+  <si>
+    <t>BST9000-S1</t>
+  </si>
+  <si>
+    <t>9000 + 1260 Gold</t>
+  </si>
+  <si>
+    <t>BST10000-S1</t>
+  </si>
+  <si>
+    <t>10000 + 1600 Gold</t>
+  </si>
+  <si>
+    <t>BST15000-S1</t>
+  </si>
+  <si>
+    <t>15000 + 2400 Gold</t>
+  </si>
+  <si>
+    <t>BST20000-S1</t>
+  </si>
+  <si>
+    <t>20000 + 3200 Gold</t>
+  </si>
+  <si>
+    <t>BST25000-S1</t>
+  </si>
+  <si>
+    <t>25000 + 4000 Gold</t>
+  </si>
+  <si>
+    <t>BST50000-S1</t>
+  </si>
+  <si>
+    <t>50000 + 8000 Gold</t>
+  </si>
+  <si>
+    <t>CODM128-S13</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile (Indonesia)</t>
+  </si>
+  <si>
+    <t>128 CP</t>
+  </si>
+  <si>
+    <t>FF5-S13</t>
+  </si>
+  <si>
+    <t>Free Fire</t>
+  </si>
+  <si>
+    <t>5 Diamonds</t>
+  </si>
+  <si>
+    <t>FF10-S13</t>
+  </si>
+  <si>
+    <t>10 Diamonds</t>
+  </si>
+  <si>
+    <t>FF15-S13</t>
+  </si>
+  <si>
+    <t>15 Diamonds</t>
+  </si>
+  <si>
+    <t>FF20-S13</t>
+  </si>
+  <si>
+    <t>20 Diamonds</t>
+  </si>
+  <si>
+    <t>FF25-S13</t>
+  </si>
+  <si>
+    <t>25 Diamonds</t>
+  </si>
+  <si>
+    <t>FF30-S13</t>
+  </si>
+  <si>
+    <t>30 Diamonds</t>
+  </si>
+  <si>
+    <t>FF40-S13</t>
+  </si>
+  <si>
+    <t>40 Diamonds</t>
+  </si>
+  <si>
+    <t>FF55-S13</t>
+  </si>
+  <si>
+    <t>55 Diamonds</t>
+  </si>
+  <si>
+    <t>FF60-S13</t>
+  </si>
+  <si>
+    <t>60 Diamonds</t>
+  </si>
+  <si>
+    <t>FF70-S13</t>
+  </si>
+  <si>
+    <t>70 Diamonds</t>
+  </si>
+  <si>
+    <t>FF75-S13</t>
+  </si>
+  <si>
+    <t>75 Diamonds</t>
+  </si>
+  <si>
+    <t>FF90-S13</t>
+  </si>
+  <si>
+    <t>90 Diamonds</t>
+  </si>
+  <si>
+    <t>FF100-S13</t>
+  </si>
+  <si>
+    <t>100 Diamonds</t>
+  </si>
+  <si>
+    <t>FF120-S13</t>
+  </si>
+  <si>
+    <t>120 Diamonds</t>
+  </si>
+  <si>
+    <t>FF140-S13</t>
+  </si>
+  <si>
+    <t>140 Diamonds</t>
+  </si>
+  <si>
+    <t>FF130-S13</t>
+  </si>
+  <si>
+    <t>130 Diamonds</t>
+  </si>
+  <si>
+    <t>FF145-S13</t>
+  </si>
+  <si>
+    <t>145 Diamonds</t>
+  </si>
+  <si>
+    <t>FF150-S13</t>
+  </si>
+  <si>
+    <t>150 Diamonds</t>
+  </si>
+  <si>
+    <t>FF160-S13</t>
+  </si>
+  <si>
+    <t>160 Diamonds</t>
+  </si>
+  <si>
+    <t>FF170-S13</t>
+  </si>
+  <si>
+    <t>170 Diamonds</t>
+  </si>
+  <si>
+    <t>FF180-S13</t>
+  </si>
+  <si>
+    <t>180 Diamonds</t>
+  </si>
+  <si>
+    <t>FF190-S13</t>
+  </si>
+  <si>
+    <t>190 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMM-S13</t>
+  </si>
+  <si>
+    <t>Membership Mingguan</t>
+  </si>
+  <si>
+    <t>FF250-S13</t>
+  </si>
+  <si>
+    <t>250 Diamonds</t>
+  </si>
+  <si>
+    <t>FF260-S13</t>
+  </si>
+  <si>
+    <t>260 Diamonds</t>
+  </si>
+  <si>
+    <t>FF360-S13</t>
+  </si>
+  <si>
+    <t>360 Diamonds</t>
+  </si>
+  <si>
+    <t>FF420-S13</t>
+  </si>
+  <si>
+    <t>420 Diamonds</t>
+  </si>
+  <si>
+    <t>FF475-S13</t>
+  </si>
+  <si>
+    <t>475 Diamonds</t>
+  </si>
+  <si>
+    <t>FF510-S13</t>
+  </si>
+  <si>
+    <t>510 Diamonds</t>
+  </si>
+  <si>
+    <t>FF515-S13</t>
+  </si>
+  <si>
+    <t>515 Diamonds</t>
+  </si>
+  <si>
+    <t>FF520-S13</t>
+  </si>
+  <si>
+    <t>520 Diamonds</t>
+  </si>
+  <si>
+    <t>FF600-S13</t>
+  </si>
+  <si>
+    <t>600 Diamonds</t>
+  </si>
+  <si>
+    <t>FF645-S13</t>
+  </si>
+  <si>
+    <t>645 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMB-S13</t>
+  </si>
+  <si>
+    <t>Membership Bulanan</t>
+  </si>
+  <si>
+    <t>FF740-S13</t>
+  </si>
+  <si>
+    <t>740 Diamonds</t>
+  </si>
+  <si>
+    <t>FF80-S13</t>
+  </si>
+  <si>
+    <t>80 Diamonds</t>
+  </si>
+  <si>
+    <t>FF36500-S13</t>
+  </si>
+  <si>
+    <t>36500 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4000-S13</t>
+  </si>
+  <si>
+    <t>4000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF800-S13</t>
+  </si>
+  <si>
+    <t>800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2355-S13</t>
+  </si>
+  <si>
+    <t>2355 Diamonds</t>
+  </si>
+  <si>
+    <t>FF925-S13</t>
+  </si>
+  <si>
+    <t>925 Diamonds</t>
+  </si>
+  <si>
+    <t>FF545-S13</t>
+  </si>
+  <si>
+    <t>545 Diamonds</t>
+  </si>
+  <si>
+    <t>FF565-S13</t>
+  </si>
+  <si>
+    <t>565 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1050-S13</t>
+  </si>
+  <si>
+    <t>1050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1075-S13</t>
+  </si>
+  <si>
+    <t>1075 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1080-S13</t>
+  </si>
+  <si>
+    <t>1080 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1200-S13</t>
+  </si>
+  <si>
+    <t>1200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1215-S13</t>
+  </si>
+  <si>
+    <t>1215 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1300-S13</t>
+  </si>
+  <si>
+    <t>1300 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1490-S13</t>
+  </si>
+  <si>
+    <t>1490 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1510-S13</t>
+  </si>
+  <si>
+    <t>1510 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1580-S13</t>
+  </si>
+  <si>
+    <t>1580 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1800-S13</t>
+  </si>
+  <si>
+    <t>1800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1875-S13</t>
+  </si>
+  <si>
+    <t>1875 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1975-S13</t>
+  </si>
+  <si>
+    <t>1975 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2100-S13</t>
+  </si>
+  <si>
+    <t>2100 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2140-S13</t>
+  </si>
+  <si>
+    <t>2140 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2190-S13</t>
+  </si>
+  <si>
+    <t>2190 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2200-S13</t>
+  </si>
+  <si>
+    <t>2200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2225-S13</t>
+  </si>
+  <si>
+    <t>2225 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2210-S13</t>
+  </si>
+  <si>
+    <t>2210 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2280-S13</t>
+  </si>
+  <si>
+    <t>2280 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2400-S13</t>
+  </si>
+  <si>
+    <t>2400 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2575-S13</t>
+  </si>
+  <si>
+    <t>2575 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2720-S13</t>
+  </si>
+  <si>
+    <t>2720 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2750-S13</t>
+  </si>
+  <si>
+    <t>2750 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3000-S13</t>
+  </si>
+  <si>
+    <t>3000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3310-S13</t>
+  </si>
+  <si>
+    <t>3310 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3675-S13</t>
+  </si>
+  <si>
+    <t>3675 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3800-S13</t>
+  </si>
+  <si>
+    <t>3800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4050-S13</t>
+  </si>
+  <si>
+    <t>4050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4340-S13</t>
+  </si>
+  <si>
+    <t>4340 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4450-S13</t>
+  </si>
+  <si>
+    <t>4450 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4720-S13</t>
+  </si>
+  <si>
+    <t>4720 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4800-S13</t>
+  </si>
+  <si>
+    <t>4800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4850-S13</t>
+  </si>
+  <si>
+    <t>4850 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6480-S13</t>
+  </si>
+  <si>
+    <t>6480 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6550-S13</t>
+  </si>
+  <si>
+    <t>6550 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6900-S13</t>
+  </si>
+  <si>
+    <t>6900 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7430-S13</t>
+  </si>
+  <si>
+    <t>7430 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7310-S13</t>
+  </si>
+  <si>
+    <t>7310 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7340-S13</t>
+  </si>
+  <si>
+    <t>7340 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7360-S13</t>
+  </si>
+  <si>
+    <t>7360 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7645-S13</t>
+  </si>
+  <si>
+    <t>7645 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7650-S13</t>
+  </si>
+  <si>
+    <t>7650 Diamonds</t>
+  </si>
+  <si>
+    <t>FF8010-S13</t>
+  </si>
+  <si>
+    <t>8010 Diamonds</t>
+  </si>
+  <si>
+    <t>FF9290-S13</t>
+  </si>
+  <si>
+    <t>9290 Diamonds</t>
+  </si>
+  <si>
+    <t>FF9800-S13</t>
+  </si>
+  <si>
+    <t>9800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF14580-S13</t>
+  </si>
+  <si>
+    <t>14580 Diamonds</t>
+  </si>
+  <si>
+    <t>FF37050-S13</t>
+  </si>
+  <si>
+    <t>37050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF770-S13</t>
+  </si>
+  <si>
+    <t>770 Diamonds</t>
+  </si>
+  <si>
+    <t>FF790-S13</t>
+  </si>
+  <si>
+    <t>790 Diamonds</t>
+  </si>
+  <si>
+    <t>FF860-S13</t>
+  </si>
+  <si>
+    <t>860 Diamonds</t>
+  </si>
+  <si>
+    <t>FF930-S13</t>
+  </si>
+  <si>
+    <t>930 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA17-S13</t>
+  </si>
+  <si>
+    <t>Mobile Legends A</t>
+  </si>
+  <si>
+    <t>17 Diamonds (16 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA240-S13</t>
+  </si>
+  <si>
+    <t>240 Diamonds (217 + 23 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA296-S13</t>
+  </si>
+  <si>
+    <t>296 Diamonds (256 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA2010-S13</t>
+  </si>
+  <si>
+    <t>2010 Diamonds (1708 + 302 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA54-S13</t>
+  </si>
+  <si>
+    <t>54 Diamonds (50 + 4 Bonus)</t>
+  </si>
+  <si>
+    <t>GUGPPS11-S24M</t>
+  </si>
+  <si>
+    <t>Garena Undawn</t>
+  </si>
+  <si>
+    <t>Glory Pass Premium S11</t>
+  </si>
+  <si>
+    <t>GUGPP-S888</t>
+  </si>
+  <si>
+    <t>Glory Pass Premium</t>
+  </si>
+  <si>
+    <t>BSTSPE-S126</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite</t>
+  </si>
+  <si>
+    <t>PUBGMINDO3850-S13</t>
+  </si>
+  <si>
+    <t>PUBG Mobile (ID)</t>
+  </si>
+  <si>
+    <t>3850 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO8100-S13</t>
+  </si>
+  <si>
+    <t>8100 UC</t>
+  </si>
+  <si>
+    <t>VCPB12000-S22</t>
+  </si>
+  <si>
+    <t>Voucher PB Zepetto</t>
+  </si>
+  <si>
+    <t>12000 PB Cash</t>
+  </si>
+  <si>
+    <t>FF720-S13</t>
+  </si>
+  <si>
+    <t>720 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA184-S13</t>
+  </si>
+  <si>
+    <t>184 Diamonds (166 + 18 Bonus)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1800-S13</t>
+  </si>
+  <si>
+    <t>1800 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO325-S13</t>
+  </si>
+  <si>
+    <t>325 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO660-S13</t>
+  </si>
+  <si>
+    <t>660 UC</t>
+  </si>
+  <si>
+    <t>HOK4000-S21</t>
+  </si>
+  <si>
+    <t>Honor of Kings Global</t>
+  </si>
+  <si>
+    <t>4000 Tokens</t>
+  </si>
+  <si>
+    <t>BST1000-S1</t>
+  </si>
+  <si>
+    <t>1000 + 100 Golds</t>
+  </si>
+  <si>
+    <t>BST2000-S1</t>
+  </si>
+  <si>
+    <t>2000 + 260 Golds</t>
+  </si>
+  <si>
+    <t>MCGG28-S13</t>
+  </si>
+  <si>
+    <t>Magic Chess: Go Go</t>
+  </si>
+  <si>
+    <t>28 Diamonds (25 + 3 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG44-S13</t>
+  </si>
+  <si>
+    <t>44 Diamonds (40 + 4 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG59-S13</t>
+  </si>
+  <si>
+    <t>59 Diamonds (53 +  6 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGWC-S13</t>
+  </si>
+  <si>
+    <t>Weekly Card</t>
+  </si>
+  <si>
+    <t>MCGG170-S13</t>
+  </si>
+  <si>
+    <t>170 Diamonds (154 + 16 Bonus)</t>
+  </si>
+  <si>
+    <t>GI330-S13</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>300+30 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GI1090-S13</t>
+  </si>
+  <si>
+    <t>980+110 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>MCGG296-S13</t>
+  </si>
+  <si>
+    <t>MCGG408-S13</t>
+  </si>
+  <si>
+    <t>408 Diamonds (367 + 41 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG568-S13</t>
+  </si>
+  <si>
+    <t>568 Diamonds (503 + 65 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG875-S13</t>
+  </si>
+  <si>
+    <t>875 Diamonds (774 + 101 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG2010-S13</t>
+  </si>
+  <si>
+    <t>MCGG4830-S13</t>
+  </si>
+  <si>
+    <t>4830 Diamonds (4003 + 827 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA5-S13</t>
+  </si>
+  <si>
+    <t>5 Diamonds (5 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA10-S13</t>
+  </si>
+  <si>
+    <t>10 Diamonds (10 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA15-S13</t>
+  </si>
+  <si>
+    <t>15 Diamonds (15 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>FF500-S13</t>
+  </si>
+  <si>
+    <t>500 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA19-S13</t>
+  </si>
+  <si>
+    <t>19 Diamonds (17 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA22-S13</t>
+  </si>
+  <si>
+    <t>22 Diamonds (20 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA28-S13</t>
+  </si>
+  <si>
+    <t>BSTSPEP-S126</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite Plus</t>
+  </si>
+  <si>
+    <t>MLA44-S13</t>
+  </si>
+  <si>
+    <t>MLA59-S13</t>
+  </si>
+  <si>
+    <t>59 Diamonds (53 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA64-S13</t>
+  </si>
+  <si>
+    <t>64 Diamonds (58 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA71-S13</t>
+  </si>
+  <si>
+    <t>71 Diamonds (64 + 7 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA85-S13</t>
+  </si>
+  <si>
+    <t>85 Diamonds (77 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>MLAWDP1X-S13</t>
+  </si>
+  <si>
+    <t>1x Weekly Diamond Pass (Event Topup 100)</t>
+  </si>
+  <si>
+    <t>MLA113-S13</t>
+  </si>
+  <si>
+    <t>113 Diamonds (102 + 11 Bonus)</t>
+  </si>
+  <si>
+    <t>FF655-S13</t>
+  </si>
+  <si>
+    <t>655 Diamonds</t>
+  </si>
+  <si>
+    <t>FF5500-S13</t>
+  </si>
+  <si>
+    <t>5500 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA170-S13</t>
+  </si>
+  <si>
+    <t>FF6000-S13</t>
+  </si>
+  <si>
+    <t>6000 Diamonds</t>
+  </si>
+  <si>
+    <t>BSTUSLC-S126</t>
+  </si>
+  <si>
+    <t>Ultra Skin Lucky Chest</t>
+  </si>
+  <si>
+    <t>MLA210-S13</t>
+  </si>
+  <si>
+    <t>210 Diamonds (190 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>FF355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA222-S13</t>
+  </si>
+  <si>
+    <t>222 Diamonds (201 + 21 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA220-S13</t>
+  </si>
+  <si>
+    <t>220 Diamonds (200 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>FF280-S13</t>
+  </si>
+  <si>
+    <t>280 Diamonds</t>
+  </si>
+  <si>
+    <t>FF425-S13</t>
+  </si>
+  <si>
+    <t>425 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG240-S13</t>
+  </si>
+  <si>
+    <t>MLA284-S13</t>
+  </si>
+  <si>
+    <t>284 Diamonds (257 + 27 Bonus)</t>
+  </si>
+  <si>
+    <t>FF2000-S13</t>
+  </si>
+  <si>
+    <t>2000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG85-S13</t>
+  </si>
+  <si>
+    <t>MCGGFirst150-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 150 + 150 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA340-S13</t>
+  </si>
+  <si>
+    <t>340 Diamonds (296 + 44 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamonds (309 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGFirst50-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 50 + 50 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA384-S13</t>
+  </si>
+  <si>
+    <t>384 Diamonds (336 + 48 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1704-S13</t>
+  </si>
+  <si>
+    <t>1704 Diamonds (1509 + 195 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA568-S13</t>
+  </si>
+  <si>
+    <t>MLA642-S13</t>
+  </si>
+  <si>
+    <t>642 Diamonds (571 + 71 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA716-S13</t>
+  </si>
+  <si>
+    <t>716 Diamonds (637 + 79 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA792-S13</t>
+  </si>
+  <si>
+    <t>792 Diamonds (707 + 85 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA875-S13</t>
+  </si>
+  <si>
+    <t>MCGG12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11  + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA453-S13</t>
+  </si>
+  <si>
+    <t>453 Diamonds (408 + 45 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Diamonds (887 + 113 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1136-S13</t>
+  </si>
+  <si>
+    <t>1136 Diamonds (990 + 146 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1159-S13</t>
+  </si>
+  <si>
+    <t>1159 Diamonds (1031 + 128 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1220-S13</t>
+  </si>
+  <si>
+    <t>1220 Diamonds (1083 + 138 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1506-S13</t>
+  </si>
+  <si>
+    <t>1506 Diamonds (1335 + 172 Bonus)</t>
+  </si>
+  <si>
+    <t>FF1450-S13</t>
+  </si>
+  <si>
+    <t>1450 Diamonds</t>
+  </si>
+  <si>
+    <t>PUBGMINDO120-S14</t>
+  </si>
+  <si>
+    <t>120 UC (120 + 0)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO180-S14</t>
+  </si>
+  <si>
+    <t>180 UC (180 + 0)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO60-S13</t>
+  </si>
+  <si>
+    <t>60 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO385-S14</t>
+  </si>
+  <si>
+    <t>385 UC (360 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO445-S14</t>
+  </si>
+  <si>
+    <t>445 UC (420 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO505-S14</t>
+  </si>
+  <si>
+    <t>505 UC (480 + 25)</t>
+  </si>
+  <si>
+    <t>MLA332-S13</t>
+  </si>
+  <si>
+    <t>332 Diamonds (289 + 43 Bonus)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO650-S14</t>
+  </si>
+  <si>
+    <t>650 UC (600 + 50)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO720-S14</t>
+  </si>
+  <si>
+    <t>720 UC (600 Â + 120)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO975-S14</t>
+  </si>
+  <si>
+    <t>975 UC (900 + 75)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO985-S14</t>
+  </si>
+  <si>
+    <t>985 UC (900 + Â 85)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1045-S14</t>
+  </si>
+  <si>
+    <t>1045 UC (950 +85)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1320-S14</t>
+  </si>
+  <si>
+    <t>1320 UC (1200 + 120)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1860-S14</t>
+  </si>
+  <si>
+    <t>1860 UC (1560 + 300)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2125-S14</t>
+  </si>
+  <si>
+    <t>2125 UC (1800 + 325)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2460-S14</t>
+  </si>
+  <si>
+    <t>2460 UC (2100 + 360)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2785-S14</t>
+  </si>
+  <si>
+    <t>2785 UC (2400 + 385)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO3925-S14</t>
+  </si>
+  <si>
+    <t>3925 UC (3300 + 625)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO4500-S14</t>
+  </si>
+  <si>
+    <t>4500 UC (3600 + 900)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO5650-S14</t>
+  </si>
+  <si>
+    <t>5650 UC (4500 + 1150)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO6310-S14</t>
+  </si>
+  <si>
+    <t>6310 UC (5100 + 1210)</t>
+  </si>
+  <si>
+    <t>SS100-S1</t>
+  </si>
+  <si>
+    <t>Super Sus</t>
+  </si>
+  <si>
+    <t>100 Golden Star</t>
+  </si>
+  <si>
+    <t>SS300-S1</t>
+  </si>
+  <si>
+    <t>300 Golden Star</t>
+  </si>
+  <si>
+    <t>SS520-S1</t>
+  </si>
+  <si>
+    <t>520 Golden Star</t>
+  </si>
+  <si>
+    <t>SS2180-S1</t>
+  </si>
+  <si>
+    <t>2180 Golden Star</t>
+  </si>
+  <si>
+    <t>SS5600-S1</t>
+  </si>
+  <si>
+    <t>5600 Golden Star</t>
+  </si>
+  <si>
+    <t>VAL475-S10</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>475 Points</t>
+  </si>
+  <si>
+    <t>VAL1000-S10</t>
+  </si>
+  <si>
+    <t>1000 Points</t>
+  </si>
+  <si>
+    <t>VAL1475-S10</t>
+  </si>
+  <si>
+    <t>1475 Points</t>
+  </si>
+  <si>
+    <t>VAL2050-S10</t>
+  </si>
+  <si>
+    <t>2050 Points</t>
+  </si>
+  <si>
+    <t>VAL2525-S10</t>
+  </si>
+  <si>
+    <t>2525 Points</t>
+  </si>
+  <si>
+    <t>VAL3050-S10</t>
+  </si>
+  <si>
+    <t>3050 Point</t>
+  </si>
+  <si>
+    <t>VAL3650-S10</t>
+  </si>
+  <si>
+    <t>3650 Points</t>
+  </si>
+  <si>
+    <t>VAL4125-S10</t>
+  </si>
+  <si>
+    <t>4125 Points</t>
+  </si>
+  <si>
+    <t>VAL4650-S10</t>
+  </si>
+  <si>
+    <t>4650 Points</t>
+  </si>
+  <si>
+    <t>VAL5350-S10</t>
+  </si>
+  <si>
+    <t>5350 Points</t>
+  </si>
+  <si>
+    <t>VAL5700-S10</t>
+  </si>
+  <si>
+    <t>5700 Points</t>
+  </si>
+  <si>
+    <t>VAL5825-S10</t>
+  </si>
+  <si>
+    <t>5825 Points</t>
+  </si>
+  <si>
+    <t>VAL6350-S10</t>
+  </si>
+  <si>
+    <t>6350 Points</t>
+  </si>
+  <si>
+    <t>VAL7400-S10</t>
+  </si>
+  <si>
+    <t>7400 Points</t>
+  </si>
+  <si>
+    <t>VAL9000-S10</t>
+  </si>
+  <si>
+    <t>9000 Points</t>
+  </si>
+  <si>
+    <t>VAL11000-S10</t>
+  </si>
+  <si>
+    <t>11000 Points</t>
+  </si>
+  <si>
+    <t>VAL11475-S10</t>
+  </si>
+  <si>
+    <t>11475 Points</t>
+  </si>
+  <si>
+    <t>VAL12000-S10</t>
+  </si>
+  <si>
+    <t>12000 Points</t>
+  </si>
+  <si>
+    <t>VAL13050-S10</t>
+  </si>
+  <si>
+    <t>13050 Points</t>
+  </si>
+  <si>
+    <t>VAL14650-S10</t>
+  </si>
+  <si>
+    <t>14650 Points</t>
+  </si>
+  <si>
+    <t>VAL16350-S10</t>
+  </si>
+  <si>
+    <t>16350 Points</t>
+  </si>
+  <si>
+    <t>VAL22000-S10</t>
+  </si>
+  <si>
+    <t>22000 Points</t>
+  </si>
+  <si>
+    <t>VCPB1200-S22</t>
+  </si>
+  <si>
+    <t>1200 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB2400-S22</t>
+  </si>
+  <si>
+    <t>2400 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB6000-S22</t>
+  </si>
+  <si>
+    <t>6000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB24000-S22</t>
+  </si>
+  <si>
+    <t>24000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB36000-S22</t>
+  </si>
+  <si>
+    <t>36000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB60000-S22</t>
+  </si>
+  <si>
+    <t>60000 PB Cash</t>
+  </si>
+  <si>
+    <t>MLA176-S13</t>
+  </si>
+  <si>
+    <t>176 Diamonds (160 + 17 Bonus)</t>
+  </si>
+  <si>
+    <t>BST800-S1</t>
+  </si>
+  <si>
+    <t>800 + 60 Gold</t>
+  </si>
+  <si>
+    <t>BST600-S1</t>
   </si>
   <si>
     <t>600 + 45 Gold</t>
   </si>
   <si>
-    <t>BST800-S117</t>
-[...152 lines deleted...]
-    <t>30 Diamonds</t>
+    <t>ML15_2-S121</t>
+  </si>
+  <si>
+    <t>Mobile Legends B</t>
+  </si>
+  <si>
+    <t>17 Diamonds ( 15 + 2 Bonus )</t>
+  </si>
+  <si>
+    <t>GI2240-S13</t>
+  </si>
+  <si>
+    <t>1980+260 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>BST300-S1</t>
+  </si>
+  <si>
+    <t>300 + 20 Golds</t>
+  </si>
+  <si>
+    <t>GIUSABOTHWM-S13</t>
+  </si>
+  <si>
+    <t>Blessing Of The Welkin Moon (USA)</t>
+  </si>
+  <si>
+    <t>ML250_250FR-S50AUTO</t>
+  </si>
+  <si>
+    <t>250 + 250 Bonus Diamonds First Top Up</t>
+  </si>
+  <si>
+    <t>BST100-S1</t>
+  </si>
+  <si>
+    <t>100 + 5 Golds</t>
+  </si>
+  <si>
+    <t>GU450-S97</t>
+  </si>
+  <si>
+    <t>RC 450</t>
+  </si>
+  <si>
+    <t>GU80-S97</t>
+  </si>
+  <si>
+    <t>RC 80</t>
+  </si>
+  <si>
+    <t>GU250-S97</t>
+  </si>
+  <si>
+    <t>RC 250</t>
+  </si>
+  <si>
+    <t>GU920-S97</t>
+  </si>
+  <si>
+    <t>RC 920</t>
+  </si>
+  <si>
+    <t>GU1850-S97</t>
+  </si>
+  <si>
+    <t>RC 1.850</t>
+  </si>
+  <si>
+    <t>FF495-S13</t>
+  </si>
+  <si>
+    <t>495 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMML-S13</t>
+  </si>
+  <si>
+    <t>Membership Mingguan Lite</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22590-S14</t>
+  </si>
+  <si>
+    <t>Mobile Legends (Global)</t>
+  </si>
+  <si>
+    <t>55 Diamonds (50 + 5 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>ML10_0-S1A</t>
+  </si>
+  <si>
+    <t>10 Diamonds ( 10 + 0 Bonus )</t>
+  </si>
+  <si>
+    <t>ML11_1-S1A</t>
+  </si>
+  <si>
+    <t>12 Diamonds ( 11 + 1 Bonus )</t>
+  </si>
+  <si>
+    <t>HOK240-S21</t>
+  </si>
+  <si>
+    <t>240 Tokens</t>
+  </si>
+  <si>
+    <t>HOK400-S21</t>
+  </si>
+  <si>
+    <t>400 Tokens</t>
+  </si>
+  <si>
+    <t>HOK2400-S21</t>
+  </si>
+  <si>
+    <t>2400 Tokens</t>
+  </si>
+  <si>
+    <t>FF5600-S13</t>
+  </si>
+  <si>
+    <t>5600 Diamonds</t>
+  </si>
+  <si>
+    <t>MLGLOBAL13-S14</t>
+  </si>
+  <si>
+    <t>86 Diamonds (78 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL16642-S14</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22591-S14</t>
+  </si>
+  <si>
+    <t>165 Diamonds (150 + 15 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL23-S14</t>
+  </si>
+  <si>
+    <t>172 Diamonds (156 + 16 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL25-S14</t>
+  </si>
+  <si>
+    <t>257 Diamonds (234 + 23 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22592-S14</t>
+  </si>
+  <si>
+    <t>275 Diamonds (250 + 25 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22593-S14</t>
+  </si>
+  <si>
+    <t>565 Diamonds (500 + 65 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL33-S14</t>
+  </si>
+  <si>
+    <t>Twilight Pass</t>
+  </si>
+  <si>
+    <t>MLGLOBAL26-S14</t>
+  </si>
+  <si>
+    <t>706 Diamonds (625 + 81 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL27-S14</t>
+  </si>
+  <si>
+    <t>2195 Diamonds (1860 + 335 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL28-S14</t>
+  </si>
+  <si>
+    <t>3688 Diamonds (3099 + 589 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL29-S14</t>
+  </si>
+  <si>
+    <t>5532 Diamonds (4649 + 883 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL30-S14</t>
+  </si>
+  <si>
+    <t>9288 Diamonds (7740 + 1548 Bonus)</t>
+  </si>
+  <si>
+    <t>BSTEVENT2-S126</t>
+  </si>
+  <si>
+    <t>Level Up Pass</t>
+  </si>
+  <si>
+    <t>ML14_0-S1A</t>
+  </si>
+  <si>
+    <t>14 Diamonds (14 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>ML15_0-S1A</t>
+  </si>
+  <si>
+    <t>ML17_2-S1A</t>
+  </si>
+  <si>
+    <t>19 Diamonds ( 17 + 2 Bonus )</t>
+  </si>
+  <si>
+    <t>ML25_3-S1A</t>
+  </si>
+  <si>
+    <t>28 Diamonds ( 25 + 3 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3383_643-S121</t>
+  </si>
+  <si>
+    <t>4026 Diamonds ( 3383 + 643 Bonus )</t>
+  </si>
+  <si>
+    <t>ML34_4-S1A</t>
+  </si>
+  <si>
+    <t>38 Diamonds ( 34 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>ML40_4-S1A</t>
+  </si>
+  <si>
+    <t>44 Diamonds ( 40 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>MLWEB-S50A</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle</t>
+  </si>
+  <si>
+    <t>ML50_4-S1A</t>
+  </si>
+  <si>
+    <t>54 Diamonds ( 50 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>ML51_5-S1A</t>
+  </si>
+  <si>
+    <t>56 Diamonds ( 51 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>ML53_6-S1A</t>
+  </si>
+  <si>
+    <t>59 Diamonds ( 53 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>ML333_33-S121</t>
+  </si>
+  <si>
+    <t>366 Diamonds ( 333 + 33 Bonus )</t>
+  </si>
+  <si>
+    <t>ML63_7-S1A</t>
+  </si>
+  <si>
+    <t>70 Diamonds ( 63 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML64_7-S1A</t>
+  </si>
+  <si>
+    <t>71 Diamonds ( 64 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML65_7-S1A</t>
+  </si>
+  <si>
+    <t>72 Diamonds ( 65 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML70_8-S1A</t>
+  </si>
+  <si>
+    <t>78 Diamonds ( 70 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>ML74_6-S1A</t>
+  </si>
+  <si>
+    <t>80 Diamonds ( 74 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>ML77_8-S1A</t>
+  </si>
+  <si>
+    <t>85 Diamonds ( 77 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>ML87_5-S1A</t>
+  </si>
+  <si>
+    <t>92 Diamonds ( 87 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>ML91_9-S1A</t>
+  </si>
+  <si>
+    <t>100 Diamonds ( 91 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML89_9-S1A</t>
+  </si>
+  <si>
+    <t>98 Diamonds ( 89 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML101_9-S1A</t>
+  </si>
+  <si>
+    <t>110 Diamonds ( 101 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML102_11-S1A</t>
+  </si>
+  <si>
+    <t>113 Diamonds (102 + 11 Bonus )</t>
+  </si>
+  <si>
+    <t>ML106_12-S1A</t>
+  </si>
+  <si>
+    <t>118 Diamonds ( 106 + 12 Bonus )</t>
+  </si>
+  <si>
+    <t>ML117_12-S1A</t>
+  </si>
+  <si>
+    <t>129 Diamonds ( 117 + 12 Bonus )</t>
+  </si>
+  <si>
+    <t>ML130_14-S1A</t>
+  </si>
+  <si>
+    <t>144 Diamonds (130 + 14 Bonus )</t>
+  </si>
+  <si>
+    <t>ML154_16-S1A</t>
+  </si>
+  <si>
+    <t>170 Diamonds ( 154 + 16 Bonus )</t>
+  </si>
+  <si>
+    <t>ML165_17-S1A</t>
+  </si>
+  <si>
+    <t>182 Diamond (165 + 17 Bonus)</t>
+  </si>
+  <si>
+    <t>ML67_7-S121</t>
+  </si>
+  <si>
+    <t>74 Diamonds ( 67 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML207_22-S1A</t>
+  </si>
+  <si>
+    <t>229 Diamond (207 + 22 Bonus )</t>
+  </si>
+  <si>
+    <t>ML217_23-S1A</t>
+  </si>
+  <si>
+    <t>240 Diamonds ( 217 + 23 Bonus )</t>
+  </si>
+  <si>
+    <t>MLMEB-S50A</t>
+  </si>
+  <si>
+    <t>Monthly Elite Bundle</t>
+  </si>
+  <si>
+    <t>ML251_27-S1A</t>
+  </si>
+  <si>
+    <t>278 Diamonds (251 + 27 Bonus )</t>
+  </si>
+  <si>
+    <t>ML257_27-S1A</t>
+  </si>
+  <si>
+    <t>284 Diamonds ( 257 + 27 Bonus )</t>
+  </si>
+  <si>
+    <t>ML256_40-S1A</t>
+  </si>
+  <si>
+    <t>296 Diamonds ( 256 + 40 Bonus )</t>
+  </si>
+  <si>
+    <t>ML261_40-S1A</t>
+  </si>
+  <si>
+    <t>301 Diamonds (261 + 40 Bonus )</t>
+  </si>
+  <si>
+    <t>ML281_43-S1A</t>
+  </si>
+  <si>
+    <t>324 Diamonds ( 281 + 43 Bonus )</t>
+  </si>
+  <si>
+    <t>ML301_44-S1A</t>
+  </si>
+  <si>
+    <t>345 Diamonds (301 + 44 Bonus )</t>
+  </si>
+  <si>
+    <t>ML309_46-S1A</t>
+  </si>
+  <si>
+    <t>355 Diamonds (309 + 46 Bonus )</t>
+  </si>
+  <si>
+    <t>ML326_48-S1A</t>
+  </si>
+  <si>
+    <t>374 Diamond (326 + 48 Bonus )</t>
+  </si>
+  <si>
+    <t>ML333_48-S1A</t>
+  </si>
+  <si>
+    <t>381 Diamonds (333 + 48 Bonus )</t>
+  </si>
+  <si>
+    <t>ML60_6-S121</t>
+  </si>
+  <si>
+    <t>66 Diamonds ( 60 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>ML367_41-S1A</t>
+  </si>
+  <si>
+    <t>408 Diamonds ( 367 + 41 Bonus )</t>
+  </si>
+  <si>
+    <t>ML373_52-S1A</t>
+  </si>
+  <si>
+    <t>425 Diamond (373 + 52 Bonus )</t>
+  </si>
+  <si>
+    <t>ML384_43-S1A</t>
+  </si>
+  <si>
+    <t>427 Diamonds (384 + 43 Bonus )</t>
+  </si>
+  <si>
+    <t>ML408_42-S1A</t>
+  </si>
+  <si>
+    <t>450 Diamonds (408 Diamonds + 42 Bonus )</t>
+  </si>
+  <si>
+    <t>ML461_51-S1A</t>
+  </si>
+  <si>
+    <t>512 Diamonds (461 + 51 Bonus )</t>
+  </si>
+  <si>
+    <t>ML471_51-S1A</t>
+  </si>
+  <si>
+    <t>522 Diamond (471 + 51 Bonus )</t>
+  </si>
+  <si>
+    <t>ML471_47-S1A</t>
+  </si>
+  <si>
+    <t>518 Diamonds ( 471 + 47 Bonus )</t>
+  </si>
+  <si>
+    <t>ML503_65-S1A</t>
+  </si>
+  <si>
+    <t>568 Diamonds ( 503 + 65 Bonus )</t>
+  </si>
+  <si>
+    <t>MLTL-S1A</t>
+  </si>
+  <si>
+    <t>ML502_52-S1A</t>
+  </si>
+  <si>
+    <t>554 Diamonds ( 502 + 52 Bonus )</t>
+  </si>
+  <si>
+    <t>ML533_68-S1A</t>
+  </si>
+  <si>
+    <t>601 Diamonds (533 + 68 Bonus )</t>
+  </si>
+  <si>
+    <t>ML633_79-S1A</t>
+  </si>
+  <si>
+    <t>712 Diamonds (633 + 79 Bonus )</t>
+  </si>
+  <si>
+    <t>ML638_78-S1A</t>
+  </si>
+  <si>
+    <t>716 Diamonds ( 638 + 78 Bonus )</t>
+  </si>
+  <si>
+    <t>ML638_79-S1A</t>
+  </si>
+  <si>
+    <t>717 Diamonds (638 + 79 Bonus )</t>
+  </si>
+  <si>
+    <t>ML668_82-S1A</t>
+  </si>
+  <si>
+    <t>750 Diamonds (668 + 82 Bonus )</t>
+  </si>
+  <si>
+    <t>ML666_96-S1A</t>
+  </si>
+  <si>
+    <t>762 Diamonds ( 666 + 96 Bonus )</t>
+  </si>
+  <si>
+    <t>ML45_5-S121</t>
+  </si>
+  <si>
+    <t>50 Diamonds ( 45 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>ML720_88-S1A</t>
+  </si>
+  <si>
+    <t>808 Diamonds ( 720 + 88 Bonus )</t>
+  </si>
+  <si>
+    <t>ML774_101-S1A</t>
+  </si>
+  <si>
+    <t>875 Diamonds ( 774 + 101 Bonus )</t>
+  </si>
+  <si>
+    <t>ML856_109-S1A</t>
+  </si>
+  <si>
+    <t>965 Diamonds (856 + 109 Bonus )</t>
+  </si>
+  <si>
+    <t>ML867_110-S1A</t>
+  </si>
+  <si>
+    <t>977 Diamonds (867 + 110 Bonus )</t>
+  </si>
+  <si>
+    <t>ML933_117-S1A</t>
+  </si>
+  <si>
+    <t>1050 Diamonds (933 + 117 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1006_130-S1A</t>
+  </si>
+  <si>
+    <t>1136 Diamonds ( 1006 + 130 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1008_126-S1A</t>
+  </si>
+  <si>
+    <t>1134 Diamonds (1008 + 126 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1013_126-S1A</t>
+  </si>
+  <si>
+    <t>1139 Diamond (1013 + 126 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1031_128-S1A</t>
+  </si>
+  <si>
+    <t>1159 Diamond (1031 + 128 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1036_128-S1A</t>
+  </si>
+  <si>
+    <t>1164 Diamonds (1036 + 128 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1041_142-S1A</t>
+  </si>
+  <si>
+    <t>1183 Diamond (1041 + 142 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1075_145-S1A</t>
+  </si>
+  <si>
+    <t>1220 Diamonds (1075 + 145 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1083_147-S1A</t>
+  </si>
+  <si>
+    <t>1230 Diamond (1083 + 147 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1218_150-S1A</t>
+  </si>
+  <si>
+    <t>1368 Diamond (1218 + 150 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1258_154-S1A</t>
+  </si>
+  <si>
+    <t>1412 Diamonds (1258 + 154 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1277_166-S1A</t>
+  </si>
+  <si>
+    <t>1443 Diamonds ( 1277 + 166 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1295_158-S1A</t>
+  </si>
+  <si>
+    <t>1453 Diamonds (1295 + 158 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1335_172-S1A</t>
+  </si>
+  <si>
+    <t>1507 Diamond (1335 + 172 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1484_188-S1A</t>
+  </si>
+  <si>
+    <t>1672 Diamonds (1484 + 188 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1509_195-S1A</t>
+  </si>
+  <si>
+    <t>1704 Diamonds ( 1509 + 195 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1548_202-S1A</t>
+  </si>
+  <si>
+    <t>1750 Diamond (1548 + 202 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1625_210-S1A</t>
+  </si>
+  <si>
+    <t>1835 Diamond ( 1625 + 210 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1708_302-S1A</t>
+  </si>
+  <si>
+    <t>2010 Diamonds ( 1708 + 302 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1741_305-S1A</t>
+  </si>
+  <si>
+    <t>2046 Diamond ( 1741 + 305 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1862_318-S1A</t>
+  </si>
+  <si>
+    <t>2180 Diamond (1862 + 318 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1879_320-S1A</t>
+  </si>
+  <si>
+    <t>2199 Diamonds (1879 + 320 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2017_333-S1A</t>
+  </si>
+  <si>
+    <t>2350 Diamond (2017 + 333 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2033_349-S1A</t>
+  </si>
+  <si>
+    <t>2382 Diamond (2033 + 349 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2182_354-S1A</t>
+  </si>
+  <si>
+    <t>2536 Diamonds (2182 + 354 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2211_367-S1A</t>
+  </si>
+  <si>
+    <t>2578 Diamonds ( 2211 + 367 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2482_403-S1A</t>
+  </si>
+  <si>
+    <t>2885 Diamond (2482 + 403 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2499_405-S1A</t>
+  </si>
+  <si>
+    <t>2904 Diamonds (2499 + 405 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2565_412-S1A</t>
+  </si>
+  <si>
+    <t>2977 Diamond ( 2565 + 412 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2985_468-S1A</t>
+  </si>
+  <si>
+    <t>3453 Diamonds ( 2985 + 468 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3010_471-S1A</t>
+  </si>
+  <si>
+    <t>3481 Diamonds (3010 + 471 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3202_491-S1A</t>
+  </si>
+  <si>
+    <t>3693 Diamonds (3202 + 491 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3416_604-S1A</t>
+  </si>
+  <si>
+    <t>4020 Diamonds (3416 + 604 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3426_604-S1A</t>
+  </si>
+  <si>
+    <t>4030 Diamond ( 3426 + 604 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3763_641-S1A</t>
+  </si>
+  <si>
+    <t>4404 Diamonds (3763 + 641 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4001_677-S1A</t>
+  </si>
+  <si>
+    <t>4678 Diamonds (4001 + 677 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4003_827-S1A</t>
+  </si>
+  <si>
+    <t>4830 Diamonds ( 4003 + 827 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4506_892-S1A</t>
+  </si>
+  <si>
+    <t>5398 Diamond ( 4506 + 892 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4826_546-S1A</t>
+  </si>
+  <si>
+    <t>5372 Diamonds ( 4826 + 546 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4660_908-S1A</t>
+  </si>
+  <si>
+    <t>5568 Diamonds (4660 + 908 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5124_906-S1A</t>
+  </si>
+  <si>
+    <t>6030 Diamonds ( 5124 + 906 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5118_822-S1A</t>
+  </si>
+  <si>
+    <t>5940 Diamond (5118 + 822 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5033_968-S1A</t>
+  </si>
+  <si>
+    <t>6001 Diamonds (5033 + 968 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5274_983-S1A</t>
+  </si>
+  <si>
+    <t>6257 Diamonds (5274 + 983 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5711_1129-S1A</t>
+  </si>
+  <si>
+    <t>6840 Diamonds ( 5711 + 1129 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6020_1175-S1A</t>
+  </si>
+  <si>
+    <t>7195 Diamonds (6020 + 1175 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6442_1218-S1A</t>
+  </si>
+  <si>
+    <t>7660 Diamond (6442 + 1218 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6487_1236-S1A</t>
+  </si>
+  <si>
+    <t>7723 Diamonds (6487 + 1236 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6832_1208-S1A</t>
+  </si>
+  <si>
+    <t>8040 Diamonds ( 6832 + 1208 Bonus )</t>
+  </si>
+  <si>
+    <t>ML7005_1297-S1A</t>
+  </si>
+  <si>
+    <t>8302 Diamonds (7005 + 1297 Bonus )</t>
+  </si>
+  <si>
+    <t>ML7419_1431-S1A</t>
+  </si>
+  <si>
+    <t>8850 Diamonds ( 7419 + 1431 Bonus )</t>
+  </si>
+  <si>
+    <t>ML7826_1476-S1A</t>
+  </si>
+  <si>
+    <t>9302 Diamonds (7826 + 1476 Bonus )</t>
+  </si>
+  <si>
+    <t>ML8076_1512-S1A</t>
+  </si>
+  <si>
+    <t>9588 Diamonds (8076 + 1512 Bonus )</t>
+  </si>
+  <si>
+    <t>ML8006_1654-S1A</t>
+  </si>
+  <si>
+    <t>9660 Diamonds ( 8006 + 1654 Bonus )</t>
+  </si>
+  <si>
+    <t>ML8540_1510-S1A</t>
+  </si>
+  <si>
+    <t>10050 Diamonds ( 8540 + 1510 Bonus )</t>
+  </si>
+  <si>
+    <t>ML9714_1956-S1A</t>
+  </si>
+  <si>
+    <t>11670 Diamonds ( 9714 + 1956 Bonus )</t>
+  </si>
+  <si>
+    <t>ML10248_1812-S1A</t>
+  </si>
+  <si>
+    <t>12060 Diamond (10248 + 1812 Bonus )</t>
+  </si>
+  <si>
+    <t>ML10855_2098-S1A</t>
+  </si>
+  <si>
+    <t>12953 Diamonds (10855 + 2098 Bonus )</t>
+  </si>
+  <si>
+    <t>ML11422_2258-S1A</t>
+  </si>
+  <si>
+    <t>13680 Diamonds (11422 + 2258 Bonus )</t>
+  </si>
+  <si>
+    <t>ML12009_2481-S1A</t>
+  </si>
+  <si>
+    <t>14490 Diamonds ( 12009 + 2481 Bonus )</t>
+  </si>
+  <si>
+    <t>ML12290_2524-S1A</t>
+  </si>
+  <si>
+    <t>14814 Diamonds (12290 + 2524 Bonus )</t>
+  </si>
+  <si>
+    <t>ML13664_2416-S1A</t>
+  </si>
+  <si>
+    <t>16080 Diamonds ( 13664 + 2416 Bonus )</t>
+  </si>
+  <si>
+    <t>ML13717_2783-S1A</t>
+  </si>
+  <si>
+    <t>16500 Diamonds ( 13717 + 2783 Bonus )</t>
+  </si>
+  <si>
+    <t>ML15425_3085-S1A</t>
+  </si>
+  <si>
+    <t>18510 Diamonds (15425 + 3085 Bonus )</t>
+  </si>
+  <si>
+    <t>ML16012_3308-S1A</t>
+  </si>
+  <si>
+    <t>19320 Diamonds ( 16012 + 3308 Bonus )</t>
+  </si>
+  <si>
+    <t>ML17080_3020-S1A</t>
+  </si>
+  <si>
+    <t>20100 Diamonds ( 17080 + 3020 Bonus )</t>
+  </si>
+  <si>
+    <t>ML16786_3409-S1A</t>
+  </si>
+  <si>
+    <t>20195 Diamonds (16786 + 3409 Bonus )</t>
+  </si>
+  <si>
+    <t>ML17720_3610-S1A</t>
+  </si>
+  <si>
+    <t>21330 Diamonds (17720 + 3610 Bonus )</t>
+  </si>
+  <si>
+    <t>ML20015_4135-S1A</t>
+  </si>
+  <si>
+    <t>24150 Diamonds ( 20015 + 4135 Bonus )</t>
+  </si>
+  <si>
+    <t>ML24018_4962-S1A</t>
+  </si>
+  <si>
+    <t>28980 Diamond (24018 + 4962 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA128-S13</t>
+  </si>
+  <si>
+    <t>128 Diamonds (117 + 12 Bonus)</t>
+  </si>
+  <si>
+    <t>FF1440-S13</t>
+  </si>
+  <si>
+    <t>1440 Diamonds</t>
+  </si>
+  <si>
+    <t>ML671_87-S121</t>
+  </si>
+  <si>
+    <t>758 Diamonds ( 671 + 87 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA963-S13</t>
+  </si>
+  <si>
+    <t>963 Diamonds (851 + 109 Bonus)</t>
+  </si>
+  <si>
+    <t>ML5_0-S1A</t>
+  </si>
+  <si>
+    <t>5 Diamonds ( 5 + 0 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA148-S13</t>
+  </si>
+  <si>
+    <t>148 Diamonds (134 + 14 Bonus)</t>
+  </si>
+  <si>
+    <t>FF12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds</t>
+  </si>
+  <si>
+    <t>ML167_17-S121</t>
+  </si>
+  <si>
+    <t>184 Diamonds ( 167 + 17 Bonus )</t>
+  </si>
+  <si>
+    <t>ML75_8-S121</t>
+  </si>
+  <si>
+    <t>83 Diamonds ( 75 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>ML233_24-S1A</t>
+  </si>
+  <si>
+    <t>257 Diamonds (233 + 24 Bonus )</t>
+  </si>
+  <si>
+    <t>ML33_3-S121</t>
+  </si>
+  <si>
+    <t>36 Diamonds ( 33 + 3 Bonus )</t>
+  </si>
+  <si>
+    <t>ML30_3-S121</t>
+  </si>
+  <si>
+    <t>33 Diamonds ( 30 + 3 Bonus )</t>
+  </si>
+  <si>
+    <t>FF635-S13</t>
+  </si>
+  <si>
+    <t>635 Diamonds</t>
+  </si>
+  <si>
+    <t>FF200-S13</t>
+  </si>
+  <si>
+    <t>200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF210-S13</t>
+  </si>
+  <si>
+    <t>210 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA1045-S13</t>
+  </si>
+  <si>
+    <t>1045 Diamond</t>
+  </si>
+  <si>
+    <t>FF375-S13</t>
+  </si>
+  <si>
+    <t>375 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG19-S13</t>
+  </si>
+  <si>
+    <t>MLA300-S13</t>
+  </si>
+  <si>
+    <t>300 Diamonds (261 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA277-S13</t>
+  </si>
+  <si>
+    <t>277 Diamonds (251 + 26 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGFirst250-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 250 + 250 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGGFirst500-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 500 + 500 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG5-S13</t>
+  </si>
+  <si>
+    <t>5 Diamonds (5 + 0  Bonus)</t>
+  </si>
+  <si>
+    <t>FF300-S13</t>
+  </si>
+  <si>
+    <t>300 Diamonds</t>
   </si>
   <si>
     <t>FF50-S13</t>
   </si>
   <si>
     <t>50 Diamonds</t>
   </si>
   <si>
-    <t>FF40-S13</t>
-[...98 lines deleted...]
-    <t>190 Diamonds</t>
+    <t>FF3640-S13</t>
+  </si>
+  <si>
+    <t>3640 Diamonds</t>
+  </si>
+  <si>
+    <t>FF73100-S13</t>
+  </si>
+  <si>
+    <t>73100 Diamonds</t>
+  </si>
+  <si>
+    <t>HOK800-S21</t>
+  </si>
+  <si>
+    <t>800 Tokens</t>
+  </si>
+  <si>
+    <t>GI3940-S13</t>
+  </si>
+  <si>
+    <t>3280+600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>BST500-S1</t>
+  </si>
+  <si>
+    <t>500 + 40 Golds</t>
+  </si>
+  <si>
+    <t>FF7290-S13</t>
+  </si>
+  <si>
+    <t>7290 Diamonds</t>
+  </si>
+  <si>
+    <t>HOK8000-S21</t>
+  </si>
+  <si>
+    <t>8000 Tokens</t>
+  </si>
+  <si>
+    <t>GI60-S13</t>
+  </si>
+  <si>
+    <t>60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>i</t>
+  </si>
+  <si>
+    <t>Joki Mobile Legends</t>
+  </si>
+  <si>
+    <t>GM V - Epic V</t>
+  </si>
+  <si>
+    <t>h</t>
+  </si>
+  <si>
+    <t>Mythic Immortal / Star</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>Mythic Glory / Star</t>
+  </si>
+  <si>
+    <t>f</t>
+  </si>
+  <si>
+    <t>Mythic Honor / Star</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Mythic / Star</t>
+  </si>
+  <si>
+    <t>d</t>
+  </si>
+  <si>
+    <t>Legend / Star</t>
+  </si>
+  <si>
+    <t>c</t>
+  </si>
+  <si>
+    <t>Epic / Star</t>
+  </si>
+  <si>
+    <t>a</t>
+  </si>
+  <si>
+    <t>Master / Star</t>
+  </si>
+  <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>GM / Star</t>
+  </si>
+  <si>
+    <t>j</t>
+  </si>
+  <si>
+    <t>GM V - Legend V</t>
+  </si>
+  <si>
+    <t>l</t>
+  </si>
+  <si>
+    <t>GM II - Mythic</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>GM III - Mythic</t>
+  </si>
+  <si>
+    <t>n</t>
+  </si>
+  <si>
+    <t>GM IV - Mythic</t>
+  </si>
+  <si>
+    <t>o</t>
+  </si>
+  <si>
+    <t>GM V - Mythic</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Epic V - Legend V</t>
+  </si>
+  <si>
+    <t>q</t>
+  </si>
+  <si>
+    <t>Epic I - Mythic</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Epic II - Mythic</t>
+  </si>
+  <si>
+    <t>s</t>
+  </si>
+  <si>
+    <t>Epic III - Mythic</t>
+  </si>
+  <si>
+    <t>t</t>
+  </si>
+  <si>
+    <t>Epic IV - Mythic</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>Epic V - Mythic</t>
+  </si>
+  <si>
+    <t>v</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic</t>
+  </si>
+  <si>
+    <t>w</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Honor</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Glory</t>
+  </si>
+  <si>
+    <t>y</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Immortal</t>
+  </si>
+  <si>
+    <t>ab</t>
+  </si>
+  <si>
+    <t>Open Grading ( Auto Star 15 )</t>
+  </si>
+  <si>
+    <t>ac</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Honor (25)</t>
+  </si>
+  <si>
+    <t>ad</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Glory (50)</t>
+  </si>
+  <si>
+    <t>ae</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>af</t>
+  </si>
+  <si>
+    <t>Mythic Honor (25) - Mythic Glory (50)</t>
+  </si>
+  <si>
+    <t>ag</t>
+  </si>
+  <si>
+    <t>Mythic Honor (25) - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>ah</t>
+  </si>
+  <si>
+    <t>Mythic Glory (50) - Mythic Immortal (100)</t>
   </si>
   <si>
     <t>HOK80-S21</t>
   </si>
   <si>
-    <t>Honor of Kings Global</t>
-[...1 lines deleted...]
-  <si>
     <t>80 Tokens</t>
   </si>
   <si>
-    <t>FF210-S13</t>
-[...506 lines deleted...]
-    <t>1800 UC (1500 + 300)</t>
+    <t>HOK560-S21</t>
+  </si>
+  <si>
+    <t>560 Tokens</t>
   </si>
   <si>
     <t>GI8080-S13</t>
   </si>
   <si>
-    <t>Genshin Impact</t>
-[...1 lines deleted...]
-  <si>
     <t>6480+1600 Genesis Crystals</t>
   </si>
   <si>
-    <t>GI3940-S13</t>
-[...16 lines deleted...]
-  <si>
     <t>GIWELKIN-S13</t>
   </si>
   <si>
     <t>Blessing Of The Welkin Moon</t>
   </si>
   <si>
-    <t>GI60-S13</t>
-[...1742 lines deleted...]
-    <t>MCGG19-S13</t>
+    <t>GUKM-S888</t>
+  </si>
+  <si>
+    <t>Kartu Mingguan</t>
+  </si>
+  <si>
+    <t>GUKB-S888</t>
+  </si>
+  <si>
+    <t>Kartu Bulanan</t>
+  </si>
+  <si>
+    <t>GUGF-S888</t>
+  </si>
+  <si>
+    <t>Growht Fund ( REBATE)</t>
+  </si>
+  <si>
+    <t>GUAF-S888</t>
+  </si>
+  <si>
+    <t>Ace Fund</t>
+  </si>
+  <si>
+    <t>GU2800-S97</t>
+  </si>
+  <si>
+    <t>RC 2.800</t>
+  </si>
+  <si>
+    <t>GU4750-S97</t>
+  </si>
+  <si>
+    <t>RC 4.750</t>
+  </si>
+  <si>
+    <t>GU9600-S97</t>
+  </si>
+  <si>
+    <t>RC 9.600</t>
+  </si>
+  <si>
+    <t>GU33000-S97</t>
+  </si>
+  <si>
+    <t>RC 33.000</t>
+  </si>
+  <si>
+    <t>GU66500-S97</t>
+  </si>
+  <si>
+    <t>RC 66.500</t>
   </si>
   <si>
     <t>MLA370-S13</t>
   </si>
   <si>
     <t>370 Diamonds (324 + 46 Bonus)</t>
   </si>
   <si>
-    <t>MCGGFirst250-S13</t>
-[...8 lines deleted...]
-    <t>First Recharge 500 + 500 Diamonds</t>
+    <t>HOKWC-S13</t>
+  </si>
+  <si>
+    <t>HOKWCP-S13</t>
+  </si>
+  <si>
+    <t>Weekly Card Plus</t>
   </si>
   <si>
     <t>MLA36-S13</t>
   </si>
   <si>
     <t>36 Diamonds (33 + 3 Bonus)</t>
   </si>
   <si>
-    <t>MLA222-S13</t>
-[...322 lines deleted...]
-  <si>
     <t>HOK1200-S21</t>
   </si>
   <si>
     <t>1200 Tokens</t>
   </si>
   <si>
-    <t>ML250_250FR-S50AUTO</t>
-[...2 lines deleted...]
-    <t>250 + 250 Bonus</t>
+    <t>ML150_150FR-S50AUTO</t>
+  </si>
+  <si>
+    <t>150 + 150 Bonus</t>
   </si>
   <si>
     <t>ML500_500FR-S50AUTO</t>
   </si>
   <si>
     <t>500 + 500 Bonus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3478,54 +3532,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I514"/>
+  <dimension ref="A1:I523"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H514" sqref="H514"/>
+      <selection activeCell="H523" sqref="H523"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4138,14301 +4192,14562 @@
       </c>
       <c r="G22" s="2">
         <v>9835304</v>
       </c>
       <c r="H22" s="2">
         <v>9739816</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="2">
-        <v>12660</v>
+        <v>700183</v>
       </c>
       <c r="F23" s="2">
-        <v>12539</v>
+        <v>693515</v>
       </c>
       <c r="G23" s="2">
-        <v>12419</v>
+        <v>686846</v>
       </c>
       <c r="H23" s="2">
-        <v>12298</v>
+        <v>680178</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="2">
-        <v>37979</v>
+        <v>210060</v>
       </c>
       <c r="F24" s="2">
-        <v>37617</v>
+        <v>208059</v>
       </c>
       <c r="G24" s="2">
-        <v>37255</v>
+        <v>206059</v>
       </c>
       <c r="H24" s="2">
-        <v>36893</v>
+        <v>204058</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E25" s="2">
-        <v>63297</v>
+        <v>350166</v>
       </c>
       <c r="F25" s="2">
-        <v>62694</v>
+        <v>346831</v>
       </c>
       <c r="G25" s="2">
-        <v>62091</v>
+        <v>343496</v>
       </c>
       <c r="H25" s="2">
-        <v>61489</v>
+        <v>340161</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E26" s="2">
-        <v>75957</v>
+        <v>168028</v>
       </c>
       <c r="F26" s="2">
-        <v>75234</v>
+        <v>166428</v>
       </c>
       <c r="G26" s="2">
-        <v>74510</v>
+        <v>164828</v>
       </c>
       <c r="H26" s="2">
-        <v>73787</v>
+        <v>163228</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E27" s="2">
-        <v>101277</v>
+        <v>420120</v>
       </c>
       <c r="F27" s="2">
-        <v>100312</v>
+        <v>416119</v>
       </c>
       <c r="G27" s="2">
-        <v>99348</v>
+        <v>412117</v>
       </c>
       <c r="H27" s="2">
-        <v>98383</v>
+        <v>408116</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="2">
-        <v>126594</v>
+        <v>560224</v>
       </c>
       <c r="F28" s="2">
-        <v>125389</v>
+        <v>554889</v>
       </c>
       <c r="G28" s="2">
-        <v>124183</v>
+        <v>549553</v>
       </c>
       <c r="H28" s="2">
-        <v>122977</v>
+        <v>544218</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E29" s="2">
-        <v>151914</v>
+        <v>840191</v>
       </c>
       <c r="F29" s="2">
-        <v>150467</v>
+        <v>832189</v>
       </c>
       <c r="G29" s="2">
-        <v>149020</v>
+        <v>824187</v>
       </c>
       <c r="H29" s="2">
-        <v>147574</v>
+        <v>816186</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E30" s="2">
-        <v>189891</v>
+        <v>980296</v>
       </c>
       <c r="F30" s="2">
-        <v>188083</v>
+        <v>970960</v>
       </c>
       <c r="G30" s="2">
-        <v>186274</v>
+        <v>961623</v>
       </c>
       <c r="H30" s="2">
-        <v>184466</v>
+        <v>952287</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E31" s="2">
-        <v>253188</v>
+        <v>1120304</v>
       </c>
       <c r="F31" s="2">
-        <v>250776</v>
+        <v>1109634</v>
       </c>
       <c r="G31" s="2">
-        <v>248365</v>
+        <v>1098965</v>
       </c>
       <c r="H31" s="2">
-        <v>245954</v>
+        <v>1088295</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E32" s="2">
-        <v>316486</v>
+        <v>1260410</v>
       </c>
       <c r="F32" s="2">
-        <v>313472</v>
+        <v>1248406</v>
       </c>
       <c r="G32" s="2">
-        <v>310457</v>
+        <v>1236402</v>
       </c>
       <c r="H32" s="2">
-        <v>307443</v>
+        <v>1224398</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E33" s="2">
-        <v>379782</v>
+        <v>1400367</v>
       </c>
       <c r="F33" s="2">
-        <v>376165</v>
+        <v>1387030</v>
       </c>
       <c r="G33" s="2">
-        <v>372548</v>
+        <v>1373693</v>
       </c>
       <c r="H33" s="2">
-        <v>368931</v>
+        <v>1360357</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="2">
-        <v>506376</v>
+        <v>2100551</v>
       </c>
       <c r="F34" s="2">
-        <v>501554</v>
+        <v>2080546</v>
       </c>
       <c r="G34" s="2">
-        <v>496731</v>
+        <v>2060541</v>
       </c>
       <c r="H34" s="2">
-        <v>491908</v>
+        <v>2040536</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E35" s="2">
-        <v>632970</v>
+        <v>2800735</v>
       </c>
       <c r="F35" s="2">
-        <v>626942</v>
+        <v>2774062</v>
       </c>
       <c r="G35" s="2">
-        <v>620914</v>
+        <v>2747388</v>
       </c>
       <c r="H35" s="2">
-        <v>614886</v>
+        <v>2720714</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E36" s="2">
-        <v>759565</v>
+        <v>3500918</v>
       </c>
       <c r="F36" s="2">
-        <v>752331</v>
+        <v>3467576</v>
       </c>
       <c r="G36" s="2">
-        <v>745097</v>
+        <v>3434234</v>
       </c>
       <c r="H36" s="2">
-        <v>737863</v>
+        <v>3400892</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E37" s="2">
-        <v>886158</v>
+        <v>4201103</v>
       </c>
       <c r="F37" s="2">
-        <v>877718</v>
+        <v>4161092</v>
       </c>
       <c r="G37" s="2">
-        <v>869279</v>
+        <v>4121082</v>
       </c>
       <c r="H37" s="2">
-        <v>860839</v>
+        <v>4081071</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>54</v>
+        <v>85</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E38" s="2">
-        <v>1012752</v>
+        <v>19628</v>
       </c>
       <c r="F38" s="2">
-        <v>1003107</v>
+        <v>19441</v>
       </c>
       <c r="G38" s="2">
-        <v>993462</v>
+        <v>19254</v>
       </c>
       <c r="H38" s="2">
-        <v>983817</v>
+        <v>19067</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E39" s="2">
-        <v>1139347</v>
+        <v>896</v>
       </c>
       <c r="F39" s="2">
-        <v>1128496</v>
+        <v>887</v>
       </c>
       <c r="G39" s="2">
-        <v>1117645</v>
+        <v>879</v>
       </c>
       <c r="H39" s="2">
-        <v>1106794</v>
+        <v>870</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E40" s="2">
-        <v>1265941</v>
+        <v>1682</v>
       </c>
       <c r="F40" s="2">
-        <v>1253884</v>
+        <v>1666</v>
       </c>
       <c r="G40" s="2">
-        <v>1241828</v>
+        <v>1650</v>
       </c>
       <c r="H40" s="2">
-        <v>1229771</v>
+        <v>1634</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E41" s="2">
-        <v>1898911</v>
+        <v>2527</v>
       </c>
       <c r="F41" s="2">
-        <v>1880826</v>
+        <v>2503</v>
       </c>
       <c r="G41" s="2">
-        <v>1862742</v>
+        <v>2479</v>
       </c>
       <c r="H41" s="2">
-        <v>1844657</v>
+        <v>2455</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E42" s="2">
-        <v>2531883</v>
+        <v>3367</v>
       </c>
       <c r="F42" s="2">
-        <v>2507770</v>
+        <v>3335</v>
       </c>
       <c r="G42" s="2">
-        <v>2483657</v>
+        <v>3303</v>
       </c>
       <c r="H42" s="2">
-        <v>2459543</v>
+        <v>3271</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E43" s="2">
-        <v>3164853</v>
+        <v>4208</v>
       </c>
       <c r="F43" s="2">
-        <v>3134712</v>
+        <v>4168</v>
       </c>
       <c r="G43" s="2">
-        <v>3104570</v>
+        <v>4128</v>
       </c>
       <c r="H43" s="2">
-        <v>3074429</v>
+        <v>4088</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E44" s="2">
-        <v>6329707</v>
+        <v>5048</v>
       </c>
       <c r="F44" s="2">
-        <v>6269424</v>
+        <v>5000</v>
       </c>
       <c r="G44" s="2">
-        <v>6209141</v>
+        <v>4952</v>
       </c>
       <c r="H44" s="2">
-        <v>6148858</v>
+        <v>4904</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E45" s="2">
-        <v>19843</v>
+        <v>6233</v>
       </c>
       <c r="F45" s="2">
-        <v>19654</v>
+        <v>6173</v>
       </c>
       <c r="G45" s="2">
-        <v>19465</v>
+        <v>6114</v>
       </c>
       <c r="H45" s="2">
-        <v>19276</v>
+        <v>6055</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E46" s="2">
-        <v>896</v>
+        <v>7527</v>
       </c>
       <c r="F46" s="2">
-        <v>887</v>
+        <v>7456</v>
       </c>
       <c r="G46" s="2">
-        <v>879</v>
+        <v>7384</v>
       </c>
       <c r="H46" s="2">
-        <v>870</v>
+        <v>7312</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E47" s="2">
-        <v>1768</v>
+        <v>8365</v>
       </c>
       <c r="F47" s="2">
-        <v>1751</v>
+        <v>8286</v>
       </c>
       <c r="G47" s="2">
-        <v>1735</v>
+        <v>8206</v>
       </c>
       <c r="H47" s="2">
-        <v>1718</v>
+        <v>8126</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E48" s="2">
-        <v>2624</v>
+        <v>8985</v>
       </c>
       <c r="F48" s="2">
-        <v>2599</v>
+        <v>8899</v>
       </c>
       <c r="G48" s="2">
-        <v>2574</v>
+        <v>8814</v>
       </c>
       <c r="H48" s="2">
-        <v>2549</v>
+        <v>8728</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E49" s="2">
-        <v>3497</v>
+        <v>10731</v>
       </c>
       <c r="F49" s="2">
-        <v>3463</v>
+        <v>10629</v>
       </c>
       <c r="G49" s="2">
-        <v>3430</v>
+        <v>10527</v>
       </c>
       <c r="H49" s="2">
-        <v>3397</v>
+        <v>10424</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E50" s="2">
-        <v>4370</v>
+        <v>12384</v>
       </c>
       <c r="F50" s="2">
-        <v>4328</v>
+        <v>12266</v>
       </c>
       <c r="G50" s="2">
-        <v>4287</v>
+        <v>12148</v>
       </c>
       <c r="H50" s="2">
-        <v>4245</v>
+        <v>12030</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E51" s="2">
-        <v>5243</v>
+        <v>14245</v>
       </c>
       <c r="F51" s="2">
-        <v>5193</v>
+        <v>14110</v>
       </c>
       <c r="G51" s="2">
-        <v>5143</v>
+        <v>13974</v>
       </c>
       <c r="H51" s="2">
-        <v>5093</v>
+        <v>13838</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E52" s="2">
-        <v>6834</v>
+        <v>15673</v>
       </c>
       <c r="F52" s="2">
-        <v>6769</v>
+        <v>15524</v>
       </c>
       <c r="G52" s="2">
-        <v>6704</v>
+        <v>15375</v>
       </c>
       <c r="H52" s="2">
-        <v>6639</v>
+        <v>15226</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E53" s="2">
-        <v>6582</v>
+        <v>19060</v>
       </c>
       <c r="F53" s="2">
-        <v>6520</v>
+        <v>18878</v>
       </c>
       <c r="G53" s="2">
-        <v>6457</v>
+        <v>18697</v>
       </c>
       <c r="H53" s="2">
-        <v>6394</v>
+        <v>18515</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E54" s="2">
-        <v>7970</v>
+        <v>17350</v>
       </c>
       <c r="F54" s="2">
-        <v>7894</v>
+        <v>17185</v>
       </c>
       <c r="G54" s="2">
-        <v>7818</v>
+        <v>17020</v>
       </c>
       <c r="H54" s="2">
-        <v>7742</v>
+        <v>16854</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E55" s="2">
-        <v>8831</v>
+        <v>19921</v>
       </c>
       <c r="F55" s="2">
-        <v>8746</v>
+        <v>19731</v>
       </c>
       <c r="G55" s="2">
-        <v>8662</v>
+        <v>19541</v>
       </c>
       <c r="H55" s="2">
-        <v>8578</v>
+        <v>19351</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E56" s="2">
-        <v>9476</v>
+        <v>20216</v>
       </c>
       <c r="F56" s="2">
-        <v>9386</v>
+        <v>20023</v>
       </c>
       <c r="G56" s="2">
-        <v>9296</v>
+        <v>19831</v>
       </c>
       <c r="H56" s="2">
-        <v>9206</v>
+        <v>19638</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E57" s="2">
-        <v>10731</v>
+        <v>21859</v>
       </c>
       <c r="F57" s="2">
-        <v>10629</v>
+        <v>21651</v>
       </c>
       <c r="G57" s="2">
-        <v>10527</v>
+        <v>21443</v>
       </c>
       <c r="H57" s="2">
-        <v>10424</v>
+        <v>21234</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E58" s="2">
-        <v>11706</v>
+        <v>22357</v>
       </c>
       <c r="F58" s="2">
-        <v>11595</v>
+        <v>22144</v>
       </c>
       <c r="G58" s="2">
-        <v>11483</v>
+        <v>21931</v>
       </c>
       <c r="H58" s="2">
-        <v>11372</v>
+        <v>21718</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E59" s="2">
-        <v>13068</v>
+        <v>24033</v>
       </c>
       <c r="F59" s="2">
-        <v>12944</v>
+        <v>23805</v>
       </c>
       <c r="G59" s="2">
-        <v>12819</v>
+        <v>23576</v>
       </c>
       <c r="H59" s="2">
-        <v>12695</v>
+        <v>23347</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E60" s="2">
-        <v>14256</v>
+        <v>25470</v>
       </c>
       <c r="F60" s="2">
-        <v>14120</v>
+        <v>25227</v>
       </c>
       <c r="G60" s="2">
-        <v>13984</v>
+        <v>24985</v>
       </c>
       <c r="H60" s="2">
-        <v>13849</v>
+        <v>24742</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E61" s="2">
-        <v>16144</v>
+        <v>29672</v>
       </c>
       <c r="F61" s="2">
-        <v>15990</v>
+        <v>29389</v>
       </c>
       <c r="G61" s="2">
-        <v>15836</v>
+        <v>29107</v>
       </c>
       <c r="H61" s="2">
-        <v>15683</v>
+        <v>28824</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E62" s="2">
-        <v>19060</v>
+        <v>33947</v>
       </c>
       <c r="F62" s="2">
-        <v>18878</v>
+        <v>33623</v>
       </c>
       <c r="G62" s="2">
-        <v>18697</v>
+        <v>33300</v>
       </c>
       <c r="H62" s="2">
-        <v>18515</v>
+        <v>32977</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E63" s="2">
-        <v>18157</v>
+        <v>33648</v>
       </c>
       <c r="F63" s="2">
-        <v>17984</v>
+        <v>33328</v>
       </c>
       <c r="G63" s="2">
-        <v>17811</v>
+        <v>33007</v>
       </c>
       <c r="H63" s="2">
-        <v>17638</v>
+        <v>32687</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E64" s="2">
-        <v>19921</v>
+        <v>45760</v>
       </c>
       <c r="F64" s="2">
-        <v>19731</v>
+        <v>45324</v>
       </c>
       <c r="G64" s="2">
-        <v>19541</v>
+        <v>44888</v>
       </c>
       <c r="H64" s="2">
-        <v>19351</v>
+        <v>44453</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E65" s="2">
-        <v>20216</v>
+        <v>54182</v>
       </c>
       <c r="F65" s="2">
-        <v>20023</v>
+        <v>53666</v>
       </c>
       <c r="G65" s="2">
-        <v>19831</v>
+        <v>53150</v>
       </c>
       <c r="H65" s="2">
-        <v>19638</v>
+        <v>52634</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E66" s="2">
-        <v>21859</v>
+        <v>60584</v>
       </c>
       <c r="F66" s="2">
-        <v>21651</v>
+        <v>60007</v>
       </c>
       <c r="G66" s="2">
-        <v>21443</v>
+        <v>59430</v>
       </c>
       <c r="H66" s="2">
-        <v>21234</v>
+        <v>58853</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E67" s="2">
-        <v>23204</v>
+        <v>65395</v>
       </c>
       <c r="F67" s="2">
-        <v>22983</v>
+        <v>64772</v>
       </c>
       <c r="G67" s="2">
-        <v>22762</v>
+        <v>64149</v>
       </c>
       <c r="H67" s="2">
-        <v>22541</v>
+        <v>63527</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E68" s="2">
-        <v>25625</v>
+        <v>66234</v>
       </c>
       <c r="F68" s="2">
-        <v>25381</v>
+        <v>65603</v>
       </c>
       <c r="G68" s="2">
-        <v>25137</v>
+        <v>64972</v>
       </c>
       <c r="H68" s="2">
-        <v>24893</v>
+        <v>64342</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E69" s="2">
-        <v>25470</v>
+        <v>67262</v>
       </c>
       <c r="F69" s="2">
-        <v>25227</v>
+        <v>66621</v>
       </c>
       <c r="G69" s="2">
-        <v>24985</v>
+        <v>65981</v>
       </c>
       <c r="H69" s="2">
-        <v>24742</v>
+        <v>65340</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D70" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="D70" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="2">
-        <v>15435</v>
+        <v>83732</v>
       </c>
       <c r="F70" s="2">
-        <v>15288</v>
+        <v>82935</v>
       </c>
       <c r="G70" s="2">
-        <v>15141</v>
+        <v>82137</v>
       </c>
       <c r="H70" s="2">
-        <v>14994</v>
+        <v>81340</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D71" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E71" s="2">
-        <v>29264</v>
+        <v>82581</v>
       </c>
       <c r="F71" s="2">
-        <v>28985</v>
+        <v>81795</v>
       </c>
       <c r="G71" s="2">
-        <v>28706</v>
+        <v>81008</v>
       </c>
       <c r="H71" s="2">
-        <v>28427</v>
+        <v>80222</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D72" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C72" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" s="2">
-        <v>29672</v>
+        <v>88963</v>
       </c>
       <c r="F72" s="2">
-        <v>29389</v>
+        <v>88116</v>
       </c>
       <c r="G72" s="2">
-        <v>29107</v>
+        <v>87269</v>
       </c>
       <c r="H72" s="2">
-        <v>28824</v>
+        <v>86422</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C73" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="2">
-        <v>33947</v>
+        <v>93260</v>
       </c>
       <c r="F73" s="2">
-        <v>33623</v>
+        <v>92372</v>
       </c>
       <c r="G73" s="2">
-        <v>33300</v>
+        <v>91484</v>
       </c>
       <c r="H73" s="2">
-        <v>32977</v>
+        <v>90595</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D74" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="2">
-        <v>35435</v>
+        <v>11706</v>
       </c>
       <c r="F74" s="2">
-        <v>35098</v>
+        <v>11595</v>
       </c>
       <c r="G74" s="2">
-        <v>34760</v>
+        <v>11483</v>
       </c>
       <c r="H74" s="2">
-        <v>34423</v>
+        <v>11372</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D75" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C75" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E75" s="2">
-        <v>41084</v>
+        <v>4900813</v>
       </c>
       <c r="F75" s="2">
-        <v>40693</v>
+        <v>4854139</v>
       </c>
       <c r="G75" s="2">
-        <v>40302</v>
+        <v>4807464</v>
       </c>
       <c r="H75" s="2">
-        <v>39911</v>
+        <v>4760790</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="C76" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="2">
-        <v>48374</v>
+        <v>537300</v>
       </c>
       <c r="F76" s="2">
-        <v>47913</v>
+        <v>532183</v>
       </c>
       <c r="G76" s="2">
-        <v>47452</v>
+        <v>527065</v>
       </c>
       <c r="H76" s="2">
-        <v>46991</v>
+        <v>521948</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D77" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C77" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77" s="2">
-        <v>50248</v>
+        <v>100551</v>
       </c>
       <c r="F77" s="2">
-        <v>49769</v>
+        <v>99594</v>
       </c>
       <c r="G77" s="2">
-        <v>49291</v>
+        <v>98636</v>
       </c>
       <c r="H77" s="2">
-        <v>48812</v>
+        <v>97678</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D78" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C78" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78" s="2">
-        <v>56766</v>
+        <v>318880</v>
       </c>
       <c r="F78" s="2">
-        <v>56226</v>
+        <v>315843</v>
       </c>
       <c r="G78" s="2">
-        <v>55685</v>
+        <v>312806</v>
       </c>
       <c r="H78" s="2">
-        <v>55144</v>
+        <v>309769</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D79" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C79" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79" s="2">
-        <v>65140</v>
+        <v>117073</v>
       </c>
       <c r="F79" s="2">
-        <v>64520</v>
+        <v>115958</v>
       </c>
       <c r="G79" s="2">
-        <v>63899</v>
+        <v>114843</v>
       </c>
       <c r="H79" s="2">
-        <v>63279</v>
+        <v>113728</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D80" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E80" s="2">
-        <v>69258</v>
+        <v>76084</v>
       </c>
       <c r="F80" s="2">
-        <v>68598</v>
+        <v>75359</v>
       </c>
       <c r="G80" s="2">
-        <v>67939</v>
+        <v>74635</v>
       </c>
       <c r="H80" s="2">
-        <v>67279</v>
+        <v>73910</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D81" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E81" s="2">
-        <v>71597</v>
+        <v>78035</v>
       </c>
       <c r="F81" s="2">
-        <v>70916</v>
+        <v>77292</v>
       </c>
       <c r="G81" s="2">
-        <v>70234</v>
+        <v>76549</v>
       </c>
       <c r="H81" s="2">
-        <v>69552</v>
+        <v>75805</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D82" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E82" s="2">
-        <v>72081</v>
+        <v>145854</v>
       </c>
       <c r="F82" s="2">
-        <v>71395</v>
+        <v>144465</v>
       </c>
       <c r="G82" s="2">
-        <v>70708</v>
+        <v>143076</v>
       </c>
       <c r="H82" s="2">
-        <v>70022</v>
+        <v>141687</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D83" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E83" s="2">
-        <v>70872</v>
+        <v>134795</v>
       </c>
       <c r="F83" s="2">
-        <v>70197</v>
+        <v>133511</v>
       </c>
       <c r="G83" s="2">
-        <v>69522</v>
+        <v>132227</v>
       </c>
       <c r="H83" s="2">
-        <v>68847</v>
+        <v>130944</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C84" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84" s="2">
-        <v>76084</v>
+        <v>136075</v>
       </c>
       <c r="F84" s="2">
-        <v>75359</v>
+        <v>134779</v>
       </c>
       <c r="G84" s="2">
-        <v>74635</v>
+        <v>133483</v>
       </c>
       <c r="H84" s="2">
-        <v>73910</v>
+        <v>132187</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D85" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C85" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E85" s="2">
-        <v>83732</v>
+        <v>164935</v>
       </c>
       <c r="F85" s="2">
-        <v>82935</v>
+        <v>163364</v>
       </c>
       <c r="G85" s="2">
-        <v>82137</v>
+        <v>161793</v>
       </c>
       <c r="H85" s="2">
-        <v>81340</v>
+        <v>160223</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D86" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="C86" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E86" s="2">
-        <v>86708</v>
+        <v>153195</v>
       </c>
       <c r="F86" s="2">
-        <v>85882</v>
+        <v>151736</v>
       </c>
       <c r="G86" s="2">
-        <v>85056</v>
+        <v>150277</v>
       </c>
       <c r="H86" s="2">
-        <v>84231</v>
+        <v>148818</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D87" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="C87" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="2">
-        <v>88963</v>
+        <v>164689</v>
       </c>
       <c r="F87" s="2">
-        <v>88116</v>
+        <v>163121</v>
       </c>
       <c r="G87" s="2">
-        <v>87269</v>
+        <v>161552</v>
       </c>
       <c r="H87" s="2">
-        <v>86422</v>
+        <v>159984</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D88" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="C88" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>97897</v>
+        <v>203654</v>
       </c>
       <c r="F88" s="2">
-        <v>96964</v>
+        <v>201714</v>
       </c>
       <c r="G88" s="2">
-        <v>96032</v>
+        <v>199775</v>
       </c>
       <c r="H88" s="2">
-        <v>95100</v>
+        <v>197835</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D89" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="C89" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89" s="2">
-        <v>97537</v>
+        <v>206237</v>
       </c>
       <c r="F89" s="2">
-        <v>96608</v>
+        <v>204273</v>
       </c>
       <c r="G89" s="2">
-        <v>95679</v>
+        <v>202308</v>
       </c>
       <c r="H89" s="2">
-        <v>94750</v>
+        <v>200344</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D90" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="C90" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E90" s="2">
-        <v>105337</v>
+        <v>215923</v>
       </c>
       <c r="F90" s="2">
-        <v>104334</v>
+        <v>213867</v>
       </c>
       <c r="G90" s="2">
-        <v>103331</v>
+        <v>211810</v>
       </c>
       <c r="H90" s="2">
-        <v>102327</v>
+        <v>209754</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D91" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91" s="2">
-        <v>107287</v>
+        <v>246112</v>
       </c>
       <c r="F91" s="2">
-        <v>106265</v>
+        <v>243768</v>
       </c>
       <c r="G91" s="2">
-        <v>105243</v>
+        <v>241424</v>
       </c>
       <c r="H91" s="2">
-        <v>104222</v>
+        <v>239080</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D92" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C92" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" s="2">
-        <v>105582</v>
+        <v>256390</v>
       </c>
       <c r="F92" s="2">
-        <v>104576</v>
+        <v>253948</v>
       </c>
       <c r="G92" s="2">
-        <v>103571</v>
+        <v>251506</v>
       </c>
       <c r="H92" s="2">
-        <v>102565</v>
+        <v>249065</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D93" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="C93" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E93" s="2">
-        <v>117038</v>
+        <v>270597</v>
       </c>
       <c r="F93" s="2">
-        <v>115924</v>
+        <v>268019</v>
       </c>
       <c r="G93" s="2">
-        <v>114809</v>
+        <v>265442</v>
       </c>
       <c r="H93" s="2">
-        <v>113694</v>
+        <v>262865</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D94" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94" s="2">
-        <v>122822</v>
+        <v>288106</v>
       </c>
       <c r="F94" s="2">
-        <v>121652</v>
+        <v>285362</v>
       </c>
       <c r="G94" s="2">
-        <v>120482</v>
+        <v>282619</v>
       </c>
       <c r="H94" s="2">
-        <v>119312</v>
+        <v>279875</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D95" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C95" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95" s="2">
-        <v>126789</v>
+        <v>293978</v>
       </c>
       <c r="F95" s="2">
-        <v>125581</v>
+        <v>291178</v>
       </c>
       <c r="G95" s="2">
-        <v>124374</v>
+        <v>288378</v>
       </c>
       <c r="H95" s="2">
-        <v>123166</v>
+        <v>285579</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D96" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C96" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" s="2">
-        <v>136540</v>
+        <v>297207</v>
       </c>
       <c r="F96" s="2">
-        <v>135240</v>
+        <v>294376</v>
       </c>
       <c r="G96" s="2">
-        <v>133939</v>
+        <v>291546</v>
       </c>
       <c r="H96" s="2">
-        <v>132639</v>
+        <v>288715</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97" s="2">
-        <v>145854</v>
+        <v>298978</v>
       </c>
       <c r="F97" s="2">
-        <v>144465</v>
+        <v>296131</v>
       </c>
       <c r="G97" s="2">
-        <v>143076</v>
+        <v>293283</v>
       </c>
       <c r="H97" s="2">
-        <v>141687</v>
+        <v>290436</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D98" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C98" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98" s="2">
-        <v>141576</v>
+        <v>303287</v>
       </c>
       <c r="F98" s="2">
-        <v>140227</v>
+        <v>300399</v>
       </c>
       <c r="G98" s="2">
-        <v>138879</v>
+        <v>297510</v>
       </c>
       <c r="H98" s="2">
-        <v>137531</v>
+        <v>294622</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D99" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99" s="2">
-        <v>143302</v>
+        <v>300777</v>
       </c>
       <c r="F99" s="2">
-        <v>141937</v>
+        <v>297912</v>
       </c>
       <c r="G99" s="2">
-        <v>140572</v>
+        <v>295048</v>
       </c>
       <c r="H99" s="2">
-        <v>139208</v>
+        <v>292183</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D100" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="C100" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100" s="2">
-        <v>164935</v>
+        <v>310391</v>
       </c>
       <c r="F100" s="2">
-        <v>163364</v>
+        <v>307434</v>
       </c>
       <c r="G100" s="2">
-        <v>161793</v>
+        <v>304478</v>
       </c>
       <c r="H100" s="2">
-        <v>160223</v>
+        <v>301522</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D101" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101" s="2">
-        <v>161406</v>
+        <v>326911</v>
       </c>
       <c r="F101" s="2">
-        <v>159869</v>
+        <v>323798</v>
       </c>
       <c r="G101" s="2">
-        <v>158332</v>
+        <v>320684</v>
       </c>
       <c r="H101" s="2">
-        <v>156794</v>
+        <v>317571</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D102" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="C102" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102" s="2">
-        <v>171909</v>
+        <v>351396</v>
       </c>
       <c r="F102" s="2">
-        <v>170272</v>
+        <v>348050</v>
       </c>
       <c r="G102" s="2">
-        <v>168635</v>
+        <v>344703</v>
       </c>
       <c r="H102" s="2">
-        <v>166997</v>
+        <v>341356</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D103" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>195044</v>
+        <v>369535</v>
       </c>
       <c r="F103" s="2">
-        <v>193186</v>
+        <v>366016</v>
       </c>
       <c r="G103" s="2">
-        <v>191329</v>
+        <v>362496</v>
       </c>
       <c r="H103" s="2">
-        <v>189471</v>
+        <v>358977</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D104" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" s="2">
-        <v>203654</v>
+        <v>375019</v>
       </c>
       <c r="F104" s="2">
-        <v>201714</v>
+        <v>371447</v>
       </c>
       <c r="G104" s="2">
-        <v>199775</v>
+        <v>367876</v>
       </c>
       <c r="H104" s="2">
-        <v>197835</v>
+        <v>364304</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D105" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E105" s="2">
-        <v>206237</v>
+        <v>409190</v>
       </c>
       <c r="F105" s="2">
-        <v>204273</v>
+        <v>405293</v>
       </c>
       <c r="G105" s="2">
-        <v>202308</v>
+        <v>401396</v>
       </c>
       <c r="H105" s="2">
-        <v>200344</v>
+        <v>397499</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D106" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E106" s="2">
-        <v>215923</v>
+        <v>451110</v>
       </c>
       <c r="F106" s="2">
-        <v>213867</v>
+        <v>446814</v>
       </c>
       <c r="G106" s="2">
-        <v>211810</v>
+        <v>442518</v>
       </c>
       <c r="H106" s="2">
-        <v>209754</v>
+        <v>438222</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D107" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C107" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E107" s="2">
-        <v>246112</v>
+        <v>499721</v>
       </c>
       <c r="F107" s="2">
-        <v>243768</v>
+        <v>494962</v>
       </c>
       <c r="G107" s="2">
-        <v>241424</v>
+        <v>490203</v>
       </c>
       <c r="H107" s="2">
-        <v>239080</v>
+        <v>485444</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D108" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="C108" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E108" s="2">
-        <v>256390</v>
+        <v>516703</v>
       </c>
       <c r="F108" s="2">
-        <v>253948</v>
+        <v>511782</v>
       </c>
       <c r="G108" s="2">
-        <v>251506</v>
+        <v>506861</v>
       </c>
       <c r="H108" s="2">
-        <v>249065</v>
+        <v>501940</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D109" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109" s="2">
-        <v>270597</v>
+        <v>550448</v>
       </c>
       <c r="F109" s="2">
-        <v>268019</v>
+        <v>545205</v>
       </c>
       <c r="G109" s="2">
-        <v>265442</v>
+        <v>539963</v>
       </c>
       <c r="H109" s="2">
-        <v>262865</v>
+        <v>534721</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D110" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110" s="2">
-        <v>288106</v>
+        <v>591507</v>
       </c>
       <c r="F110" s="2">
-        <v>285362</v>
+        <v>585874</v>
       </c>
       <c r="G110" s="2">
-        <v>282619</v>
+        <v>580240</v>
       </c>
       <c r="H110" s="2">
-        <v>279875</v>
+        <v>574607</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D111" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111" s="2">
-        <v>293978</v>
+        <v>604740</v>
       </c>
       <c r="F111" s="2">
-        <v>291178</v>
+        <v>598981</v>
       </c>
       <c r="G111" s="2">
-        <v>288378</v>
+        <v>593221</v>
       </c>
       <c r="H111" s="2">
-        <v>285579</v>
+        <v>587462</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D112" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E112" s="2">
-        <v>297207</v>
+        <v>642144</v>
       </c>
       <c r="F112" s="2">
-        <v>294376</v>
+        <v>636029</v>
       </c>
       <c r="G112" s="2">
-        <v>291546</v>
+        <v>629913</v>
       </c>
       <c r="H112" s="2">
-        <v>288715</v>
+        <v>623797</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D113" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E113" s="2">
-        <v>298978</v>
+        <v>653575</v>
       </c>
       <c r="F113" s="2">
-        <v>296131</v>
+        <v>647350</v>
       </c>
       <c r="G113" s="2">
-        <v>293283</v>
+        <v>641126</v>
       </c>
       <c r="H113" s="2">
-        <v>290436</v>
+        <v>634901</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D114" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C114" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114" s="2">
-        <v>303287</v>
+        <v>658665</v>
       </c>
       <c r="F114" s="2">
-        <v>300399</v>
+        <v>652392</v>
       </c>
       <c r="G114" s="2">
-        <v>297510</v>
+        <v>646119</v>
       </c>
       <c r="H114" s="2">
-        <v>294622</v>
+        <v>639846</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D115" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E115" s="2">
-        <v>300777</v>
+        <v>881363</v>
       </c>
       <c r="F115" s="2">
-        <v>297912</v>
+        <v>872969</v>
       </c>
       <c r="G115" s="2">
-        <v>295048</v>
+        <v>864575</v>
       </c>
       <c r="H115" s="2">
-        <v>292183</v>
+        <v>856181</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D116" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="C116" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E116" s="2">
-        <v>310391</v>
+        <v>884733</v>
       </c>
       <c r="F116" s="2">
-        <v>307434</v>
+        <v>876307</v>
       </c>
       <c r="G116" s="2">
-        <v>304478</v>
+        <v>867881</v>
       </c>
       <c r="H116" s="2">
-        <v>301522</v>
+        <v>859455</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D117" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="C117" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E117" s="2">
-        <v>318880</v>
+        <v>854745</v>
       </c>
       <c r="F117" s="2">
-        <v>315843</v>
+        <v>846605</v>
       </c>
       <c r="G117" s="2">
-        <v>312806</v>
+        <v>838464</v>
       </c>
       <c r="H117" s="2">
-        <v>309769</v>
+        <v>830324</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D118" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="C118" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E118" s="2">
-        <v>326911</v>
+        <v>937136</v>
       </c>
       <c r="F118" s="2">
-        <v>323798</v>
+        <v>928210</v>
       </c>
       <c r="G118" s="2">
-        <v>320684</v>
+        <v>919285</v>
       </c>
       <c r="H118" s="2">
-        <v>317571</v>
+        <v>910360</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D119" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C119" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E119" s="2">
-        <v>351396</v>
+        <v>922554</v>
       </c>
       <c r="F119" s="2">
-        <v>348050</v>
+        <v>913768</v>
       </c>
       <c r="G119" s="2">
-        <v>344703</v>
+        <v>904982</v>
       </c>
       <c r="H119" s="2">
-        <v>341356</v>
+        <v>896195</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D120" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C120" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120" s="2">
-        <v>372247</v>
+        <v>925857</v>
       </c>
       <c r="F120" s="2">
-        <v>368702</v>
+        <v>917040</v>
       </c>
       <c r="G120" s="2">
-        <v>365157</v>
+        <v>908222</v>
       </c>
       <c r="H120" s="2">
-        <v>361611</v>
+        <v>899404</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D121" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121" s="2">
-        <v>375019</v>
+        <v>928151</v>
       </c>
       <c r="F121" s="2">
-        <v>371447</v>
+        <v>919311</v>
       </c>
       <c r="G121" s="2">
-        <v>367876</v>
+        <v>910472</v>
       </c>
       <c r="H121" s="2">
-        <v>364304</v>
+        <v>901632</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D122" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C122" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122" s="2">
-        <v>409190</v>
+        <v>964089</v>
       </c>
       <c r="F122" s="2">
-        <v>405293</v>
+        <v>954907</v>
       </c>
       <c r="G122" s="2">
-        <v>401396</v>
+        <v>945725</v>
       </c>
       <c r="H122" s="2">
-        <v>397499</v>
+        <v>936544</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D123" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="C123" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="2">
-        <v>451110</v>
+        <v>964935</v>
       </c>
       <c r="F123" s="2">
-        <v>446814</v>
+        <v>955745</v>
       </c>
       <c r="G123" s="2">
-        <v>442518</v>
+        <v>946556</v>
       </c>
       <c r="H123" s="2">
-        <v>438222</v>
+        <v>937366</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D124" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C124" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124" s="2">
-        <v>487571</v>
+        <v>1009011</v>
       </c>
       <c r="F124" s="2">
-        <v>482927</v>
+        <v>999402</v>
       </c>
       <c r="G124" s="2">
-        <v>478284</v>
+        <v>989792</v>
       </c>
       <c r="H124" s="2">
-        <v>473640</v>
+        <v>980182</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D125" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="C125" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E125" s="2">
-        <v>499721</v>
+        <v>1171827</v>
       </c>
       <c r="F125" s="2">
-        <v>494962</v>
+        <v>1160667</v>
       </c>
       <c r="G125" s="2">
-        <v>490203</v>
+        <v>1149507</v>
       </c>
       <c r="H125" s="2">
-        <v>485444</v>
+        <v>1138347</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D126" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C126" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126" s="2">
-        <v>516703</v>
+        <v>1233625</v>
       </c>
       <c r="F126" s="2">
-        <v>511782</v>
+        <v>1221876</v>
       </c>
       <c r="G126" s="2">
-        <v>506861</v>
+        <v>1210127</v>
       </c>
       <c r="H126" s="2">
-        <v>501940</v>
+        <v>1198379</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D127" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="C127" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E127" s="2">
-        <v>537300</v>
+        <v>1838305</v>
       </c>
       <c r="F127" s="2">
-        <v>532183</v>
+        <v>1820798</v>
       </c>
       <c r="G127" s="2">
-        <v>527065</v>
+        <v>1803290</v>
       </c>
       <c r="H127" s="2">
-        <v>521948</v>
+        <v>1785782</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D128" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="C128" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E128" s="2">
-        <v>550448</v>
+        <v>4666152</v>
       </c>
       <c r="F128" s="2">
-        <v>545205</v>
+        <v>4621712</v>
       </c>
       <c r="G128" s="2">
-        <v>539963</v>
+        <v>4577273</v>
       </c>
       <c r="H128" s="2">
-        <v>534721</v>
+        <v>4532833</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D129" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="C129" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E129" s="2">
-        <v>591507</v>
+        <v>105337</v>
       </c>
       <c r="F129" s="2">
-        <v>585874</v>
+        <v>104334</v>
       </c>
       <c r="G129" s="2">
-        <v>580240</v>
+        <v>103331</v>
       </c>
       <c r="H129" s="2">
-        <v>574607</v>
+        <v>102327</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D130" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C130" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E130" s="2">
-        <v>604740</v>
+        <v>107287</v>
       </c>
       <c r="F130" s="2">
-        <v>598981</v>
+        <v>106265</v>
       </c>
       <c r="G130" s="2">
-        <v>593221</v>
+        <v>105243</v>
       </c>
       <c r="H130" s="2">
-        <v>587462</v>
+        <v>104222</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D131" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="C131" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E131" s="2">
-        <v>642144</v>
+        <v>117038</v>
       </c>
       <c r="F131" s="2">
-        <v>636029</v>
+        <v>115924</v>
       </c>
       <c r="G131" s="2">
-        <v>629913</v>
+        <v>114809</v>
       </c>
       <c r="H131" s="2">
-        <v>623797</v>
+        <v>113694</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D132" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="C132" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132" s="2">
-        <v>653575</v>
+        <v>126789</v>
       </c>
       <c r="F132" s="2">
-        <v>647350</v>
+        <v>125581</v>
       </c>
       <c r="G132" s="2">
-        <v>641126</v>
+        <v>124374</v>
       </c>
       <c r="H132" s="2">
-        <v>634901</v>
+        <v>123166</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C133" s="1" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E133" s="2">
-        <v>658665</v>
+        <v>4807</v>
       </c>
       <c r="F133" s="2">
-        <v>652392</v>
+        <v>4761</v>
       </c>
       <c r="G133" s="2">
-        <v>646119</v>
+        <v>4715</v>
       </c>
       <c r="H133" s="2">
-        <v>639846</v>
+        <v>4670</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>102</v>
+        <v>277</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E134" s="2">
-        <v>881363</v>
+        <v>65447</v>
       </c>
       <c r="F134" s="2">
-        <v>872969</v>
+        <v>64823</v>
       </c>
       <c r="G134" s="2">
-        <v>864575</v>
+        <v>64200</v>
       </c>
       <c r="H134" s="2">
-        <v>856181</v>
+        <v>63577</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>102</v>
+        <v>277</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E135" s="2">
-        <v>884733</v>
+        <v>80474</v>
       </c>
       <c r="F135" s="2">
-        <v>876307</v>
+        <v>79708</v>
       </c>
       <c r="G135" s="2">
-        <v>867881</v>
+        <v>78941</v>
       </c>
       <c r="H135" s="2">
-        <v>859455</v>
+        <v>78175</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>102</v>
+        <v>277</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E136" s="2">
-        <v>904844</v>
+        <v>502679</v>
       </c>
       <c r="F136" s="2">
-        <v>896226</v>
+        <v>497892</v>
       </c>
       <c r="G136" s="2">
-        <v>887609</v>
+        <v>493104</v>
       </c>
       <c r="H136" s="2">
-        <v>878991</v>
+        <v>488317</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>102</v>
+        <v>277</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E137" s="2">
-        <v>977064</v>
+        <v>15156</v>
       </c>
       <c r="F137" s="2">
-        <v>967758</v>
+        <v>15011</v>
       </c>
       <c r="G137" s="2">
-        <v>958453</v>
+        <v>14867</v>
       </c>
       <c r="H137" s="2">
-        <v>949148</v>
+        <v>14723</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>102</v>
+        <v>288</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E138" s="2">
-        <v>964308</v>
+        <v>143574</v>
       </c>
       <c r="F138" s="2">
-        <v>955125</v>
+        <v>142206</v>
       </c>
       <c r="G138" s="2">
-        <v>945941</v>
+        <v>140839</v>
       </c>
       <c r="H138" s="2">
-        <v>936757</v>
+        <v>139472</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>102</v>
+        <v>288</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E139" s="2">
-        <v>948940</v>
+        <v>143093</v>
       </c>
       <c r="F139" s="2">
-        <v>939902</v>
+        <v>141730</v>
       </c>
       <c r="G139" s="2">
-        <v>930865</v>
+        <v>140367</v>
       </c>
       <c r="H139" s="2">
-        <v>921827</v>
+        <v>139005</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E140" s="2">
-        <v>952363</v>
+        <v>62428</v>
       </c>
       <c r="F140" s="2">
-        <v>943292</v>
+        <v>61833</v>
       </c>
       <c r="G140" s="2">
-        <v>934222</v>
+        <v>61239</v>
       </c>
       <c r="H140" s="2">
-        <v>925152</v>
+        <v>60644</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>102</v>
+        <v>295</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E141" s="2">
-        <v>954872</v>
+        <v>853089</v>
       </c>
       <c r="F141" s="2">
-        <v>945778</v>
+        <v>844965</v>
       </c>
       <c r="G141" s="2">
-        <v>936684</v>
+        <v>836840</v>
       </c>
       <c r="H141" s="2">
-        <v>927590</v>
+        <v>828715</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C142" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="C142" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D142" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E142" s="2">
-        <v>992618</v>
+        <v>1742092</v>
       </c>
       <c r="F142" s="2">
-        <v>983164</v>
+        <v>1725500</v>
       </c>
       <c r="G142" s="2">
-        <v>973711</v>
+        <v>1708909</v>
       </c>
       <c r="H142" s="2">
-        <v>964257</v>
+        <v>1692318</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>102</v>
+        <v>300</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="E143" s="2">
-        <v>993494</v>
+        <v>95464</v>
       </c>
       <c r="F143" s="2">
-        <v>984032</v>
+        <v>94555</v>
       </c>
       <c r="G143" s="2">
-        <v>974571</v>
+        <v>93646</v>
       </c>
       <c r="H143" s="2">
-        <v>965109</v>
+        <v>92736</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E144" s="2">
-        <v>1039800</v>
+        <v>97537</v>
       </c>
       <c r="F144" s="2">
-        <v>1029897</v>
+        <v>96608</v>
       </c>
       <c r="G144" s="2">
-        <v>1019995</v>
+        <v>95679</v>
       </c>
       <c r="H144" s="2">
-        <v>1010092</v>
+        <v>94750</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>102</v>
+        <v>277</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="E145" s="2">
-        <v>1207906</v>
+        <v>50417</v>
       </c>
       <c r="F145" s="2">
-        <v>1196402</v>
+        <v>49937</v>
       </c>
       <c r="G145" s="2">
-        <v>1184899</v>
+        <v>49456</v>
       </c>
       <c r="H145" s="2">
-        <v>1173395</v>
+        <v>48976</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>102</v>
+        <v>295</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="E146" s="2">
-        <v>1273206</v>
+        <v>426557</v>
       </c>
       <c r="F146" s="2">
-        <v>1261080</v>
+        <v>422495</v>
       </c>
       <c r="G146" s="2">
-        <v>1248954</v>
+        <v>418432</v>
       </c>
       <c r="H146" s="2">
-        <v>1236829</v>
+        <v>414370</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>102</v>
+        <v>295</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E147" s="2">
-        <v>1890843</v>
+        <v>85334</v>
       </c>
       <c r="F147" s="2">
-        <v>1872835</v>
+        <v>84521</v>
       </c>
       <c r="G147" s="2">
-        <v>1854827</v>
+        <v>83708</v>
       </c>
       <c r="H147" s="2">
-        <v>1836819</v>
+        <v>82895</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>102</v>
+        <v>295</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E148" s="2">
-        <v>4805864</v>
+        <v>170611</v>
       </c>
       <c r="F148" s="2">
-        <v>4760094</v>
+        <v>168986</v>
       </c>
       <c r="G148" s="2">
-        <v>4714323</v>
+        <v>167362</v>
       </c>
       <c r="H148" s="2">
-        <v>4668553</v>
+        <v>165737</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>102</v>
+        <v>313</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="E149" s="2">
-        <v>4900813</v>
+        <v>775058</v>
       </c>
       <c r="F149" s="2">
-        <v>4854139</v>
+        <v>767676</v>
       </c>
       <c r="G149" s="2">
-        <v>4807464</v>
+        <v>760295</v>
       </c>
       <c r="H149" s="2">
-        <v>4760790</v>
+        <v>752913</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E150" s="2">
-        <v>9812326</v>
+        <v>140007</v>
       </c>
       <c r="F150" s="2">
-        <v>9718875</v>
+        <v>138674</v>
       </c>
       <c r="G150" s="2">
-        <v>9625424</v>
+        <v>137340</v>
       </c>
       <c r="H150" s="2">
-        <v>9531973</v>
+        <v>136007</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>314</v>
+        <v>54</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="E151" s="2">
-        <v>143574</v>
+        <v>280113</v>
       </c>
       <c r="F151" s="2">
-        <v>142206</v>
+        <v>277445</v>
       </c>
       <c r="G151" s="2">
-        <v>140839</v>
+        <v>274777</v>
       </c>
       <c r="H151" s="2">
-        <v>139472</v>
+        <v>272109</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="E152" s="2">
-        <v>143093</v>
+        <v>7206</v>
       </c>
       <c r="F152" s="2">
-        <v>141730</v>
+        <v>7138</v>
       </c>
       <c r="G152" s="2">
-        <v>140367</v>
+        <v>7069</v>
       </c>
       <c r="H152" s="2">
-        <v>139005</v>
+        <v>7000</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>102</v>
+        <v>320</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="E153" s="2">
-        <v>45767</v>
+        <v>11607</v>
       </c>
       <c r="F153" s="2">
-        <v>45332</v>
+        <v>11496</v>
       </c>
       <c r="G153" s="2">
-        <v>44896</v>
+        <v>11386</v>
       </c>
       <c r="H153" s="2">
-        <v>44460</v>
+        <v>11275</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="C154" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" s="1" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E154" s="2">
-        <v>396560</v>
+        <v>15375</v>
       </c>
       <c r="F154" s="2">
-        <v>392783</v>
+        <v>15229</v>
       </c>
       <c r="G154" s="2">
-        <v>389006</v>
+        <v>15082</v>
       </c>
       <c r="H154" s="2">
-        <v>385230</v>
+        <v>14936</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E155" s="2">
-        <v>1671298</v>
+        <v>31323</v>
       </c>
       <c r="F155" s="2">
-        <v>1655380</v>
+        <v>31024</v>
       </c>
       <c r="G155" s="2">
-        <v>1639463</v>
+        <v>30726</v>
       </c>
       <c r="H155" s="2">
-        <v>1623546</v>
+        <v>30428</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E156" s="2">
-        <v>835676</v>
+        <v>44670</v>
       </c>
       <c r="F156" s="2">
-        <v>827717</v>
+        <v>44245</v>
       </c>
       <c r="G156" s="2">
-        <v>819758</v>
+        <v>43819</v>
       </c>
       <c r="H156" s="2">
-        <v>811800</v>
+        <v>43394</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>151</v>
+        <v>331</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E157" s="2">
-        <v>775058</v>
+        <v>93790</v>
       </c>
       <c r="F157" s="2">
-        <v>767676</v>
+        <v>92897</v>
       </c>
       <c r="G157" s="2">
-        <v>760295</v>
+        <v>92004</v>
       </c>
       <c r="H157" s="2">
-        <v>752913</v>
+        <v>91110</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E158" s="2">
-        <v>507982</v>
+        <v>284441</v>
       </c>
       <c r="F158" s="2">
-        <v>503144</v>
+        <v>281732</v>
       </c>
       <c r="G158" s="2">
-        <v>498306</v>
+        <v>279023</v>
       </c>
       <c r="H158" s="2">
-        <v>493468</v>
+        <v>276314</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>333</v>
+        <v>282</v>
       </c>
       <c r="E159" s="2">
-        <v>83071</v>
+        <v>74238</v>
       </c>
       <c r="F159" s="2">
-        <v>82280</v>
+        <v>73531</v>
       </c>
       <c r="G159" s="2">
-        <v>81488</v>
+        <v>72824</v>
       </c>
       <c r="H159" s="2">
-        <v>80697</v>
+        <v>72117</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E160" s="2">
-        <v>16735</v>
+        <v>110412</v>
       </c>
       <c r="F160" s="2">
-        <v>16576</v>
+        <v>109360</v>
       </c>
       <c r="G160" s="2">
-        <v>16416</v>
+        <v>108309</v>
       </c>
       <c r="H160" s="2">
-        <v>16257</v>
+        <v>107257</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="E161" s="2">
-        <v>83071</v>
+        <v>150983</v>
       </c>
       <c r="F161" s="2">
-        <v>82280</v>
+        <v>149545</v>
       </c>
       <c r="G161" s="2">
-        <v>81488</v>
+        <v>148107</v>
       </c>
       <c r="H161" s="2">
-        <v>80697</v>
+        <v>146669</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>151</v>
+        <v>320</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E162" s="2">
-        <v>105683</v>
+        <v>224399</v>
       </c>
       <c r="F162" s="2">
-        <v>104676</v>
+        <v>222262</v>
       </c>
       <c r="G162" s="2">
-        <v>103670</v>
+        <v>220124</v>
       </c>
       <c r="H162" s="2">
-        <v>102663</v>
+        <v>217987</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>341</v>
+        <v>320</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>342</v>
+        <v>284</v>
       </c>
       <c r="E163" s="2">
-        <v>7206</v>
+        <v>495154</v>
       </c>
       <c r="F163" s="2">
-        <v>7138</v>
+        <v>490438</v>
       </c>
       <c r="G163" s="2">
-        <v>7069</v>
+        <v>485722</v>
       </c>
       <c r="H163" s="2">
-        <v>7000</v>
+        <v>481007</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>343</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>341</v>
+        <v>320</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E164" s="2">
-        <v>11607</v>
+        <v>1160441</v>
       </c>
       <c r="F164" s="2">
-        <v>11496</v>
+        <v>1149389</v>
       </c>
       <c r="G164" s="2">
-        <v>11386</v>
+        <v>1138337</v>
       </c>
       <c r="H164" s="2">
-        <v>11275</v>
+        <v>1127286</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E165" s="2">
-        <v>15375</v>
+        <v>1519</v>
       </c>
       <c r="F165" s="2">
-        <v>15229</v>
+        <v>1505</v>
       </c>
       <c r="G165" s="2">
-        <v>15082</v>
+        <v>1490</v>
       </c>
       <c r="H165" s="2">
-        <v>14936</v>
+        <v>1476</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E166" s="2">
-        <v>30516</v>
+        <v>3049</v>
       </c>
       <c r="F166" s="2">
-        <v>30226</v>
+        <v>3020</v>
       </c>
       <c r="G166" s="2">
-        <v>29935</v>
+        <v>2991</v>
       </c>
       <c r="H166" s="2">
-        <v>29644</v>
+        <v>2962</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>151</v>
+        <v>277</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E167" s="2">
-        <v>154980</v>
+        <v>3537</v>
       </c>
       <c r="F167" s="2">
-        <v>153504</v>
+        <v>3504</v>
       </c>
       <c r="G167" s="2">
-        <v>152028</v>
+        <v>3470</v>
       </c>
       <c r="H167" s="2">
-        <v>150552</v>
+        <v>3436</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E168" s="2">
-        <v>44670</v>
+        <v>4564</v>
       </c>
       <c r="F168" s="2">
-        <v>44245</v>
+        <v>4521</v>
       </c>
       <c r="G168" s="2">
-        <v>43819</v>
+        <v>4477</v>
       </c>
       <c r="H168" s="2">
-        <v>43394</v>
+        <v>4434</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>341</v>
+        <v>88</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E169" s="2">
-        <v>74238</v>
+        <v>69258</v>
       </c>
       <c r="F169" s="2">
-        <v>73531</v>
+        <v>68598</v>
       </c>
       <c r="G169" s="2">
-        <v>72824</v>
+        <v>67939</v>
       </c>
       <c r="H169" s="2">
-        <v>72117</v>
+        <v>67279</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E170" s="2">
-        <v>106624</v>
+        <v>5555</v>
       </c>
       <c r="F170" s="2">
-        <v>105609</v>
+        <v>5502</v>
       </c>
       <c r="G170" s="2">
-        <v>104593</v>
+        <v>5449</v>
       </c>
       <c r="H170" s="2">
-        <v>103578</v>
+        <v>5396</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C171" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D171" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="D171" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E171" s="2">
-        <v>251712</v>
+        <v>6585</v>
       </c>
       <c r="F171" s="2">
-        <v>249315</v>
+        <v>6522</v>
       </c>
       <c r="G171" s="2">
-        <v>246918</v>
+        <v>6459</v>
       </c>
       <c r="H171" s="2">
-        <v>244521</v>
+        <v>6396</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>361</v>
+        <v>321</v>
       </c>
       <c r="E172" s="2">
-        <v>145804</v>
+        <v>8080</v>
       </c>
       <c r="F172" s="2">
-        <v>144415</v>
+        <v>8003</v>
       </c>
       <c r="G172" s="2">
-        <v>143027</v>
+        <v>7926</v>
       </c>
       <c r="H172" s="2">
-        <v>141638</v>
+        <v>7849</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>341</v>
+        <v>54</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E173" s="2">
-        <v>224399</v>
+        <v>135824</v>
       </c>
       <c r="F173" s="2">
-        <v>222262</v>
+        <v>134530</v>
       </c>
       <c r="G173" s="2">
-        <v>220124</v>
+        <v>133237</v>
       </c>
       <c r="H173" s="2">
-        <v>217987</v>
+        <v>131943</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>365</v>
+        <v>323</v>
       </c>
       <c r="E174" s="2">
-        <v>495154</v>
+        <v>12121</v>
       </c>
       <c r="F174" s="2">
-        <v>490438</v>
+        <v>12006</v>
       </c>
       <c r="G174" s="2">
-        <v>485722</v>
+        <v>11890</v>
       </c>
       <c r="H174" s="2">
-        <v>481007</v>
+        <v>11775</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="E175" s="2">
-        <v>1160441</v>
+        <v>16154</v>
       </c>
       <c r="F175" s="2">
-        <v>1149389</v>
+        <v>16000</v>
       </c>
       <c r="G175" s="2">
-        <v>1138337</v>
+        <v>15847</v>
       </c>
       <c r="H175" s="2">
-        <v>1127286</v>
+        <v>15693</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E176" s="2">
-        <v>1082</v>
+        <v>17673</v>
       </c>
       <c r="F176" s="2">
-        <v>1071</v>
+        <v>17504</v>
       </c>
       <c r="G176" s="2">
-        <v>1061</v>
+        <v>17336</v>
       </c>
       <c r="H176" s="2">
-        <v>1051</v>
+        <v>17168</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="E177" s="2">
-        <v>1525</v>
+        <v>19709</v>
       </c>
       <c r="F177" s="2">
-        <v>1510</v>
+        <v>19521</v>
       </c>
       <c r="G177" s="2">
-        <v>1496</v>
+        <v>19333</v>
       </c>
       <c r="H177" s="2">
-        <v>1481</v>
+        <v>19145</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E178" s="2">
-        <v>3049</v>
+        <v>23218</v>
       </c>
       <c r="F178" s="2">
-        <v>3020</v>
+        <v>22996</v>
       </c>
       <c r="G178" s="2">
-        <v>2991</v>
+        <v>22775</v>
       </c>
       <c r="H178" s="2">
-        <v>2962</v>
+        <v>22554</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="E179" s="2">
-        <v>3556</v>
+        <v>29339</v>
       </c>
       <c r="F179" s="2">
-        <v>3522</v>
+        <v>29060</v>
       </c>
       <c r="G179" s="2">
-        <v>3489</v>
+        <v>28780</v>
       </c>
       <c r="H179" s="2">
-        <v>3455</v>
+        <v>28501</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E180" s="2">
-        <v>4571</v>
+        <v>31246</v>
       </c>
       <c r="F180" s="2">
-        <v>4527</v>
+        <v>30948</v>
       </c>
       <c r="G180" s="2">
-        <v>4484</v>
+        <v>30651</v>
       </c>
       <c r="H180" s="2">
-        <v>4440</v>
+        <v>30353</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E181" s="2">
-        <v>4807</v>
+        <v>84192</v>
       </c>
       <c r="F181" s="2">
-        <v>4761</v>
+        <v>83390</v>
       </c>
       <c r="G181" s="2">
-        <v>4715</v>
+        <v>82588</v>
       </c>
       <c r="H181" s="2">
-        <v>4670</v>
+        <v>81787</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E182" s="2">
-        <v>5580</v>
+        <v>685278</v>
       </c>
       <c r="F182" s="2">
-        <v>5527</v>
+        <v>678752</v>
       </c>
       <c r="G182" s="2">
-        <v>5473</v>
+        <v>672225</v>
       </c>
       <c r="H182" s="2">
-        <v>5420</v>
+        <v>665699</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>383</v>
+        <v>329</v>
       </c>
       <c r="E183" s="2">
-        <v>6611</v>
+        <v>46440</v>
       </c>
       <c r="F183" s="2">
-        <v>6548</v>
+        <v>45998</v>
       </c>
       <c r="G183" s="2">
-        <v>6485</v>
+        <v>45556</v>
       </c>
       <c r="H183" s="2">
-        <v>6422</v>
+        <v>45114</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>342</v>
+        <v>381</v>
       </c>
       <c r="E184" s="2">
-        <v>8110</v>
+        <v>751835</v>
       </c>
       <c r="F184" s="2">
-        <v>8033</v>
+        <v>744674</v>
       </c>
       <c r="G184" s="2">
-        <v>7956</v>
+        <v>737514</v>
       </c>
       <c r="H184" s="2">
-        <v>7878</v>
+        <v>730354</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>358</v>
+        <v>54</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="E185" s="2">
-        <v>75619</v>
+        <v>7760</v>
       </c>
       <c r="F185" s="2">
-        <v>74899</v>
+        <v>7686</v>
       </c>
       <c r="G185" s="2">
-        <v>74179</v>
+        <v>7612</v>
       </c>
       <c r="H185" s="2">
-        <v>73458</v>
+        <v>7538</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>344</v>
+        <v>385</v>
       </c>
       <c r="E186" s="2">
-        <v>12130</v>
+        <v>57586</v>
       </c>
       <c r="F186" s="2">
-        <v>12014</v>
+        <v>57038</v>
       </c>
       <c r="G186" s="2">
-        <v>11899</v>
+        <v>56489</v>
       </c>
       <c r="H186" s="2">
-        <v>11783</v>
+        <v>55941</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E187" s="2">
-        <v>16221</v>
+        <v>44921</v>
       </c>
       <c r="F187" s="2">
-        <v>16067</v>
+        <v>44493</v>
       </c>
       <c r="G187" s="2">
-        <v>15912</v>
+        <v>44065</v>
       </c>
       <c r="H187" s="2">
-        <v>15758</v>
+        <v>43638</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E188" s="2">
-        <v>17689</v>
+        <v>60372</v>
       </c>
       <c r="F188" s="2">
-        <v>17521</v>
+        <v>59797</v>
       </c>
       <c r="G188" s="2">
-        <v>17352</v>
+        <v>59222</v>
       </c>
       <c r="H188" s="2">
-        <v>17184</v>
+        <v>58647</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="E189" s="2">
-        <v>19748</v>
+        <v>60895</v>
       </c>
       <c r="F189" s="2">
-        <v>19560</v>
+        <v>60315</v>
       </c>
       <c r="G189" s="2">
-        <v>19372</v>
+        <v>59735</v>
       </c>
       <c r="H189" s="2">
-        <v>19184</v>
+        <v>59155</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E190" s="2">
-        <v>23308</v>
+        <v>39031</v>
       </c>
       <c r="F190" s="2">
-        <v>23086</v>
+        <v>38659</v>
       </c>
       <c r="G190" s="2">
-        <v>22864</v>
+        <v>38287</v>
       </c>
       <c r="H190" s="2">
-        <v>22642</v>
+        <v>37915</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="E191" s="2">
-        <v>29365</v>
+        <v>58532</v>
       </c>
       <c r="F191" s="2">
-        <v>29086</v>
+        <v>57975</v>
       </c>
       <c r="G191" s="2">
-        <v>28806</v>
+        <v>57417</v>
       </c>
       <c r="H191" s="2">
-        <v>28526</v>
+        <v>56860</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>358</v>
+        <v>320</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>399</v>
+        <v>280</v>
       </c>
       <c r="E192" s="2">
-        <v>31314</v>
+        <v>62122</v>
       </c>
       <c r="F192" s="2">
-        <v>31016</v>
+        <v>61531</v>
       </c>
       <c r="G192" s="2">
-        <v>30718</v>
+        <v>60939</v>
       </c>
       <c r="H192" s="2">
-        <v>30419</v>
+        <v>60347</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>352</v>
+        <v>398</v>
       </c>
       <c r="E193" s="2">
-        <v>46440</v>
+        <v>77537</v>
       </c>
       <c r="F193" s="2">
-        <v>45998</v>
+        <v>76799</v>
       </c>
       <c r="G193" s="2">
-        <v>45556</v>
+        <v>76060</v>
       </c>
       <c r="H193" s="2">
-        <v>45114</v>
+        <v>75322</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="E194" s="2">
-        <v>48507</v>
+        <v>272076</v>
       </c>
       <c r="F194" s="2">
-        <v>48045</v>
+        <v>269485</v>
       </c>
       <c r="G194" s="2">
-        <v>47583</v>
+        <v>266894</v>
       </c>
       <c r="H194" s="2">
-        <v>47121</v>
+        <v>264302</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E195" s="2">
-        <v>50467</v>
+        <v>136540</v>
       </c>
       <c r="F195" s="2">
-        <v>49987</v>
+        <v>135240</v>
       </c>
       <c r="G195" s="2">
-        <v>49506</v>
+        <v>133939</v>
       </c>
       <c r="H195" s="2">
-        <v>49025</v>
+        <v>132639</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>358</v>
+        <v>320</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>406</v>
+        <v>370</v>
       </c>
       <c r="E196" s="2">
-        <v>57641</v>
+        <v>22043</v>
       </c>
       <c r="F196" s="2">
-        <v>57092</v>
+        <v>21833</v>
       </c>
       <c r="G196" s="2">
-        <v>56543</v>
+        <v>21623</v>
       </c>
       <c r="H196" s="2">
-        <v>55994</v>
+        <v>21413</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>358</v>
+        <v>320</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E197" s="2">
-        <v>60895</v>
+        <v>42553</v>
       </c>
       <c r="F197" s="2">
-        <v>60315</v>
+        <v>42148</v>
       </c>
       <c r="G197" s="2">
-        <v>59735</v>
+        <v>41743</v>
       </c>
       <c r="H197" s="2">
-        <v>59155</v>
+        <v>41338</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="E198" s="2">
-        <v>65447</v>
+        <v>92850</v>
       </c>
       <c r="F198" s="2">
-        <v>64823</v>
+        <v>91966</v>
       </c>
       <c r="G198" s="2">
-        <v>64200</v>
+        <v>91082</v>
       </c>
       <c r="H198" s="2">
-        <v>63577</v>
+        <v>90198</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E199" s="2">
-        <v>62122</v>
+        <v>96891</v>
       </c>
       <c r="F199" s="2">
-        <v>61531</v>
+        <v>95968</v>
       </c>
       <c r="G199" s="2">
-        <v>60939</v>
+        <v>95045</v>
       </c>
       <c r="H199" s="2">
-        <v>60347</v>
+        <v>94123</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>358</v>
+        <v>320</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="E200" s="2">
-        <v>77537</v>
+        <v>14266</v>
       </c>
       <c r="F200" s="2">
-        <v>76799</v>
+        <v>14130</v>
       </c>
       <c r="G200" s="2">
-        <v>76060</v>
+        <v>13995</v>
       </c>
       <c r="H200" s="2">
-        <v>75322</v>
+        <v>13859</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>354</v>
+        <v>413</v>
       </c>
       <c r="E201" s="2">
-        <v>80474</v>
+        <v>104654</v>
       </c>
       <c r="F201" s="2">
-        <v>79708</v>
+        <v>103657</v>
       </c>
       <c r="G201" s="2">
-        <v>78941</v>
+        <v>102660</v>
       </c>
       <c r="H201" s="2">
-        <v>78175</v>
+        <v>101663</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D202" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="C202" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E202" s="2">
-        <v>22043</v>
+        <v>450326</v>
       </c>
       <c r="F202" s="2">
-        <v>21833</v>
+        <v>446037</v>
       </c>
       <c r="G202" s="2">
-        <v>21623</v>
+        <v>441748</v>
       </c>
       <c r="H202" s="2">
-        <v>21413</v>
+        <v>437460</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>417</v>
+        <v>339</v>
       </c>
       <c r="E203" s="2">
-        <v>42553</v>
+        <v>151377</v>
       </c>
       <c r="F203" s="2">
-        <v>42148</v>
+        <v>149936</v>
       </c>
       <c r="G203" s="2">
-        <v>41743</v>
+        <v>148494</v>
       </c>
       <c r="H203" s="2">
-        <v>41338</v>
+        <v>147052</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D204" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="C204" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E204" s="2">
-        <v>93042</v>
+        <v>171578</v>
       </c>
       <c r="F204" s="2">
-        <v>92155</v>
+        <v>169944</v>
       </c>
       <c r="G204" s="2">
-        <v>91269</v>
+        <v>168310</v>
       </c>
       <c r="H204" s="2">
-        <v>90383</v>
+        <v>166676</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D205" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="C205" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E205" s="2">
-        <v>96905</v>
+        <v>191749</v>
       </c>
       <c r="F205" s="2">
-        <v>95982</v>
+        <v>189923</v>
       </c>
       <c r="G205" s="2">
-        <v>95059</v>
+        <v>188097</v>
       </c>
       <c r="H205" s="2">
-        <v>94136</v>
+        <v>186270</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D206" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="C206" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E206" s="2">
-        <v>14266</v>
+        <v>212968</v>
       </c>
       <c r="F206" s="2">
-        <v>14130</v>
+        <v>210940</v>
       </c>
       <c r="G206" s="2">
-        <v>13995</v>
+        <v>208912</v>
       </c>
       <c r="H206" s="2">
-        <v>13859</v>
+        <v>206884</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>425</v>
+        <v>341</v>
       </c>
       <c r="E207" s="2">
-        <v>104654</v>
+        <v>232097</v>
       </c>
       <c r="F207" s="2">
-        <v>103657</v>
+        <v>229887</v>
       </c>
       <c r="G207" s="2">
-        <v>102660</v>
+        <v>227676</v>
       </c>
       <c r="H207" s="2">
-        <v>101663</v>
+        <v>225466</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>358</v>
+        <v>320</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="E208" s="2">
-        <v>449621</v>
+        <v>3188</v>
       </c>
       <c r="F208" s="2">
-        <v>445338</v>
+        <v>3157</v>
       </c>
       <c r="G208" s="2">
-        <v>441056</v>
+        <v>3127</v>
       </c>
       <c r="H208" s="2">
-        <v>436774</v>
+        <v>3097</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>361</v>
+        <v>427</v>
       </c>
       <c r="E209" s="2">
-        <v>151931</v>
+        <v>124062</v>
       </c>
       <c r="F209" s="2">
-        <v>150484</v>
+        <v>122880</v>
       </c>
       <c r="G209" s="2">
-        <v>149037</v>
+        <v>121699</v>
       </c>
       <c r="H209" s="2">
-        <v>147590</v>
+        <v>120517</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D210" s="1" t="s">
         <v>429</v>
       </c>
-      <c r="C210" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E210" s="2">
-        <v>171709</v>
+        <v>261676</v>
       </c>
       <c r="F210" s="2">
-        <v>170073</v>
+        <v>259184</v>
       </c>
       <c r="G210" s="2">
-        <v>168438</v>
+        <v>256691</v>
       </c>
       <c r="H210" s="2">
-        <v>166803</v>
+        <v>254199</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D211" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="C211" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E211" s="2">
-        <v>191904</v>
+        <v>298729</v>
       </c>
       <c r="F211" s="2">
-        <v>190077</v>
+        <v>295884</v>
       </c>
       <c r="G211" s="2">
-        <v>188249</v>
+        <v>293039</v>
       </c>
       <c r="H211" s="2">
-        <v>186421</v>
+        <v>290194</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D212" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="C212" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E212" s="2">
-        <v>213273</v>
+        <v>305087</v>
       </c>
       <c r="F212" s="2">
-        <v>211242</v>
+        <v>302181</v>
       </c>
       <c r="G212" s="2">
-        <v>209211</v>
+        <v>299276</v>
       </c>
       <c r="H212" s="2">
-        <v>207179</v>
+        <v>296370</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D213" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="C213" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E213" s="2">
-        <v>232932</v>
+        <v>321756</v>
       </c>
       <c r="F213" s="2">
-        <v>230714</v>
+        <v>318691</v>
       </c>
       <c r="G213" s="2">
-        <v>228495</v>
+        <v>315627</v>
       </c>
       <c r="H213" s="2">
-        <v>226277</v>
+        <v>312563</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>436</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E214" s="2">
-        <v>3188</v>
+        <v>398458</v>
       </c>
       <c r="F214" s="2">
-        <v>3157</v>
+        <v>394663</v>
       </c>
       <c r="G214" s="2">
-        <v>3127</v>
+        <v>390869</v>
       </c>
       <c r="H214" s="2">
-        <v>3097</v>
+        <v>387074</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>438</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>439</v>
       </c>
       <c r="E215" s="2">
-        <v>123643</v>
+        <v>195044</v>
       </c>
       <c r="F215" s="2">
-        <v>122465</v>
+        <v>193186</v>
       </c>
       <c r="G215" s="2">
-        <v>121288</v>
+        <v>191329</v>
       </c>
       <c r="H215" s="2">
-        <v>120110</v>
+        <v>189471</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E216" s="2">
-        <v>260858</v>
+        <v>35381</v>
       </c>
       <c r="F216" s="2">
-        <v>258373</v>
+        <v>35044</v>
       </c>
       <c r="G216" s="2">
-        <v>255889</v>
+        <v>34707</v>
       </c>
       <c r="H216" s="2">
-        <v>253405</v>
+        <v>34370</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>442</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E217" s="2">
-        <v>297797</v>
+        <v>53071</v>
       </c>
       <c r="F217" s="2">
-        <v>294961</v>
+        <v>52566</v>
       </c>
       <c r="G217" s="2">
-        <v>292124</v>
+        <v>52060</v>
       </c>
       <c r="H217" s="2">
-        <v>289288</v>
+        <v>51555</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E218" s="2">
-        <v>304235</v>
+        <v>17317</v>
       </c>
       <c r="F218" s="2">
-        <v>301338</v>
+        <v>17152</v>
       </c>
       <c r="G218" s="2">
-        <v>298440</v>
+        <v>16987</v>
       </c>
       <c r="H218" s="2">
-        <v>295543</v>
+        <v>16822</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E219" s="2">
-        <v>320682</v>
+        <v>106142</v>
       </c>
       <c r="F219" s="2">
-        <v>317627</v>
+        <v>105132</v>
       </c>
       <c r="G219" s="2">
-        <v>314573</v>
+        <v>104121</v>
       </c>
       <c r="H219" s="2">
-        <v>311519</v>
+        <v>103110</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E220" s="2">
-        <v>398289</v>
+        <v>123833</v>
       </c>
       <c r="F220" s="2">
-        <v>394496</v>
+        <v>122653</v>
       </c>
       <c r="G220" s="2">
-        <v>390703</v>
+        <v>121474</v>
       </c>
       <c r="H220" s="2">
-        <v>386909</v>
+        <v>120295</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>365</v>
+        <v>451</v>
       </c>
       <c r="E221" s="2">
-        <v>502679</v>
+        <v>141523</v>
       </c>
       <c r="F221" s="2">
-        <v>497892</v>
+        <v>140175</v>
       </c>
       <c r="G221" s="2">
-        <v>493104</v>
+        <v>138828</v>
       </c>
       <c r="H221" s="2">
-        <v>488317</v>
+        <v>137480</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>321</v>
+        <v>277</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E222" s="2">
-        <v>31777</v>
+        <v>90648</v>
       </c>
       <c r="F222" s="2">
-        <v>31475</v>
+        <v>89784</v>
       </c>
       <c r="G222" s="2">
-        <v>31172</v>
+        <v>88921</v>
       </c>
       <c r="H222" s="2">
-        <v>30869</v>
+        <v>88058</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E223" s="2">
-        <v>47666</v>
+        <v>176904</v>
       </c>
       <c r="F223" s="2">
-        <v>47212</v>
+        <v>175219</v>
       </c>
       <c r="G223" s="2">
-        <v>46758</v>
+        <v>173534</v>
       </c>
       <c r="H223" s="2">
-        <v>46304</v>
+        <v>171850</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>102</v>
+        <v>295</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E224" s="2">
-        <v>91553</v>
+        <v>194594</v>
       </c>
       <c r="F224" s="2">
-        <v>90681</v>
+        <v>192741</v>
       </c>
       <c r="G224" s="2">
-        <v>89809</v>
+        <v>190888</v>
       </c>
       <c r="H224" s="2">
-        <v>88937</v>
+        <v>189035</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E225" s="2">
-        <v>95168</v>
+        <v>265356</v>
       </c>
       <c r="F225" s="2">
-        <v>94261</v>
+        <v>262829</v>
       </c>
       <c r="G225" s="2">
-        <v>93355</v>
+        <v>260302</v>
       </c>
       <c r="H225" s="2">
-        <v>92449</v>
+        <v>257774</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="E226" s="2">
-        <v>111056</v>
+        <v>265356</v>
       </c>
       <c r="F226" s="2">
-        <v>109999</v>
+        <v>262829</v>
       </c>
       <c r="G226" s="2">
-        <v>108941</v>
+        <v>260302</v>
       </c>
       <c r="H226" s="2">
-        <v>107883</v>
+        <v>257774</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E227" s="2">
-        <v>126945</v>
+        <v>283046</v>
       </c>
       <c r="F227" s="2">
-        <v>125736</v>
+        <v>280351</v>
       </c>
       <c r="G227" s="2">
-        <v>124527</v>
+        <v>277655</v>
       </c>
       <c r="H227" s="2">
-        <v>123318</v>
+        <v>274959</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>358</v>
+        <v>295</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E228" s="2">
-        <v>82108</v>
+        <v>353808</v>
       </c>
       <c r="F228" s="2">
-        <v>81326</v>
+        <v>350438</v>
       </c>
       <c r="G228" s="2">
-        <v>80544</v>
+        <v>347069</v>
       </c>
       <c r="H228" s="2">
-        <v>79762</v>
+        <v>343699</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E229" s="2">
-        <v>158558</v>
+        <v>459950</v>
       </c>
       <c r="F229" s="2">
-        <v>157048</v>
+        <v>455570</v>
       </c>
       <c r="G229" s="2">
-        <v>155538</v>
+        <v>451189</v>
       </c>
       <c r="H229" s="2">
-        <v>154028</v>
+        <v>446809</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E230" s="2">
-        <v>174447</v>
+        <v>530712</v>
       </c>
       <c r="F230" s="2">
-        <v>172786</v>
+        <v>525658</v>
       </c>
       <c r="G230" s="2">
-        <v>171124</v>
+        <v>520603</v>
       </c>
       <c r="H230" s="2">
-        <v>169463</v>
+        <v>515549</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E231" s="2">
-        <v>237838</v>
+        <v>619164</v>
       </c>
       <c r="F231" s="2">
-        <v>235572</v>
+        <v>613267</v>
       </c>
       <c r="G231" s="2">
-        <v>233307</v>
+        <v>607370</v>
       </c>
       <c r="H231" s="2">
-        <v>231042</v>
+        <v>601474</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E232" s="2">
-        <v>237838</v>
+        <v>707616</v>
       </c>
       <c r="F232" s="2">
-        <v>235572</v>
+        <v>700877</v>
       </c>
       <c r="G232" s="2">
-        <v>233307</v>
+        <v>694138</v>
       </c>
       <c r="H232" s="2">
-        <v>231042</v>
+        <v>687398</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E233" s="2">
-        <v>253726</v>
+        <v>972972</v>
       </c>
       <c r="F233" s="2">
-        <v>251310</v>
+        <v>963706</v>
       </c>
       <c r="G233" s="2">
-        <v>248893</v>
+        <v>954439</v>
       </c>
       <c r="H233" s="2">
-        <v>246477</v>
+        <v>945173</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E234" s="2">
-        <v>317117</v>
+        <v>1061424</v>
       </c>
       <c r="F234" s="2">
-        <v>314097</v>
+        <v>1051315</v>
       </c>
       <c r="G234" s="2">
-        <v>311076</v>
+        <v>1041206</v>
       </c>
       <c r="H234" s="2">
-        <v>308056</v>
+        <v>1031098</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>324</v>
+        <v>295</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E235" s="2">
-        <v>261118</v>
+        <v>1326780</v>
       </c>
       <c r="F235" s="2">
-        <v>258631</v>
+        <v>1314144</v>
       </c>
       <c r="G235" s="2">
-        <v>256145</v>
+        <v>1301508</v>
       </c>
       <c r="H235" s="2">
-        <v>253658</v>
+        <v>1288872</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>321</v>
+        <v>295</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E236" s="2">
-        <v>412448</v>
+        <v>1503684</v>
       </c>
       <c r="F236" s="2">
-        <v>408520</v>
+        <v>1489363</v>
       </c>
       <c r="G236" s="2">
-        <v>404592</v>
+        <v>1475042</v>
       </c>
       <c r="H236" s="2">
-        <v>400664</v>
+        <v>1460722</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>321</v>
+        <v>483</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E237" s="2">
-        <v>475839</v>
+        <v>13440</v>
       </c>
       <c r="F237" s="2">
-        <v>471307</v>
+        <v>13312</v>
       </c>
       <c r="G237" s="2">
-        <v>466775</v>
+        <v>13184</v>
       </c>
       <c r="H237" s="2">
-        <v>462244</v>
+        <v>13056</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="C238" s="1" t="s">
         <v>483</v>
       </c>
-      <c r="C238" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D238" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E238" s="2">
-        <v>555118</v>
+        <v>33600</v>
       </c>
       <c r="F238" s="2">
-        <v>549831</v>
+        <v>33280</v>
       </c>
       <c r="G238" s="2">
-        <v>544545</v>
+        <v>32960</v>
       </c>
       <c r="H238" s="2">
-        <v>539258</v>
+        <v>32640</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>321</v>
+        <v>483</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E239" s="2">
-        <v>634397</v>
+        <v>60480</v>
       </c>
       <c r="F239" s="2">
-        <v>628356</v>
+        <v>59904</v>
       </c>
       <c r="G239" s="2">
-        <v>622314</v>
+        <v>59328</v>
       </c>
       <c r="H239" s="2">
-        <v>616272</v>
+        <v>58752</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>321</v>
+        <v>483</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E240" s="2">
-        <v>793120</v>
+        <v>235200</v>
       </c>
       <c r="F240" s="2">
-        <v>785566</v>
+        <v>232960</v>
       </c>
       <c r="G240" s="2">
-        <v>778013</v>
+        <v>230720</v>
       </c>
       <c r="H240" s="2">
-        <v>770459</v>
+        <v>228480</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>321</v>
+        <v>483</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="E241" s="2">
-        <v>872399</v>
+        <v>604800</v>
       </c>
       <c r="F241" s="2">
-        <v>864090</v>
+        <v>599040</v>
       </c>
       <c r="G241" s="2">
-        <v>855782</v>
+        <v>593280</v>
       </c>
       <c r="H241" s="2">
-        <v>847473</v>
+        <v>587520</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>321</v>
+        <v>494</v>
       </c>
       <c r="D242" s="1" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="E242" s="2">
-        <v>951678</v>
+        <v>56003</v>
       </c>
       <c r="F242" s="2">
-        <v>942614</v>
+        <v>55469</v>
       </c>
       <c r="G242" s="2">
-        <v>933551</v>
+        <v>54936</v>
       </c>
       <c r="H242" s="2">
-        <v>924487</v>
+        <v>54403</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>321</v>
+        <v>494</v>
       </c>
       <c r="D243" s="1" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="E243" s="2">
-        <v>1189679</v>
+        <v>112006</v>
       </c>
       <c r="F243" s="2">
-        <v>1178349</v>
+        <v>110939</v>
       </c>
       <c r="G243" s="2">
-        <v>1167019</v>
+        <v>109872</v>
       </c>
       <c r="H243" s="2">
-        <v>1155689</v>
+        <v>108805</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>321</v>
+        <v>494</v>
       </c>
       <c r="D244" s="1" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="E244" s="2">
-        <v>1348238</v>
+        <v>168009</v>
       </c>
       <c r="F244" s="2">
-        <v>1335397</v>
+        <v>166409</v>
       </c>
       <c r="G244" s="2">
-        <v>1322557</v>
+        <v>164809</v>
       </c>
       <c r="H244" s="2">
-        <v>1309717</v>
+        <v>163209</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>321</v>
+        <v>494</v>
       </c>
       <c r="D245" s="1" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="E245" s="2">
-        <v>1586239</v>
+        <v>224012</v>
       </c>
       <c r="F245" s="2">
-        <v>1571132</v>
+        <v>221879</v>
       </c>
       <c r="G245" s="2">
-        <v>1556025</v>
+        <v>219745</v>
       </c>
       <c r="H245" s="2">
-        <v>1540918</v>
+        <v>217612</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="D246" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="E246" s="2">
-        <v>13440</v>
+        <v>280014</v>
       </c>
       <c r="F246" s="2">
-        <v>13312</v>
+        <v>277347</v>
       </c>
       <c r="G246" s="2">
-        <v>13184</v>
+        <v>274680</v>
       </c>
       <c r="H246" s="2">
-        <v>13056</v>
+        <v>272014</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="D247" s="1" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E247" s="2">
-        <v>33600</v>
+        <v>336017</v>
       </c>
       <c r="F247" s="2">
-        <v>33280</v>
+        <v>332817</v>
       </c>
       <c r="G247" s="2">
-        <v>32960</v>
+        <v>329616</v>
       </c>
       <c r="H247" s="2">
-        <v>32640</v>
+        <v>326416</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="D248" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E248" s="2">
-        <v>60480</v>
+        <v>389020</v>
       </c>
       <c r="F248" s="2">
-        <v>59904</v>
+        <v>385315</v>
       </c>
       <c r="G248" s="2">
-        <v>59328</v>
+        <v>381610</v>
       </c>
       <c r="H248" s="2">
-        <v>58752</v>
+        <v>377905</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="D249" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E249" s="2">
-        <v>235200</v>
+        <v>445023</v>
       </c>
       <c r="F249" s="2">
-        <v>232960</v>
+        <v>440784</v>
       </c>
       <c r="G249" s="2">
-        <v>230720</v>
+        <v>436546</v>
       </c>
       <c r="H249" s="2">
-        <v>228480</v>
+        <v>432308</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="D250" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E250" s="2">
-        <v>604800</v>
+        <v>501025</v>
       </c>
       <c r="F250" s="2">
-        <v>599040</v>
+        <v>496254</v>
       </c>
       <c r="G250" s="2">
-        <v>593280</v>
+        <v>491482</v>
       </c>
       <c r="H250" s="2">
-        <v>587520</v>
+        <v>486710</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D251" s="1" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E251" s="2">
-        <v>55670</v>
+        <v>559029</v>
       </c>
       <c r="F251" s="2">
-        <v>55140</v>
+        <v>553705</v>
       </c>
       <c r="G251" s="2">
-        <v>54610</v>
+        <v>548381</v>
       </c>
       <c r="H251" s="2">
-        <v>54079</v>
+        <v>543057</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D252" s="1" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E252" s="2">
-        <v>111340</v>
+        <v>613032</v>
       </c>
       <c r="F252" s="2">
-        <v>110280</v>
+        <v>607194</v>
       </c>
       <c r="G252" s="2">
-        <v>109219</v>
+        <v>601355</v>
       </c>
       <c r="H252" s="2">
-        <v>108159</v>
+        <v>595517</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D253" s="1" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="E253" s="2">
-        <v>167010</v>
+        <v>615031</v>
       </c>
       <c r="F253" s="2">
-        <v>165419</v>
+        <v>609174</v>
       </c>
       <c r="G253" s="2">
-        <v>163829</v>
+        <v>603316</v>
       </c>
       <c r="H253" s="2">
-        <v>162238</v>
+        <v>597459</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D254" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E254" s="2">
-        <v>222681</v>
+        <v>671034</v>
       </c>
       <c r="F254" s="2">
-        <v>220560</v>
+        <v>664643</v>
       </c>
       <c r="G254" s="2">
-        <v>218439</v>
+        <v>658252</v>
       </c>
       <c r="H254" s="2">
-        <v>216319</v>
+        <v>651862</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D255" s="1" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="E255" s="2">
-        <v>278351</v>
+        <v>783041</v>
       </c>
       <c r="F255" s="2">
-        <v>275700</v>
+        <v>775583</v>
       </c>
       <c r="G255" s="2">
-        <v>273049</v>
+        <v>768126</v>
       </c>
       <c r="H255" s="2">
-        <v>270398</v>
+        <v>760668</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D256" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E256" s="2">
-        <v>334021</v>
+        <v>948049</v>
       </c>
       <c r="F256" s="2">
-        <v>330840</v>
+        <v>939020</v>
       </c>
       <c r="G256" s="2">
-        <v>327658</v>
+        <v>929991</v>
       </c>
       <c r="H256" s="2">
-        <v>324477</v>
+        <v>920962</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D257" s="1" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E257" s="2">
-        <v>386710</v>
+        <v>1099057</v>
       </c>
       <c r="F257" s="2">
-        <v>383027</v>
+        <v>1088590</v>
       </c>
       <c r="G257" s="2">
-        <v>379344</v>
+        <v>1078123</v>
       </c>
       <c r="H257" s="2">
-        <v>375661</v>
+        <v>1067655</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D258" s="1" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E258" s="2">
-        <v>442380</v>
+        <v>1155060</v>
       </c>
       <c r="F258" s="2">
-        <v>438167</v>
+        <v>1144059</v>
       </c>
       <c r="G258" s="2">
-        <v>433953</v>
+        <v>1133059</v>
       </c>
       <c r="H258" s="2">
-        <v>429740</v>
+        <v>1122058</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D259" s="1" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E259" s="2">
-        <v>498050</v>
+        <v>1211063</v>
       </c>
       <c r="F259" s="2">
-        <v>493306</v>
+        <v>1199529</v>
       </c>
       <c r="G259" s="2">
-        <v>488563</v>
+        <v>1187995</v>
       </c>
       <c r="H259" s="2">
-        <v>483820</v>
+        <v>1176461</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D260" s="1" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E260" s="2">
-        <v>555707</v>
+        <v>1323068</v>
       </c>
       <c r="F260" s="2">
-        <v>550415</v>
+        <v>1310468</v>
       </c>
       <c r="G260" s="2">
-        <v>545122</v>
+        <v>1297867</v>
       </c>
       <c r="H260" s="2">
-        <v>539830</v>
+        <v>1285266</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D261" s="1" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="E261" s="2">
-        <v>609390</v>
+        <v>1488077</v>
       </c>
       <c r="F261" s="2">
-        <v>603586</v>
+        <v>1473905</v>
       </c>
       <c r="G261" s="2">
-        <v>597782</v>
+        <v>1459732</v>
       </c>
       <c r="H261" s="2">
-        <v>591978</v>
+        <v>1445560</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D262" s="1" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E262" s="2">
-        <v>611378</v>
+        <v>1658085</v>
       </c>
       <c r="F262" s="2">
-        <v>605556</v>
+        <v>1642294</v>
       </c>
       <c r="G262" s="2">
-        <v>599733</v>
+        <v>1626503</v>
       </c>
       <c r="H262" s="2">
-        <v>593910</v>
+        <v>1610712</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="D263" s="1" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E263" s="2">
-        <v>667048</v>
+        <v>2198114</v>
       </c>
       <c r="F263" s="2">
-        <v>660695</v>
+        <v>2177180</v>
       </c>
       <c r="G263" s="2">
-        <v>654343</v>
+        <v>2156245</v>
       </c>
       <c r="H263" s="2">
-        <v>647990</v>
+        <v>2135311</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>511</v>
+        <v>300</v>
       </c>
       <c r="D264" s="1" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E264" s="2">
-        <v>778388</v>
+        <v>9547</v>
       </c>
       <c r="F264" s="2">
-        <v>770975</v>
+        <v>9456</v>
       </c>
       <c r="G264" s="2">
-        <v>763562</v>
+        <v>9365</v>
       </c>
       <c r="H264" s="2">
-        <v>756148</v>
+        <v>9274</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>511</v>
+        <v>300</v>
       </c>
       <c r="D265" s="1" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E265" s="2">
-        <v>942417</v>
+        <v>19157</v>
       </c>
       <c r="F265" s="2">
-        <v>933442</v>
+        <v>18975</v>
       </c>
       <c r="G265" s="2">
-        <v>924466</v>
+        <v>18792</v>
       </c>
       <c r="H265" s="2">
-        <v>915491</v>
+        <v>18610</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>511</v>
+        <v>300</v>
       </c>
       <c r="D266" s="1" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E266" s="2">
-        <v>1092527</v>
+        <v>47786</v>
       </c>
       <c r="F266" s="2">
-        <v>1082122</v>
+        <v>47330</v>
       </c>
       <c r="G266" s="2">
-        <v>1071717</v>
+        <v>46875</v>
       </c>
       <c r="H266" s="2">
-        <v>1061312</v>
+        <v>46420</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>511</v>
+        <v>300</v>
       </c>
       <c r="D267" s="1" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E267" s="2">
-        <v>1148197</v>
+        <v>190820</v>
       </c>
       <c r="F267" s="2">
-        <v>1137262</v>
+        <v>189002</v>
       </c>
       <c r="G267" s="2">
-        <v>1126327</v>
+        <v>187185</v>
       </c>
       <c r="H267" s="2">
-        <v>1115391</v>
+        <v>185368</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>511</v>
+        <v>300</v>
       </c>
       <c r="D268" s="1" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E268" s="2">
-        <v>1203867</v>
+        <v>286175</v>
       </c>
       <c r="F268" s="2">
-        <v>1192402</v>
+        <v>283450</v>
       </c>
       <c r="G268" s="2">
-        <v>1180936</v>
+        <v>280724</v>
       </c>
       <c r="H268" s="2">
-        <v>1169471</v>
+        <v>277999</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>511</v>
+        <v>300</v>
       </c>
       <c r="D269" s="1" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="E269" s="2">
-        <v>1315209</v>
+        <v>476887</v>
       </c>
       <c r="F269" s="2">
-        <v>1302683</v>
+        <v>472345</v>
       </c>
       <c r="G269" s="2">
-        <v>1290157</v>
+        <v>467803</v>
       </c>
       <c r="H269" s="2">
-        <v>1277632</v>
+        <v>463262</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>511</v>
+        <v>277</v>
       </c>
       <c r="D270" s="1" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E270" s="2">
-        <v>1479237</v>
+        <v>48467</v>
       </c>
       <c r="F270" s="2">
-        <v>1465149</v>
+        <v>48005</v>
       </c>
       <c r="G270" s="2">
-        <v>1451061</v>
+        <v>47544</v>
       </c>
       <c r="H270" s="2">
-        <v>1436973</v>
+        <v>47082</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>511</v>
+        <v>54</v>
       </c>
       <c r="D271" s="1" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="E271" s="2">
-        <v>1648235</v>
+        <v>112035</v>
       </c>
       <c r="F271" s="2">
-        <v>1632538</v>
+        <v>110968</v>
       </c>
       <c r="G271" s="2">
-        <v>1616840</v>
+        <v>109901</v>
       </c>
       <c r="H271" s="2">
-        <v>1601143</v>
+        <v>108834</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>511</v>
+        <v>54</v>
       </c>
       <c r="D272" s="1" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E272" s="2">
-        <v>2185055</v>
+        <v>84063</v>
       </c>
       <c r="F272" s="2">
-        <v>2164245</v>
+        <v>83262</v>
       </c>
       <c r="G272" s="2">
-        <v>2143435</v>
+        <v>82462</v>
       </c>
       <c r="H272" s="2">
-        <v>2122625</v>
+        <v>81661</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E273" s="2">
-        <v>9547</v>
+        <v>4807</v>
       </c>
       <c r="F273" s="2">
-        <v>9456</v>
+        <v>4761</v>
       </c>
       <c r="G273" s="2">
-        <v>9365</v>
+        <v>4715</v>
       </c>
       <c r="H273" s="2">
-        <v>9274</v>
+        <v>4670</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>556</v>
+        <v>331</v>
       </c>
       <c r="D274" s="1" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="E274" s="2">
-        <v>19157</v>
+        <v>569039</v>
       </c>
       <c r="F274" s="2">
-        <v>18975</v>
+        <v>563620</v>
       </c>
       <c r="G274" s="2">
-        <v>18792</v>
+        <v>558200</v>
       </c>
       <c r="H274" s="2">
-        <v>18610</v>
+        <v>552781</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>556</v>
+        <v>54</v>
       </c>
       <c r="D275" s="1" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="E275" s="2">
-        <v>47786</v>
+        <v>41982</v>
       </c>
       <c r="F275" s="2">
-        <v>47330</v>
+        <v>41582</v>
       </c>
       <c r="G275" s="2">
-        <v>46875</v>
+        <v>41182</v>
       </c>
       <c r="H275" s="2">
-        <v>46420</v>
+        <v>40783</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>556</v>
+        <v>331</v>
       </c>
       <c r="D276" s="1" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E276" s="2">
-        <v>95464</v>
+        <v>107953</v>
       </c>
       <c r="F276" s="2">
-        <v>94555</v>
+        <v>106924</v>
       </c>
       <c r="G276" s="2">
-        <v>93646</v>
+        <v>105896</v>
       </c>
       <c r="H276" s="2">
-        <v>92736</v>
+        <v>104868</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D277" s="1" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="E277" s="2">
-        <v>190820</v>
+        <v>80117</v>
       </c>
       <c r="F277" s="2">
-        <v>189002</v>
+        <v>79354</v>
       </c>
       <c r="G277" s="2">
-        <v>187185</v>
+        <v>78591</v>
       </c>
       <c r="H277" s="2">
-        <v>185368</v>
+        <v>77828</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>556</v>
+        <v>54</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="E278" s="2">
-        <v>286175</v>
+        <v>14010</v>
       </c>
       <c r="F278" s="2">
-        <v>283450</v>
+        <v>13877</v>
       </c>
       <c r="G278" s="2">
-        <v>280724</v>
+        <v>13743</v>
       </c>
       <c r="H278" s="2">
-        <v>277999</v>
+        <v>13610</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>556</v>
+        <v>288</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E279" s="2">
-        <v>476887</v>
+        <v>71835</v>
       </c>
       <c r="F279" s="2">
-        <v>472345</v>
+        <v>71151</v>
       </c>
       <c r="G279" s="2">
-        <v>467803</v>
+        <v>70466</v>
       </c>
       <c r="H279" s="2">
-        <v>463262</v>
+        <v>69782</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>151</v>
+        <v>288</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="E280" s="2">
-        <v>77490</v>
+        <v>14367</v>
       </c>
       <c r="F280" s="2">
-        <v>76752</v>
+        <v>14230</v>
       </c>
       <c r="G280" s="2">
-        <v>76014</v>
+        <v>14093</v>
       </c>
       <c r="H280" s="2">
-        <v>75276</v>
+        <v>13957</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>151</v>
+        <v>288</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="E281" s="2">
-        <v>465098</v>
+        <v>43101</v>
       </c>
       <c r="F281" s="2">
-        <v>460668</v>
+        <v>42691</v>
       </c>
       <c r="G281" s="2">
-        <v>456239</v>
+        <v>42280</v>
       </c>
       <c r="H281" s="2">
-        <v>451809</v>
+        <v>41870</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>102</v>
+        <v>288</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E282" s="2">
-        <v>87785</v>
+        <v>142712</v>
       </c>
       <c r="F282" s="2">
-        <v>86949</v>
+        <v>141353</v>
       </c>
       <c r="G282" s="2">
-        <v>86113</v>
+        <v>139993</v>
       </c>
       <c r="H282" s="2">
-        <v>85277</v>
+        <v>138634</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>102</v>
+        <v>288</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E283" s="2">
-        <v>195044</v>
+        <v>286381</v>
       </c>
       <c r="F283" s="2">
-        <v>193186</v>
+        <v>283654</v>
       </c>
       <c r="G283" s="2">
-        <v>191329</v>
+        <v>280926</v>
       </c>
       <c r="H283" s="2">
-        <v>189471</v>
+        <v>278199</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>314</v>
+        <v>88</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="E284" s="2">
-        <v>71835</v>
+        <v>68808</v>
       </c>
       <c r="F284" s="2">
-        <v>71151</v>
+        <v>68152</v>
       </c>
       <c r="G284" s="2">
-        <v>70466</v>
+        <v>67497</v>
       </c>
       <c r="H284" s="2">
-        <v>69782</v>
+        <v>66842</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>314</v>
+        <v>88</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E285" s="2">
-        <v>14367</v>
+        <v>17759</v>
       </c>
       <c r="F285" s="2">
-        <v>14230</v>
+        <v>17590</v>
       </c>
       <c r="G285" s="2">
-        <v>14093</v>
+        <v>17420</v>
       </c>
       <c r="H285" s="2">
-        <v>13957</v>
+        <v>17251</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>314</v>
+        <v>584</v>
       </c>
       <c r="D286" s="1" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E286" s="2">
-        <v>43101</v>
+        <v>14280</v>
       </c>
       <c r="F286" s="2">
-        <v>42691</v>
+        <v>14144</v>
       </c>
       <c r="G286" s="2">
-        <v>42280</v>
+        <v>14008</v>
       </c>
       <c r="H286" s="2">
-        <v>41870</v>
+        <v>13872</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>314</v>
+        <v>557</v>
       </c>
       <c r="D287" s="1" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E287" s="2">
-        <v>142712</v>
+        <v>3067</v>
       </c>
       <c r="F287" s="2">
-        <v>141353</v>
+        <v>3038</v>
       </c>
       <c r="G287" s="2">
-        <v>139993</v>
+        <v>3009</v>
       </c>
       <c r="H287" s="2">
-        <v>138634</v>
+        <v>2979</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>314</v>
+        <v>557</v>
       </c>
       <c r="D288" s="1" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="E288" s="2">
-        <v>286381</v>
+        <v>3577</v>
       </c>
       <c r="F288" s="2">
-        <v>283654</v>
+        <v>3543</v>
       </c>
       <c r="G288" s="2">
-        <v>280926</v>
+        <v>3509</v>
       </c>
       <c r="H288" s="2">
-        <v>278199</v>
+        <v>3475</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>102</v>
+        <v>313</v>
       </c>
       <c r="D289" s="1" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="E289" s="2">
-        <v>68808</v>
+        <v>45518</v>
       </c>
       <c r="F289" s="2">
-        <v>68152</v>
+        <v>45084</v>
       </c>
       <c r="G289" s="2">
-        <v>67497</v>
+        <v>44651</v>
       </c>
       <c r="H289" s="2">
-        <v>66842</v>
+        <v>44217</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>591</v>
+        <v>313</v>
       </c>
       <c r="D290" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="E290" s="2">
-        <v>1534</v>
+        <v>77490</v>
       </c>
       <c r="F290" s="2">
-        <v>1519</v>
+        <v>76752</v>
       </c>
       <c r="G290" s="2">
-        <v>1505</v>
+        <v>76014</v>
       </c>
       <c r="H290" s="2">
-        <v>1490</v>
+        <v>75276</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>594</v>
+        <v>313</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E291" s="2">
-        <v>14199</v>
+        <v>465098</v>
       </c>
       <c r="F291" s="2">
-        <v>14064</v>
+        <v>460668</v>
       </c>
       <c r="G291" s="2">
-        <v>13929</v>
+        <v>456239</v>
       </c>
       <c r="H291" s="2">
-        <v>13793</v>
+        <v>451809</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>591</v>
+        <v>88</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E292" s="2">
-        <v>3067</v>
+        <v>698230</v>
       </c>
       <c r="F292" s="2">
-        <v>3038</v>
+        <v>691580</v>
       </c>
       <c r="G292" s="2">
-        <v>3009</v>
+        <v>684930</v>
       </c>
       <c r="H292" s="2">
-        <v>2979</v>
+        <v>678281</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>599</v>
       </c>
       <c r="E293" s="2">
-        <v>3575</v>
+        <v>22518</v>
       </c>
       <c r="F293" s="2">
-        <v>3541</v>
+        <v>22304</v>
       </c>
       <c r="G293" s="2">
-        <v>3507</v>
+        <v>22089</v>
       </c>
       <c r="H293" s="2">
-        <v>3473</v>
+        <v>21875</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>600</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>321</v>
+        <v>584</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>601</v>
+        <v>372</v>
       </c>
       <c r="E294" s="2">
-        <v>79279</v>
+        <v>27827</v>
       </c>
       <c r="F294" s="2">
-        <v>78524</v>
+        <v>27562</v>
       </c>
       <c r="G294" s="2">
-        <v>77769</v>
+        <v>27297</v>
       </c>
       <c r="H294" s="2">
-        <v>77014</v>
+        <v>27032</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D295" s="1" t="s">
         <v>602</v>
       </c>
-      <c r="C295" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E295" s="2">
-        <v>22391</v>
+        <v>42803</v>
       </c>
       <c r="F295" s="2">
-        <v>22178</v>
+        <v>42396</v>
       </c>
       <c r="G295" s="2">
-        <v>21965</v>
+        <v>41988</v>
       </c>
       <c r="H295" s="2">
-        <v>21752</v>
+        <v>41580</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="D296" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="C296" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E296" s="2">
-        <v>27671</v>
+        <v>44670</v>
       </c>
       <c r="F296" s="2">
-        <v>27407</v>
+        <v>44245</v>
       </c>
       <c r="G296" s="2">
-        <v>27144</v>
+        <v>43819</v>
       </c>
       <c r="H296" s="2">
-        <v>26880</v>
+        <v>43394</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>606</v>
       </c>
       <c r="E297" s="2">
-        <v>42561</v>
+        <v>64699</v>
       </c>
       <c r="F297" s="2">
-        <v>42155</v>
+        <v>64083</v>
       </c>
       <c r="G297" s="2">
-        <v>41750</v>
+        <v>63467</v>
       </c>
       <c r="H297" s="2">
-        <v>41345</v>
+        <v>62850</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E298" s="2">
-        <v>44417</v>
+        <v>68653</v>
       </c>
       <c r="F298" s="2">
-        <v>43994</v>
+        <v>67999</v>
       </c>
       <c r="G298" s="2">
-        <v>43571</v>
+        <v>67346</v>
       </c>
       <c r="H298" s="2">
-        <v>43148</v>
+        <v>66692</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>610</v>
       </c>
       <c r="E299" s="2">
-        <v>64331</v>
+        <v>140968</v>
       </c>
       <c r="F299" s="2">
-        <v>63719</v>
+        <v>139625</v>
       </c>
       <c r="G299" s="2">
-        <v>63106</v>
+        <v>138283</v>
       </c>
       <c r="H299" s="2">
-        <v>62493</v>
+        <v>136940</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E300" s="2">
-        <v>68265</v>
+        <v>147375</v>
       </c>
       <c r="F300" s="2">
-        <v>67615</v>
+        <v>145971</v>
       </c>
       <c r="G300" s="2">
-        <v>66964</v>
+        <v>144568</v>
       </c>
       <c r="H300" s="2">
-        <v>66314</v>
+        <v>143164</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E301" s="2">
-        <v>140168</v>
+        <v>175751</v>
       </c>
       <c r="F301" s="2">
-        <v>138833</v>
+        <v>174077</v>
       </c>
       <c r="G301" s="2">
-        <v>137498</v>
+        <v>172403</v>
       </c>
       <c r="H301" s="2">
-        <v>136163</v>
+        <v>170730</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>616</v>
       </c>
       <c r="E302" s="2">
-        <v>146540</v>
+        <v>532013</v>
       </c>
       <c r="F302" s="2">
-        <v>145144</v>
+        <v>526946</v>
       </c>
       <c r="G302" s="2">
-        <v>143749</v>
+        <v>521879</v>
       </c>
       <c r="H302" s="2">
-        <v>142353</v>
+        <v>516813</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>618</v>
       </c>
       <c r="E303" s="2">
-        <v>174755</v>
+        <v>887543</v>
       </c>
       <c r="F303" s="2">
-        <v>173090</v>
+        <v>879090</v>
       </c>
       <c r="G303" s="2">
-        <v>171426</v>
+        <v>870637</v>
       </c>
       <c r="H303" s="2">
-        <v>169762</v>
+        <v>862185</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E304" s="2">
-        <v>528998</v>
+        <v>1340100</v>
       </c>
       <c r="F304" s="2">
-        <v>523960</v>
+        <v>1327337</v>
       </c>
       <c r="G304" s="2">
-        <v>518922</v>
+        <v>1314575</v>
       </c>
       <c r="H304" s="2">
-        <v>513884</v>
+        <v>1301812</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>594</v>
+        <v>584</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>622</v>
       </c>
       <c r="E305" s="2">
-        <v>882512</v>
+        <v>2225812</v>
       </c>
       <c r="F305" s="2">
-        <v>874108</v>
+        <v>2204614</v>
       </c>
       <c r="G305" s="2">
-        <v>865703</v>
+        <v>2183416</v>
       </c>
       <c r="H305" s="2">
-        <v>857298</v>
+        <v>2162217</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>594</v>
+        <v>54</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>624</v>
       </c>
       <c r="E306" s="2">
-        <v>1332507</v>
+        <v>31073</v>
       </c>
       <c r="F306" s="2">
-        <v>1319816</v>
+        <v>30777</v>
       </c>
       <c r="G306" s="2">
-        <v>1307126</v>
+        <v>30481</v>
       </c>
       <c r="H306" s="2">
-        <v>1294435</v>
+        <v>30185</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>625</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>594</v>
+        <v>557</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>626</v>
       </c>
       <c r="E307" s="2">
-        <v>2213199</v>
+        <v>4601</v>
       </c>
       <c r="F307" s="2">
-        <v>2192121</v>
+        <v>4557</v>
       </c>
       <c r="G307" s="2">
-        <v>2171043</v>
+        <v>4513</v>
       </c>
       <c r="H307" s="2">
-        <v>2149965</v>
+        <v>4470</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>628</v>
+        <v>352</v>
       </c>
       <c r="E308" s="2">
         <v>4601</v>
       </c>
       <c r="F308" s="2">
         <v>4557</v>
       </c>
       <c r="G308" s="2">
         <v>4513</v>
       </c>
       <c r="H308" s="2">
         <v>4470</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D309" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="C309" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E309" s="2">
-        <v>4601</v>
+        <v>5621</v>
       </c>
       <c r="F309" s="2">
-        <v>4557</v>
+        <v>5567</v>
       </c>
       <c r="G309" s="2">
-        <v>4513</v>
+        <v>5514</v>
       </c>
       <c r="H309" s="2">
-        <v>4470</v>
+        <v>5460</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E310" s="2">
-        <v>4807</v>
+        <v>8175</v>
       </c>
       <c r="F310" s="2">
-        <v>4761</v>
+        <v>8097</v>
       </c>
       <c r="G310" s="2">
-        <v>4715</v>
+        <v>8020</v>
       </c>
       <c r="H310" s="2">
-        <v>4670</v>
+        <v>7942</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E311" s="2">
-        <v>5621</v>
+        <v>1068215</v>
       </c>
       <c r="F311" s="2">
-        <v>5567</v>
+        <v>1058042</v>
       </c>
       <c r="G311" s="2">
-        <v>5514</v>
+        <v>1047868</v>
       </c>
       <c r="H311" s="2">
-        <v>5460</v>
+        <v>1037695</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E312" s="2">
-        <v>8175</v>
+        <v>11241</v>
       </c>
       <c r="F312" s="2">
-        <v>8097</v>
+        <v>11134</v>
       </c>
       <c r="G312" s="2">
-        <v>8020</v>
+        <v>11027</v>
       </c>
       <c r="H312" s="2">
-        <v>7942</v>
+        <v>10920</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E313" s="2">
-        <v>9615</v>
+        <v>12263</v>
       </c>
       <c r="F313" s="2">
-        <v>9523</v>
+        <v>12146</v>
       </c>
       <c r="G313" s="2">
-        <v>9432</v>
+        <v>12029</v>
       </c>
       <c r="H313" s="2">
-        <v>9340</v>
+        <v>11913</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E314" s="2">
-        <v>10684</v>
+        <v>13970</v>
       </c>
       <c r="F314" s="2">
-        <v>10582</v>
+        <v>13837</v>
       </c>
       <c r="G314" s="2">
-        <v>10480</v>
+        <v>13704</v>
       </c>
       <c r="H314" s="2">
-        <v>10379</v>
+        <v>13571</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E315" s="2">
-        <v>11241</v>
+        <v>15329</v>
       </c>
       <c r="F315" s="2">
-        <v>11134</v>
+        <v>15183</v>
       </c>
       <c r="G315" s="2">
-        <v>11027</v>
+        <v>15037</v>
       </c>
       <c r="H315" s="2">
-        <v>10920</v>
+        <v>14891</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>643</v>
       </c>
       <c r="E316" s="2">
-        <v>12263</v>
+        <v>15840</v>
       </c>
       <c r="F316" s="2">
-        <v>12146</v>
+        <v>15689</v>
       </c>
       <c r="G316" s="2">
-        <v>12029</v>
+        <v>15539</v>
       </c>
       <c r="H316" s="2">
-        <v>11913</v>
+        <v>15388</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>644</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E317" s="2">
-        <v>13633</v>
+        <v>16350</v>
       </c>
       <c r="F317" s="2">
-        <v>13503</v>
+        <v>16194</v>
       </c>
       <c r="G317" s="2">
-        <v>13374</v>
+        <v>16038</v>
       </c>
       <c r="H317" s="2">
-        <v>13244</v>
+        <v>15882</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>647</v>
       </c>
       <c r="E318" s="2">
-        <v>14421</v>
+        <v>106822</v>
       </c>
       <c r="F318" s="2">
-        <v>14283</v>
+        <v>105804</v>
       </c>
       <c r="G318" s="2">
-        <v>14146</v>
+        <v>104787</v>
       </c>
       <c r="H318" s="2">
-        <v>14009</v>
+        <v>103770</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E319" s="2">
-        <v>15329</v>
+        <v>19927</v>
       </c>
       <c r="F319" s="2">
-        <v>15183</v>
+        <v>19737</v>
       </c>
       <c r="G319" s="2">
-        <v>15037</v>
+        <v>19547</v>
       </c>
       <c r="H319" s="2">
-        <v>14891</v>
+        <v>19358</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>651</v>
       </c>
       <c r="E320" s="2">
-        <v>15840</v>
+        <v>19927</v>
       </c>
       <c r="F320" s="2">
-        <v>15689</v>
+        <v>19737</v>
       </c>
       <c r="G320" s="2">
-        <v>15539</v>
+        <v>19547</v>
       </c>
       <c r="H320" s="2">
-        <v>15388</v>
+        <v>19358</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E321" s="2">
-        <v>16350</v>
+        <v>20437</v>
       </c>
       <c r="F321" s="2">
-        <v>16194</v>
+        <v>20243</v>
       </c>
       <c r="G321" s="2">
-        <v>16038</v>
+        <v>20048</v>
       </c>
       <c r="H321" s="2">
-        <v>15882</v>
+        <v>19853</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E322" s="2">
-        <v>19229</v>
+        <v>21970</v>
       </c>
       <c r="F322" s="2">
-        <v>19046</v>
+        <v>21761</v>
       </c>
       <c r="G322" s="2">
-        <v>18862</v>
+        <v>21552</v>
       </c>
       <c r="H322" s="2">
-        <v>18679</v>
+        <v>21342</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>656</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>657</v>
       </c>
       <c r="E323" s="2">
-        <v>19927</v>
+        <v>22993</v>
       </c>
       <c r="F323" s="2">
-        <v>19737</v>
+        <v>22774</v>
       </c>
       <c r="G323" s="2">
-        <v>19547</v>
+        <v>22555</v>
       </c>
       <c r="H323" s="2">
-        <v>19358</v>
+        <v>22336</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>659</v>
       </c>
       <c r="E324" s="2">
-        <v>19927</v>
+        <v>23502</v>
       </c>
       <c r="F324" s="2">
-        <v>19737</v>
+        <v>23278</v>
       </c>
       <c r="G324" s="2">
-        <v>19547</v>
+        <v>23054</v>
       </c>
       <c r="H324" s="2">
-        <v>19358</v>
+        <v>22831</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>660</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E325" s="2">
-        <v>20437</v>
+        <v>26569</v>
       </c>
       <c r="F325" s="2">
-        <v>20243</v>
+        <v>26316</v>
       </c>
       <c r="G325" s="2">
-        <v>20048</v>
+        <v>26063</v>
       </c>
       <c r="H325" s="2">
-        <v>19853</v>
+        <v>25810</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E326" s="2">
-        <v>21365</v>
+        <v>28102</v>
       </c>
       <c r="F326" s="2">
-        <v>21162</v>
+        <v>27835</v>
       </c>
       <c r="G326" s="2">
-        <v>20958</v>
+        <v>27567</v>
       </c>
       <c r="H326" s="2">
-        <v>20755</v>
+        <v>27299</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E327" s="2">
-        <v>21970</v>
+        <v>28102</v>
       </c>
       <c r="F327" s="2">
-        <v>21761</v>
+        <v>27835</v>
       </c>
       <c r="G327" s="2">
-        <v>21552</v>
+        <v>27567</v>
       </c>
       <c r="H327" s="2">
-        <v>21342</v>
+        <v>27299</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E328" s="2">
-        <v>22993</v>
+        <v>31169</v>
       </c>
       <c r="F328" s="2">
-        <v>22774</v>
+        <v>30872</v>
       </c>
       <c r="G328" s="2">
-        <v>22555</v>
+        <v>30576</v>
       </c>
       <c r="H328" s="2">
-        <v>22336</v>
+        <v>30279</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E329" s="2">
-        <v>23502</v>
+        <v>31677</v>
       </c>
       <c r="F329" s="2">
-        <v>23278</v>
+        <v>31376</v>
       </c>
       <c r="G329" s="2">
-        <v>23054</v>
+        <v>31074</v>
       </c>
       <c r="H329" s="2">
-        <v>22831</v>
+        <v>30772</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E330" s="2">
-        <v>24035</v>
+        <v>32700</v>
       </c>
       <c r="F330" s="2">
-        <v>23806</v>
+        <v>32389</v>
       </c>
       <c r="G330" s="2">
-        <v>23577</v>
+        <v>32077</v>
       </c>
       <c r="H330" s="2">
-        <v>23348</v>
+        <v>31766</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>672</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E331" s="2">
-        <v>26569</v>
+        <v>35765</v>
       </c>
       <c r="F331" s="2">
-        <v>26316</v>
+        <v>35424</v>
       </c>
       <c r="G331" s="2">
-        <v>26063</v>
+        <v>35084</v>
       </c>
       <c r="H331" s="2">
-        <v>25810</v>
+        <v>34743</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>674</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E332" s="2">
-        <v>28102</v>
+        <v>39852</v>
       </c>
       <c r="F332" s="2">
-        <v>27835</v>
+        <v>39472</v>
       </c>
       <c r="G332" s="2">
-        <v>27567</v>
+        <v>39093</v>
       </c>
       <c r="H332" s="2">
-        <v>27299</v>
+        <v>38713</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>677</v>
       </c>
       <c r="E333" s="2">
-        <v>28102</v>
+        <v>47005</v>
       </c>
       <c r="F333" s="2">
-        <v>27835</v>
+        <v>46558</v>
       </c>
       <c r="G333" s="2">
-        <v>27567</v>
+        <v>46110</v>
       </c>
       <c r="H333" s="2">
-        <v>27299</v>
+        <v>45662</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E334" s="2">
-        <v>31169</v>
+        <v>50583</v>
       </c>
       <c r="F334" s="2">
-        <v>30872</v>
+        <v>50101</v>
       </c>
       <c r="G334" s="2">
-        <v>30576</v>
+        <v>49619</v>
       </c>
       <c r="H334" s="2">
-        <v>30279</v>
+        <v>49137</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E335" s="2">
-        <v>31677</v>
+        <v>21365</v>
       </c>
       <c r="F335" s="2">
-        <v>31376</v>
+        <v>21162</v>
       </c>
       <c r="G335" s="2">
-        <v>31074</v>
+        <v>20958</v>
       </c>
       <c r="H335" s="2">
-        <v>30772</v>
+        <v>20755</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E336" s="2">
-        <v>32700</v>
+        <v>63354</v>
       </c>
       <c r="F336" s="2">
-        <v>32389</v>
+        <v>62750</v>
       </c>
       <c r="G336" s="2">
-        <v>32077</v>
+        <v>62147</v>
       </c>
       <c r="H336" s="2">
-        <v>31766</v>
+        <v>61544</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E337" s="2">
-        <v>35765</v>
+        <v>66281</v>
       </c>
       <c r="F337" s="2">
-        <v>35424</v>
+        <v>65650</v>
       </c>
       <c r="G337" s="2">
-        <v>35084</v>
+        <v>65019</v>
       </c>
       <c r="H337" s="2">
-        <v>34743</v>
+        <v>64388</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>686</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E338" s="2">
-        <v>39852</v>
+        <v>69345</v>
       </c>
       <c r="F338" s="2">
-        <v>39472</v>
+        <v>68685</v>
       </c>
       <c r="G338" s="2">
-        <v>39093</v>
+        <v>68024</v>
       </c>
       <c r="H338" s="2">
-        <v>38713</v>
+        <v>67364</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E339" s="2">
-        <v>47005</v>
+        <v>77523</v>
       </c>
       <c r="F339" s="2">
-        <v>46558</v>
+        <v>76784</v>
       </c>
       <c r="G339" s="2">
-        <v>46110</v>
+        <v>76046</v>
       </c>
       <c r="H339" s="2">
-        <v>45662</v>
+        <v>75308</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E340" s="2">
-        <v>50583</v>
+        <v>78544</v>
       </c>
       <c r="F340" s="2">
-        <v>50101</v>
+        <v>77796</v>
       </c>
       <c r="G340" s="2">
-        <v>49619</v>
+        <v>77048</v>
       </c>
       <c r="H340" s="2">
-        <v>49137</v>
+        <v>76300</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>692</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>693</v>
       </c>
       <c r="E341" s="2">
-        <v>53410</v>
+        <v>81562</v>
       </c>
       <c r="F341" s="2">
-        <v>52902</v>
+        <v>80785</v>
       </c>
       <c r="G341" s="2">
-        <v>52393</v>
+        <v>80008</v>
       </c>
       <c r="H341" s="2">
-        <v>51884</v>
+        <v>79232</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E342" s="2">
-        <v>63354</v>
+        <v>83096</v>
       </c>
       <c r="F342" s="2">
-        <v>62750</v>
+        <v>82305</v>
       </c>
       <c r="G342" s="2">
-        <v>62147</v>
+        <v>81513</v>
       </c>
       <c r="H342" s="2">
-        <v>61544</v>
+        <v>80722</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E343" s="2">
-        <v>66281</v>
+        <v>89737</v>
       </c>
       <c r="F343" s="2">
-        <v>65650</v>
+        <v>88883</v>
       </c>
       <c r="G343" s="2">
-        <v>65019</v>
+        <v>88028</v>
       </c>
       <c r="H343" s="2">
-        <v>64388</v>
+        <v>87173</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E344" s="2">
-        <v>67999</v>
+        <v>95358</v>
       </c>
       <c r="F344" s="2">
-        <v>67351</v>
+        <v>94450</v>
       </c>
       <c r="G344" s="2">
-        <v>66704</v>
+        <v>93542</v>
       </c>
       <c r="H344" s="2">
-        <v>66056</v>
+        <v>92633</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>700</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E345" s="2">
-        <v>71392</v>
+        <v>97911</v>
       </c>
       <c r="F345" s="2">
-        <v>70712</v>
+        <v>96979</v>
       </c>
       <c r="G345" s="2">
-        <v>70032</v>
+        <v>96046</v>
       </c>
       <c r="H345" s="2">
-        <v>69352</v>
+        <v>95114</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E346" s="2">
-        <v>77523</v>
+        <v>103532</v>
       </c>
       <c r="F346" s="2">
-        <v>76784</v>
+        <v>102546</v>
       </c>
       <c r="G346" s="2">
-        <v>76046</v>
+        <v>101560</v>
       </c>
       <c r="H346" s="2">
-        <v>75308</v>
+        <v>100574</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>705</v>
       </c>
       <c r="E347" s="2">
-        <v>78544</v>
+        <v>105064</v>
       </c>
       <c r="F347" s="2">
-        <v>77796</v>
+        <v>104063</v>
       </c>
       <c r="G347" s="2">
-        <v>77048</v>
+        <v>103063</v>
       </c>
       <c r="H347" s="2">
-        <v>76300</v>
+        <v>102062</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E348" s="2">
-        <v>81562</v>
+        <v>19229</v>
       </c>
       <c r="F348" s="2">
-        <v>80785</v>
+        <v>19046</v>
       </c>
       <c r="G348" s="2">
-        <v>80008</v>
+        <v>18862</v>
       </c>
       <c r="H348" s="2">
-        <v>79232</v>
+        <v>18679</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E349" s="2">
-        <v>83096</v>
+        <v>112172</v>
       </c>
       <c r="F349" s="2">
-        <v>82305</v>
+        <v>111103</v>
       </c>
       <c r="G349" s="2">
-        <v>81513</v>
+        <v>110035</v>
       </c>
       <c r="H349" s="2">
-        <v>80722</v>
+        <v>108967</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E350" s="2">
-        <v>89737</v>
+        <v>117327</v>
       </c>
       <c r="F350" s="2">
-        <v>88883</v>
+        <v>116210</v>
       </c>
       <c r="G350" s="2">
-        <v>88028</v>
+        <v>115092</v>
       </c>
       <c r="H350" s="2">
-        <v>87173</v>
+        <v>113975</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E351" s="2">
-        <v>95358</v>
+        <v>117792</v>
       </c>
       <c r="F351" s="2">
-        <v>94450</v>
+        <v>116670</v>
       </c>
       <c r="G351" s="2">
-        <v>93542</v>
+        <v>115548</v>
       </c>
       <c r="H351" s="2">
-        <v>92633</v>
+        <v>114427</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E352" s="2">
-        <v>97911</v>
+        <v>124950</v>
       </c>
       <c r="F352" s="2">
-        <v>96979</v>
+        <v>123760</v>
       </c>
       <c r="G352" s="2">
-        <v>96046</v>
+        <v>122570</v>
       </c>
       <c r="H352" s="2">
-        <v>95114</v>
+        <v>121380</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>717</v>
       </c>
       <c r="E353" s="2">
-        <v>103532</v>
+        <v>141295</v>
       </c>
       <c r="F353" s="2">
-        <v>102546</v>
+        <v>139950</v>
       </c>
       <c r="G353" s="2">
-        <v>101560</v>
+        <v>138604</v>
       </c>
       <c r="H353" s="2">
-        <v>100574</v>
+        <v>137258</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E354" s="2">
-        <v>105064</v>
+        <v>144361</v>
       </c>
       <c r="F354" s="2">
-        <v>104063</v>
+        <v>142986</v>
       </c>
       <c r="G354" s="2">
-        <v>103063</v>
+        <v>141612</v>
       </c>
       <c r="H354" s="2">
-        <v>102062</v>
+        <v>140237</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E355" s="2">
-        <v>106822</v>
+        <v>144361</v>
       </c>
       <c r="F355" s="2">
-        <v>105804</v>
+        <v>142986</v>
       </c>
       <c r="G355" s="2">
-        <v>104787</v>
+        <v>141612</v>
       </c>
       <c r="H355" s="2">
-        <v>103770</v>
+        <v>140237</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>723</v>
       </c>
       <c r="E356" s="2">
-        <v>112172</v>
+        <v>152999</v>
       </c>
       <c r="F356" s="2">
-        <v>111103</v>
+        <v>151542</v>
       </c>
       <c r="G356" s="2">
-        <v>110035</v>
+        <v>150084</v>
       </c>
       <c r="H356" s="2">
-        <v>108967</v>
+        <v>148627</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>725</v>
+        <v>612</v>
       </c>
       <c r="E357" s="2">
-        <v>117327</v>
+        <v>152999</v>
       </c>
       <c r="F357" s="2">
-        <v>116210</v>
+        <v>151542</v>
       </c>
       <c r="G357" s="2">
-        <v>115092</v>
+        <v>150084</v>
       </c>
       <c r="H357" s="2">
-        <v>113975</v>
+        <v>148627</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C358" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D358" s="1" t="s">
         <v>726</v>
       </c>
-      <c r="C358" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E358" s="2">
-        <v>117792</v>
+        <v>153557</v>
       </c>
       <c r="F358" s="2">
-        <v>116670</v>
+        <v>152095</v>
       </c>
       <c r="G358" s="2">
-        <v>115548</v>
+        <v>150632</v>
       </c>
       <c r="H358" s="2">
-        <v>114427</v>
+        <v>149170</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C359" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D359" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="C359" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E359" s="2">
-        <v>124950</v>
+        <v>162706</v>
       </c>
       <c r="F359" s="2">
-        <v>123760</v>
+        <v>161156</v>
       </c>
       <c r="G359" s="2">
-        <v>122570</v>
+        <v>159607</v>
       </c>
       <c r="H359" s="2">
-        <v>121380</v>
+        <v>158057</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="C360" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D360" s="1" t="s">
         <v>730</v>
       </c>
-      <c r="C360" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E360" s="2">
-        <v>141295</v>
+        <v>192850</v>
       </c>
       <c r="F360" s="2">
-        <v>139950</v>
+        <v>191014</v>
       </c>
       <c r="G360" s="2">
-        <v>138604</v>
+        <v>189177</v>
       </c>
       <c r="H360" s="2">
-        <v>137258</v>
+        <v>187340</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="C361" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D361" s="1" t="s">
         <v>732</v>
       </c>
-      <c r="C361" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E361" s="2">
-        <v>144361</v>
+        <v>194384</v>
       </c>
       <c r="F361" s="2">
-        <v>142986</v>
+        <v>192533</v>
       </c>
       <c r="G361" s="2">
-        <v>141612</v>
+        <v>190682</v>
       </c>
       <c r="H361" s="2">
-        <v>140237</v>
+        <v>188831</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="C362" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D362" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="C362" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E362" s="2">
-        <v>144361</v>
+        <v>194384</v>
       </c>
       <c r="F362" s="2">
-        <v>142986</v>
+        <v>192533</v>
       </c>
       <c r="G362" s="2">
-        <v>141612</v>
+        <v>190682</v>
       </c>
       <c r="H362" s="2">
-        <v>140237</v>
+        <v>188831</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="C363" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D363" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="C363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E363" s="2">
-        <v>152999</v>
+        <v>203580</v>
       </c>
       <c r="F363" s="2">
-        <v>151542</v>
+        <v>201641</v>
       </c>
       <c r="G363" s="2">
-        <v>150084</v>
+        <v>199703</v>
       </c>
       <c r="H363" s="2">
-        <v>148627</v>
+        <v>197764</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="C364" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D364" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="C364" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E364" s="2">
-        <v>152999</v>
+        <v>210129</v>
       </c>
       <c r="F364" s="2">
-        <v>151542</v>
+        <v>208128</v>
       </c>
       <c r="G364" s="2">
-        <v>150084</v>
+        <v>206127</v>
       </c>
       <c r="H364" s="2">
-        <v>148627</v>
+        <v>204125</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E365" s="2">
-        <v>153557</v>
+        <v>14421</v>
       </c>
       <c r="F365" s="2">
-        <v>152095</v>
+        <v>14283</v>
       </c>
       <c r="G365" s="2">
-        <v>150632</v>
+        <v>14146</v>
       </c>
       <c r="H365" s="2">
-        <v>149170</v>
+        <v>14009</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>741</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E366" s="2">
-        <v>162706</v>
+        <v>219280</v>
       </c>
       <c r="F366" s="2">
-        <v>161156</v>
+        <v>217192</v>
       </c>
       <c r="G366" s="2">
-        <v>159607</v>
+        <v>215103</v>
       </c>
       <c r="H366" s="2">
-        <v>158057</v>
+        <v>213015</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E367" s="2">
-        <v>192850</v>
+        <v>234513</v>
       </c>
       <c r="F367" s="2">
-        <v>191014</v>
+        <v>232280</v>
       </c>
       <c r="G367" s="2">
-        <v>189177</v>
+        <v>230046</v>
       </c>
       <c r="H367" s="2">
-        <v>187340</v>
+        <v>227813</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E368" s="2">
-        <v>194384</v>
+        <v>259551</v>
       </c>
       <c r="F368" s="2">
-        <v>192533</v>
+        <v>257079</v>
       </c>
       <c r="G368" s="2">
-        <v>190682</v>
+        <v>254607</v>
       </c>
       <c r="H368" s="2">
-        <v>188831</v>
+        <v>252135</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E369" s="2">
-        <v>194384</v>
+        <v>263128</v>
       </c>
       <c r="F369" s="2">
-        <v>192533</v>
+        <v>260622</v>
       </c>
       <c r="G369" s="2">
-        <v>190682</v>
+        <v>258116</v>
       </c>
       <c r="H369" s="2">
-        <v>188831</v>
+        <v>255610</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E370" s="2">
-        <v>203580</v>
+        <v>283053</v>
       </c>
       <c r="F370" s="2">
-        <v>201641</v>
+        <v>280357</v>
       </c>
       <c r="G370" s="2">
-        <v>199703</v>
+        <v>277661</v>
       </c>
       <c r="H370" s="2">
-        <v>197764</v>
+        <v>274965</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E371" s="2">
-        <v>210129</v>
+        <v>305996</v>
       </c>
       <c r="F371" s="2">
-        <v>208128</v>
+        <v>303082</v>
       </c>
       <c r="G371" s="2">
-        <v>206127</v>
+        <v>300168</v>
       </c>
       <c r="H371" s="2">
-        <v>204125</v>
+        <v>297254</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>753</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E372" s="2">
-        <v>213644</v>
+        <v>306416</v>
       </c>
       <c r="F372" s="2">
-        <v>211609</v>
+        <v>303498</v>
       </c>
       <c r="G372" s="2">
-        <v>209574</v>
+        <v>300580</v>
       </c>
       <c r="H372" s="2">
-        <v>207539</v>
+        <v>297662</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E373" s="2">
-        <v>219280</v>
+        <v>307950</v>
       </c>
       <c r="F373" s="2">
-        <v>217192</v>
+        <v>305017</v>
       </c>
       <c r="G373" s="2">
-        <v>215103</v>
+        <v>302085</v>
       </c>
       <c r="H373" s="2">
-        <v>213015</v>
+        <v>299152</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E374" s="2">
-        <v>234513</v>
+        <v>313058</v>
       </c>
       <c r="F374" s="2">
-        <v>232280</v>
+        <v>310076</v>
       </c>
       <c r="G374" s="2">
-        <v>230046</v>
+        <v>307095</v>
       </c>
       <c r="H374" s="2">
-        <v>227813</v>
+        <v>304113</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E375" s="2">
-        <v>259551</v>
+        <v>314592</v>
       </c>
       <c r="F375" s="2">
-        <v>257079</v>
+        <v>311595</v>
       </c>
       <c r="G375" s="2">
-        <v>254607</v>
+        <v>308599</v>
       </c>
       <c r="H375" s="2">
-        <v>252135</v>
+        <v>305603</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E376" s="2">
-        <v>263128</v>
+        <v>319653</v>
       </c>
       <c r="F376" s="2">
-        <v>260622</v>
+        <v>316608</v>
       </c>
       <c r="G376" s="2">
-        <v>258116</v>
+        <v>313564</v>
       </c>
       <c r="H376" s="2">
-        <v>255610</v>
+        <v>310520</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>763</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E377" s="2">
-        <v>283053</v>
+        <v>329872</v>
       </c>
       <c r="F377" s="2">
-        <v>280357</v>
+        <v>326731</v>
       </c>
       <c r="G377" s="2">
-        <v>277661</v>
+        <v>323589</v>
       </c>
       <c r="H377" s="2">
-        <v>274965</v>
+        <v>320447</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E378" s="2">
-        <v>305996</v>
+        <v>332426</v>
       </c>
       <c r="F378" s="2">
-        <v>303082</v>
+        <v>329260</v>
       </c>
       <c r="G378" s="2">
-        <v>300168</v>
+        <v>326094</v>
       </c>
       <c r="H378" s="2">
-        <v>297254</v>
+        <v>322928</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E379" s="2">
-        <v>306416</v>
+        <v>370188</v>
       </c>
       <c r="F379" s="2">
-        <v>303498</v>
+        <v>366662</v>
       </c>
       <c r="G379" s="2">
-        <v>300580</v>
+        <v>363137</v>
       </c>
       <c r="H379" s="2">
-        <v>297662</v>
+        <v>359611</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>769</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E380" s="2">
-        <v>307950</v>
+        <v>382451</v>
       </c>
       <c r="F380" s="2">
-        <v>305017</v>
+        <v>378809</v>
       </c>
       <c r="G380" s="2">
-        <v>302085</v>
+        <v>375166</v>
       </c>
       <c r="H380" s="2">
-        <v>299152</v>
+        <v>371524</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E381" s="2">
-        <v>313058</v>
+        <v>387512</v>
       </c>
       <c r="F381" s="2">
-        <v>310076</v>
+        <v>383821</v>
       </c>
       <c r="G381" s="2">
-        <v>307095</v>
+        <v>380131</v>
       </c>
       <c r="H381" s="2">
-        <v>304113</v>
+        <v>376440</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>774</v>
       </c>
       <c r="E382" s="2">
-        <v>314592</v>
+        <v>393690</v>
       </c>
       <c r="F382" s="2">
-        <v>311595</v>
+        <v>389941</v>
       </c>
       <c r="G382" s="2">
-        <v>308599</v>
+        <v>386191</v>
       </c>
       <c r="H382" s="2">
-        <v>305603</v>
+        <v>382442</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>775</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E383" s="2">
-        <v>319653</v>
+        <v>405396</v>
       </c>
       <c r="F383" s="2">
-        <v>316608</v>
+        <v>401535</v>
       </c>
       <c r="G383" s="2">
-        <v>313564</v>
+        <v>397674</v>
       </c>
       <c r="H383" s="2">
-        <v>310520</v>
+        <v>393813</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E384" s="2">
-        <v>329872</v>
+        <v>450867</v>
       </c>
       <c r="F384" s="2">
-        <v>326731</v>
+        <v>446573</v>
       </c>
       <c r="G384" s="2">
-        <v>323589</v>
+        <v>442279</v>
       </c>
       <c r="H384" s="2">
-        <v>320447</v>
+        <v>437985</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>780</v>
       </c>
       <c r="E385" s="2">
-        <v>332426</v>
+        <v>458995</v>
       </c>
       <c r="F385" s="2">
-        <v>329260</v>
+        <v>454624</v>
       </c>
       <c r="G385" s="2">
-        <v>326094</v>
+        <v>450252</v>
       </c>
       <c r="H385" s="2">
-        <v>322928</v>
+        <v>445881</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>781</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E386" s="2">
-        <v>370188</v>
+        <v>469029</v>
       </c>
       <c r="F386" s="2">
-        <v>366662</v>
+        <v>464562</v>
       </c>
       <c r="G386" s="2">
-        <v>363137</v>
+        <v>460095</v>
       </c>
       <c r="H386" s="2">
-        <v>359611</v>
+        <v>455628</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>783</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E387" s="2">
-        <v>382451</v>
+        <v>492530</v>
       </c>
       <c r="F387" s="2">
-        <v>378809</v>
+        <v>487839</v>
       </c>
       <c r="G387" s="2">
-        <v>375166</v>
+        <v>483148</v>
       </c>
       <c r="H387" s="2">
-        <v>371524</v>
+        <v>478458</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>786</v>
       </c>
       <c r="E388" s="2">
-        <v>387512</v>
+        <v>509808</v>
       </c>
       <c r="F388" s="2">
-        <v>383821</v>
+        <v>504952</v>
       </c>
       <c r="G388" s="2">
-        <v>380131</v>
+        <v>500097</v>
       </c>
       <c r="H388" s="2">
-        <v>376440</v>
+        <v>495242</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>787</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>788</v>
       </c>
       <c r="E389" s="2">
-        <v>393690</v>
+        <v>520540</v>
       </c>
       <c r="F389" s="2">
-        <v>389941</v>
+        <v>515582</v>
       </c>
       <c r="G389" s="2">
-        <v>386191</v>
+        <v>510625</v>
       </c>
       <c r="H389" s="2">
-        <v>382442</v>
+        <v>505667</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>789</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E390" s="2">
-        <v>405396</v>
+        <v>556813</v>
       </c>
       <c r="F390" s="2">
-        <v>401535</v>
+        <v>551510</v>
       </c>
       <c r="G390" s="2">
-        <v>397674</v>
+        <v>546207</v>
       </c>
       <c r="H390" s="2">
-        <v>393813</v>
+        <v>540904</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>792</v>
       </c>
       <c r="E391" s="2">
-        <v>450867</v>
+        <v>562434</v>
       </c>
       <c r="F391" s="2">
-        <v>446573</v>
+        <v>557077</v>
       </c>
       <c r="G391" s="2">
-        <v>442279</v>
+        <v>551721</v>
       </c>
       <c r="H391" s="2">
-        <v>437985</v>
+        <v>546364</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>793</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>794</v>
       </c>
       <c r="E392" s="2">
-        <v>458995</v>
+        <v>604192</v>
       </c>
       <c r="F392" s="2">
-        <v>454624</v>
+        <v>598438</v>
       </c>
       <c r="G392" s="2">
-        <v>450252</v>
+        <v>592684</v>
       </c>
       <c r="H392" s="2">
-        <v>445881</v>
+        <v>586929</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>795</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E393" s="2">
-        <v>469029</v>
+        <v>612830</v>
       </c>
       <c r="F393" s="2">
-        <v>464562</v>
+        <v>606994</v>
       </c>
       <c r="G393" s="2">
-        <v>460095</v>
+        <v>601157</v>
       </c>
       <c r="H393" s="2">
-        <v>455628</v>
+        <v>595321</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>797</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>798</v>
       </c>
       <c r="E394" s="2">
-        <v>492530</v>
+        <v>655190</v>
       </c>
       <c r="F394" s="2">
-        <v>487839</v>
+        <v>648950</v>
       </c>
       <c r="G394" s="2">
-        <v>483148</v>
+        <v>642710</v>
       </c>
       <c r="H394" s="2">
-        <v>478458</v>
+        <v>636470</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>799</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>800</v>
       </c>
       <c r="E395" s="2">
-        <v>509808</v>
+        <v>662806</v>
       </c>
       <c r="F395" s="2">
-        <v>504952</v>
+        <v>656494</v>
       </c>
       <c r="G395" s="2">
-        <v>500097</v>
+        <v>650181</v>
       </c>
       <c r="H395" s="2">
-        <v>495242</v>
+        <v>643869</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E396" s="2">
-        <v>520540</v>
+        <v>744323</v>
       </c>
       <c r="F396" s="2">
-        <v>515582</v>
+        <v>737234</v>
       </c>
       <c r="G396" s="2">
-        <v>510625</v>
+        <v>730145</v>
       </c>
       <c r="H396" s="2">
-        <v>505667</v>
+        <v>723057</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>803</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>804</v>
       </c>
       <c r="E397" s="2">
-        <v>556813</v>
+        <v>749944</v>
       </c>
       <c r="F397" s="2">
-        <v>551510</v>
+        <v>742801</v>
       </c>
       <c r="G397" s="2">
-        <v>546207</v>
+        <v>735659</v>
       </c>
       <c r="H397" s="2">
-        <v>540904</v>
+        <v>728517</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E398" s="2">
-        <v>562434</v>
+        <v>770380</v>
       </c>
       <c r="F398" s="2">
-        <v>557077</v>
+        <v>763043</v>
       </c>
       <c r="G398" s="2">
-        <v>551721</v>
+        <v>755706</v>
       </c>
       <c r="H398" s="2">
-        <v>546364</v>
+        <v>748369</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E399" s="2">
-        <v>604192</v>
+        <v>897321</v>
       </c>
       <c r="F399" s="2">
-        <v>598438</v>
+        <v>888775</v>
       </c>
       <c r="G399" s="2">
-        <v>592684</v>
+        <v>880229</v>
       </c>
       <c r="H399" s="2">
-        <v>586929</v>
+        <v>871683</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E400" s="2">
-        <v>612830</v>
+        <v>905495</v>
       </c>
       <c r="F400" s="2">
-        <v>606994</v>
+        <v>896871</v>
       </c>
       <c r="G400" s="2">
-        <v>601157</v>
+        <v>888247</v>
       </c>
       <c r="H400" s="2">
-        <v>595321</v>
+        <v>879624</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E401" s="2">
-        <v>655190</v>
+        <v>963601</v>
       </c>
       <c r="F401" s="2">
-        <v>648950</v>
+        <v>954424</v>
       </c>
       <c r="G401" s="2">
-        <v>642710</v>
+        <v>945246</v>
       </c>
       <c r="H401" s="2">
-        <v>636470</v>
+        <v>936069</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E402" s="2">
-        <v>662806</v>
+        <v>1019616</v>
       </c>
       <c r="F402" s="2">
-        <v>656494</v>
+        <v>1009906</v>
       </c>
       <c r="G402" s="2">
-        <v>650181</v>
+        <v>1000195</v>
       </c>
       <c r="H402" s="2">
-        <v>643869</v>
+        <v>990484</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>816</v>
       </c>
       <c r="E403" s="2">
-        <v>744323</v>
+        <v>1022683</v>
       </c>
       <c r="F403" s="2">
-        <v>737234</v>
+        <v>1012943</v>
       </c>
       <c r="G403" s="2">
-        <v>730145</v>
+        <v>1003204</v>
       </c>
       <c r="H403" s="2">
-        <v>723057</v>
+        <v>993464</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>818</v>
       </c>
       <c r="E404" s="2">
-        <v>749944</v>
+        <v>1125749</v>
       </c>
       <c r="F404" s="2">
-        <v>742801</v>
+        <v>1115028</v>
       </c>
       <c r="G404" s="2">
-        <v>735659</v>
+        <v>1104306</v>
       </c>
       <c r="H404" s="2">
-        <v>728517</v>
+        <v>1093585</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E405" s="2">
-        <v>770380</v>
+        <v>1197650</v>
       </c>
       <c r="F405" s="2">
-        <v>763043</v>
+        <v>1186244</v>
       </c>
       <c r="G405" s="2">
-        <v>755706</v>
+        <v>1174838</v>
       </c>
       <c r="H405" s="2">
-        <v>748369</v>
+        <v>1163431</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>821</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>822</v>
       </c>
       <c r="E406" s="2">
-        <v>897321</v>
+        <v>1223429</v>
       </c>
       <c r="F406" s="2">
-        <v>888775</v>
+        <v>1211777</v>
       </c>
       <c r="G406" s="2">
-        <v>880229</v>
+        <v>1200125</v>
       </c>
       <c r="H406" s="2">
-        <v>871683</v>
+        <v>1188473</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>823</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E407" s="2">
-        <v>905495</v>
+        <v>1376428</v>
       </c>
       <c r="F407" s="2">
-        <v>896871</v>
+        <v>1363319</v>
       </c>
       <c r="G407" s="2">
-        <v>888247</v>
+        <v>1350211</v>
       </c>
       <c r="H407" s="2">
-        <v>879624</v>
+        <v>1337102</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>825</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E408" s="2">
-        <v>963601</v>
+        <v>1376428</v>
       </c>
       <c r="F408" s="2">
-        <v>954424</v>
+        <v>1363319</v>
       </c>
       <c r="G408" s="2">
-        <v>945246</v>
+        <v>1350211</v>
       </c>
       <c r="H408" s="2">
-        <v>936069</v>
+        <v>1337102</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>827</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>828</v>
       </c>
       <c r="E409" s="2">
-        <v>1019616</v>
+        <v>1423431</v>
       </c>
       <c r="F409" s="2">
-        <v>1009906</v>
+        <v>1409875</v>
       </c>
       <c r="G409" s="2">
-        <v>1000195</v>
+        <v>1396318</v>
       </c>
       <c r="H409" s="2">
-        <v>990484</v>
+        <v>1382762</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
         <v>829</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E410" s="2">
-        <v>1022683</v>
+        <v>1529425</v>
       </c>
       <c r="F410" s="2">
-        <v>1012943</v>
+        <v>1514859</v>
       </c>
       <c r="G410" s="2">
-        <v>1003204</v>
+        <v>1500293</v>
       </c>
       <c r="H410" s="2">
-        <v>993464</v>
+        <v>1485727</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E411" s="2">
-        <v>1068215</v>
+        <v>1535649</v>
       </c>
       <c r="F411" s="2">
-        <v>1058042</v>
+        <v>1521024</v>
       </c>
       <c r="G411" s="2">
-        <v>1047868</v>
+        <v>1506399</v>
       </c>
       <c r="H411" s="2">
-        <v>1037695</v>
+        <v>1491773</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>834</v>
       </c>
       <c r="E412" s="2">
-        <v>1125749</v>
+        <v>1539505</v>
       </c>
       <c r="F412" s="2">
-        <v>1115028</v>
+        <v>1524843</v>
       </c>
       <c r="G412" s="2">
-        <v>1104306</v>
+        <v>1510181</v>
       </c>
       <c r="H412" s="2">
-        <v>1093585</v>
+        <v>1495519</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E413" s="2">
-        <v>1197650</v>
+        <v>1609967</v>
       </c>
       <c r="F413" s="2">
-        <v>1186244</v>
+        <v>1594634</v>
       </c>
       <c r="G413" s="2">
-        <v>1174838</v>
+        <v>1579301</v>
       </c>
       <c r="H413" s="2">
-        <v>1163431</v>
+        <v>1563968</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E414" s="2">
-        <v>1223429</v>
+        <v>1733237</v>
       </c>
       <c r="F414" s="2">
-        <v>1211777</v>
+        <v>1716730</v>
       </c>
       <c r="G414" s="2">
-        <v>1200125</v>
+        <v>1700223</v>
       </c>
       <c r="H414" s="2">
-        <v>1188473</v>
+        <v>1683716</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>839</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>840</v>
       </c>
       <c r="E415" s="2">
-        <v>1376428</v>
+        <v>1831149</v>
       </c>
       <c r="F415" s="2">
-        <v>1363319</v>
+        <v>1813709</v>
       </c>
       <c r="G415" s="2">
-        <v>1350211</v>
+        <v>1796270</v>
       </c>
       <c r="H415" s="2">
-        <v>1337102</v>
+        <v>1778830</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>841</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>842</v>
       </c>
       <c r="E416" s="2">
-        <v>1376428</v>
+        <v>1956093</v>
       </c>
       <c r="F416" s="2">
-        <v>1363319</v>
+        <v>1937464</v>
       </c>
       <c r="G416" s="2">
-        <v>1350211</v>
+        <v>1918834</v>
       </c>
       <c r="H416" s="2">
-        <v>1337102</v>
+        <v>1900205</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>843</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E417" s="2">
-        <v>1423431</v>
+        <v>1973418</v>
       </c>
       <c r="F417" s="2">
-        <v>1409875</v>
+        <v>1954624</v>
       </c>
       <c r="G417" s="2">
-        <v>1396318</v>
+        <v>1935829</v>
       </c>
       <c r="H417" s="2">
-        <v>1382762</v>
+        <v>1917035</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>845</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>846</v>
       </c>
       <c r="E418" s="2">
-        <v>1529425</v>
+        <v>2039232</v>
       </c>
       <c r="F418" s="2">
-        <v>1514859</v>
+        <v>2019811</v>
       </c>
       <c r="G418" s="2">
-        <v>1500293</v>
+        <v>2000390</v>
       </c>
       <c r="H418" s="2">
-        <v>1485727</v>
+        <v>1980969</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>847</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>848</v>
       </c>
       <c r="E419" s="2">
-        <v>1535649</v>
+        <v>2126370</v>
       </c>
       <c r="F419" s="2">
-        <v>1521024</v>
+        <v>2106119</v>
       </c>
       <c r="G419" s="2">
-        <v>1506399</v>
+        <v>2085867</v>
       </c>
       <c r="H419" s="2">
-        <v>1491773</v>
+        <v>2065616</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>849</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E420" s="2">
-        <v>1539505</v>
+        <v>2243046</v>
       </c>
       <c r="F420" s="2">
-        <v>1524843</v>
+        <v>2221683</v>
       </c>
       <c r="G420" s="2">
-        <v>1510181</v>
+        <v>2200321</v>
       </c>
       <c r="H420" s="2">
-        <v>1495519</v>
+        <v>2178959</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>851</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>852</v>
       </c>
       <c r="E421" s="2">
-        <v>1609967</v>
+        <v>2367479</v>
       </c>
       <c r="F421" s="2">
-        <v>1594634</v>
+        <v>2344932</v>
       </c>
       <c r="G421" s="2">
-        <v>1579301</v>
+        <v>2322384</v>
       </c>
       <c r="H421" s="2">
-        <v>1563968</v>
+        <v>2299837</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>853</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>854</v>
       </c>
       <c r="E422" s="2">
-        <v>1733237</v>
+        <v>2443049</v>
       </c>
       <c r="F422" s="2">
-        <v>1716730</v>
+        <v>2419782</v>
       </c>
       <c r="G422" s="2">
-        <v>1700223</v>
+        <v>2396514</v>
       </c>
       <c r="H422" s="2">
-        <v>1683716</v>
+        <v>2373247</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>855</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E423" s="2">
-        <v>1831149</v>
+        <v>2446858</v>
       </c>
       <c r="F423" s="2">
-        <v>1813709</v>
+        <v>2423555</v>
       </c>
       <c r="G423" s="2">
-        <v>1796270</v>
+        <v>2400251</v>
       </c>
       <c r="H423" s="2">
-        <v>1778830</v>
+        <v>2376948</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>857</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E424" s="2">
-        <v>1956093</v>
+        <v>2549040</v>
       </c>
       <c r="F424" s="2">
-        <v>1937464</v>
+        <v>2524763</v>
       </c>
       <c r="G424" s="2">
-        <v>1918834</v>
+        <v>2500487</v>
       </c>
       <c r="H424" s="2">
-        <v>1900205</v>
+        <v>2476210</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>859</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>860</v>
       </c>
       <c r="E425" s="2">
-        <v>1973418</v>
+        <v>2956666</v>
       </c>
       <c r="F425" s="2">
-        <v>1954624</v>
+        <v>2928507</v>
       </c>
       <c r="G425" s="2">
-        <v>1935829</v>
+        <v>2900348</v>
       </c>
       <c r="H425" s="2">
-        <v>1917035</v>
+        <v>2872189</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>861</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E426" s="2">
-        <v>2039232</v>
+        <v>3058848</v>
       </c>
       <c r="F426" s="2">
-        <v>2019811</v>
+        <v>3029717</v>
       </c>
       <c r="G426" s="2">
-        <v>2000390</v>
+        <v>3000585</v>
       </c>
       <c r="H426" s="2">
-        <v>1980969</v>
+        <v>2971453</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>863</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>864</v>
       </c>
       <c r="E427" s="2">
-        <v>2126370</v>
+        <v>3303351</v>
       </c>
       <c r="F427" s="2">
-        <v>2106119</v>
+        <v>3271891</v>
       </c>
       <c r="G427" s="2">
-        <v>2085867</v>
+        <v>3240430</v>
       </c>
       <c r="H427" s="2">
-        <v>2065616</v>
+        <v>3208970</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>865</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>866</v>
       </c>
       <c r="E428" s="2">
-        <v>2243046</v>
+        <v>3466474</v>
       </c>
       <c r="F428" s="2">
-        <v>2221683</v>
+        <v>3433460</v>
       </c>
       <c r="G428" s="2">
-        <v>2200321</v>
+        <v>3400446</v>
       </c>
       <c r="H428" s="2">
-        <v>2178959</v>
+        <v>3367432</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>867</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E429" s="2">
-        <v>2367479</v>
+        <v>3670287</v>
       </c>
       <c r="F429" s="2">
-        <v>2344932</v>
+        <v>3635331</v>
       </c>
       <c r="G429" s="2">
-        <v>2322384</v>
+        <v>3600376</v>
       </c>
       <c r="H429" s="2">
-        <v>2299837</v>
+        <v>3565421</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>869</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>870</v>
       </c>
       <c r="E430" s="2">
-        <v>2443049</v>
+        <v>3760024</v>
       </c>
       <c r="F430" s="2">
-        <v>2419782</v>
+        <v>3724214</v>
       </c>
       <c r="G430" s="2">
-        <v>2396514</v>
+        <v>3688404</v>
       </c>
       <c r="H430" s="2">
-        <v>2373247</v>
+        <v>3652595</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>871</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>872</v>
       </c>
       <c r="E431" s="2">
-        <v>2446858</v>
+        <v>4078465</v>
       </c>
       <c r="F431" s="2">
-        <v>2423555</v>
+        <v>4039622</v>
       </c>
       <c r="G431" s="2">
-        <v>2400251</v>
+        <v>4000780</v>
       </c>
       <c r="H431" s="2">
-        <v>2376948</v>
+        <v>3961937</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>873</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E432" s="2">
-        <v>2549040</v>
+        <v>4180095</v>
       </c>
       <c r="F432" s="2">
-        <v>2524763</v>
+        <v>4140285</v>
       </c>
       <c r="G432" s="2">
-        <v>2500487</v>
+        <v>4100474</v>
       </c>
       <c r="H432" s="2">
-        <v>2476210</v>
+        <v>4060664</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>875</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>876</v>
       </c>
       <c r="E433" s="2">
-        <v>2956666</v>
+        <v>4689904</v>
       </c>
       <c r="F433" s="2">
-        <v>2928507</v>
+        <v>4645238</v>
       </c>
       <c r="G433" s="2">
-        <v>2900348</v>
+        <v>4600572</v>
       </c>
       <c r="H433" s="2">
-        <v>2872189</v>
+        <v>4555907</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>877</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>878</v>
       </c>
       <c r="E434" s="2">
-        <v>3058848</v>
+        <v>4893716</v>
       </c>
       <c r="F434" s="2">
-        <v>3029717</v>
+        <v>4847109</v>
       </c>
       <c r="G434" s="2">
-        <v>3000585</v>
+        <v>4800502</v>
       </c>
       <c r="H434" s="2">
-        <v>2971453</v>
+        <v>4753896</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>879</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E435" s="2">
-        <v>3303351</v>
+        <v>5098081</v>
       </c>
       <c r="F435" s="2">
-        <v>3271891</v>
+        <v>5049528</v>
       </c>
       <c r="G435" s="2">
-        <v>3240430</v>
+        <v>5000974</v>
       </c>
       <c r="H435" s="2">
-        <v>3208970</v>
+        <v>4952421</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>882</v>
       </c>
       <c r="E436" s="2">
-        <v>3466474</v>
+        <v>5128230</v>
       </c>
       <c r="F436" s="2">
-        <v>3433460</v>
+        <v>5079390</v>
       </c>
       <c r="G436" s="2">
-        <v>3400446</v>
+        <v>5030550</v>
       </c>
       <c r="H436" s="2">
-        <v>3367432</v>
+        <v>4981710</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>883</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E437" s="2">
-        <v>3670287</v>
+        <v>5403524</v>
       </c>
       <c r="F437" s="2">
-        <v>3635331</v>
+        <v>5352062</v>
       </c>
       <c r="G437" s="2">
-        <v>3600376</v>
+        <v>5300599</v>
       </c>
       <c r="H437" s="2">
-        <v>3565421</v>
+        <v>5249137</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>885</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E438" s="2">
-        <v>3760024</v>
+        <v>6117145</v>
       </c>
       <c r="F438" s="2">
-        <v>3724214</v>
+        <v>6058886</v>
       </c>
       <c r="G438" s="2">
-        <v>3688404</v>
+        <v>6000628</v>
       </c>
       <c r="H438" s="2">
-        <v>3652595</v>
+        <v>5942369</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>887</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>888</v>
       </c>
       <c r="E439" s="2">
-        <v>4078465</v>
+        <v>7340574</v>
       </c>
       <c r="F439" s="2">
-        <v>4039622</v>
+        <v>7270664</v>
       </c>
       <c r="G439" s="2">
-        <v>4000780</v>
+        <v>7200754</v>
       </c>
       <c r="H439" s="2">
-        <v>3961937</v>
+        <v>7130843</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>591</v>
+        <v>277</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E440" s="2">
-        <v>4180095</v>
+        <v>35362</v>
       </c>
       <c r="F440" s="2">
-        <v>4140285</v>
+        <v>35025</v>
       </c>
       <c r="G440" s="2">
-        <v>4100474</v>
+        <v>34688</v>
       </c>
       <c r="H440" s="2">
-        <v>4060664</v>
+        <v>34352</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>891</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>591</v>
+        <v>88</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E441" s="2">
-        <v>4689904</v>
+        <v>195044</v>
       </c>
       <c r="F441" s="2">
-        <v>4645238</v>
+        <v>193186</v>
       </c>
       <c r="G441" s="2">
-        <v>4600572</v>
+        <v>191329</v>
       </c>
       <c r="H441" s="2">
-        <v>4555907</v>
+        <v>189471</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>893</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>894</v>
       </c>
       <c r="E442" s="2">
-        <v>4893716</v>
+        <v>213644</v>
       </c>
       <c r="F442" s="2">
-        <v>4847109</v>
+        <v>211609</v>
       </c>
       <c r="G442" s="2">
-        <v>4800502</v>
+        <v>209574</v>
       </c>
       <c r="H442" s="2">
-        <v>4753896</v>
+        <v>207539</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>895</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>591</v>
+        <v>277</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E443" s="2">
-        <v>5098081</v>
+        <v>251460</v>
       </c>
       <c r="F443" s="2">
-        <v>5049528</v>
+        <v>249065</v>
       </c>
       <c r="G443" s="2">
-        <v>5000974</v>
+        <v>246671</v>
       </c>
       <c r="H443" s="2">
-        <v>4952421</v>
+        <v>244276</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>897</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E444" s="2">
-        <v>5128230</v>
+        <v>1534</v>
       </c>
       <c r="F444" s="2">
-        <v>5079390</v>
+        <v>1519</v>
       </c>
       <c r="G444" s="2">
-        <v>5030550</v>
+        <v>1505</v>
       </c>
       <c r="H444" s="2">
-        <v>4981710</v>
+        <v>1490</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>899</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>591</v>
+        <v>277</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>900</v>
       </c>
       <c r="E445" s="2">
-        <v>5403524</v>
+        <v>40357</v>
       </c>
       <c r="F445" s="2">
-        <v>5352062</v>
+        <v>39972</v>
       </c>
       <c r="G445" s="2">
-        <v>5300599</v>
+        <v>39588</v>
       </c>
       <c r="H445" s="2">
-        <v>5249137</v>
+        <v>39204</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>901</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>591</v>
+        <v>88</v>
       </c>
       <c r="D446" s="1" t="s">
         <v>902</v>
       </c>
       <c r="E446" s="2">
-        <v>6117145</v>
+        <v>1808</v>
       </c>
       <c r="F446" s="2">
-        <v>6058886</v>
+        <v>1791</v>
       </c>
       <c r="G446" s="2">
-        <v>6000628</v>
+        <v>1774</v>
       </c>
       <c r="H446" s="2">
-        <v>5942369</v>
+        <v>1756</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E447" s="2">
-        <v>7340574</v>
+        <v>53410</v>
       </c>
       <c r="F447" s="2">
-        <v>7270664</v>
+        <v>52902</v>
       </c>
       <c r="G447" s="2">
-        <v>7200754</v>
+        <v>52393</v>
       </c>
       <c r="H447" s="2">
-        <v>7130843</v>
+        <v>51884</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>358</v>
+        <v>557</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>906</v>
       </c>
       <c r="E448" s="2">
-        <v>35297</v>
+        <v>24035</v>
       </c>
       <c r="F448" s="2">
-        <v>34961</v>
+        <v>23806</v>
       </c>
       <c r="G448" s="2">
-        <v>34624</v>
+        <v>23577</v>
       </c>
       <c r="H448" s="2">
-        <v>34288</v>
+        <v>23348</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>358</v>
+        <v>557</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>908</v>
       </c>
       <c r="E449" s="2">
-        <v>40223</v>
+        <v>71392</v>
       </c>
       <c r="F449" s="2">
-        <v>39840</v>
+        <v>70712</v>
       </c>
       <c r="G449" s="2">
-        <v>39457</v>
+        <v>70032</v>
       </c>
       <c r="H449" s="2">
-        <v>39074</v>
+        <v>69352</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>102</v>
+        <v>557</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E450" s="2">
-        <v>1916</v>
+        <v>10684</v>
       </c>
       <c r="F450" s="2">
-        <v>1898</v>
+        <v>10582</v>
       </c>
       <c r="G450" s="2">
-        <v>1880</v>
+        <v>10480</v>
       </c>
       <c r="H450" s="2">
-        <v>1862</v>
+        <v>10379</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>151</v>
+        <v>557</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E451" s="2">
-        <v>45518</v>
+        <v>9615</v>
       </c>
       <c r="F451" s="2">
-        <v>45084</v>
+        <v>9523</v>
       </c>
       <c r="G451" s="2">
-        <v>44651</v>
+        <v>9432</v>
       </c>
       <c r="H451" s="2">
-        <v>44217</v>
+        <v>9340</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E452" s="2">
-        <v>90738</v>
+        <v>87785</v>
       </c>
       <c r="F452" s="2">
-        <v>89874</v>
+        <v>86949</v>
       </c>
       <c r="G452" s="2">
-        <v>89010</v>
+        <v>86113</v>
       </c>
       <c r="H452" s="2">
-        <v>88145</v>
+        <v>85277</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>341</v>
+        <v>88</v>
       </c>
       <c r="D453" s="1" t="s">
-        <v>381</v>
+        <v>916</v>
       </c>
       <c r="E453" s="2">
-        <v>4926</v>
+        <v>26330</v>
       </c>
       <c r="F453" s="2">
-        <v>4879</v>
+        <v>26079</v>
       </c>
       <c r="G453" s="2">
-        <v>4832</v>
+        <v>25828</v>
       </c>
       <c r="H453" s="2">
-        <v>4785</v>
+        <v>25578</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>358</v>
+        <v>88</v>
       </c>
       <c r="D454" s="1" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="E454" s="2">
-        <v>100702</v>
+        <v>29264</v>
       </c>
       <c r="F454" s="2">
-        <v>99743</v>
+        <v>28985</v>
       </c>
       <c r="G454" s="2">
-        <v>98784</v>
+        <v>28706</v>
       </c>
       <c r="H454" s="2">
-        <v>97825</v>
+        <v>28427</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D455" s="1" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E455" s="2">
-        <v>70949</v>
+        <v>273090</v>
       </c>
       <c r="F455" s="2">
-        <v>70273</v>
+        <v>270489</v>
       </c>
       <c r="G455" s="2">
-        <v>69597</v>
+        <v>267889</v>
       </c>
       <c r="H455" s="2">
-        <v>68921</v>
+        <v>265288</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>341</v>
+        <v>88</v>
       </c>
       <c r="D456" s="1" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="E456" s="2">
-        <v>142659</v>
+        <v>48275</v>
       </c>
       <c r="F456" s="2">
-        <v>141301</v>
+        <v>47815</v>
       </c>
       <c r="G456" s="2">
-        <v>139942</v>
+        <v>47355</v>
       </c>
       <c r="H456" s="2">
-        <v>138583</v>
+        <v>46896</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>358</v>
+        <v>320</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>923</v>
+        <v>356</v>
       </c>
       <c r="E457" s="2">
-        <v>10175</v>
+        <v>4926</v>
       </c>
       <c r="F457" s="2">
-        <v>10078</v>
+        <v>4879</v>
       </c>
       <c r="G457" s="2">
-        <v>9981</v>
+        <v>4832</v>
       </c>
       <c r="H457" s="2">
-        <v>9884</v>
+        <v>4785</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>924</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>358</v>
+        <v>277</v>
       </c>
       <c r="D458" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E458" s="2">
-        <v>60433</v>
+        <v>82002</v>
       </c>
       <c r="F458" s="2">
-        <v>59857</v>
+        <v>81221</v>
       </c>
       <c r="G458" s="2">
-        <v>59282</v>
+        <v>80440</v>
       </c>
       <c r="H458" s="2">
-        <v>58706</v>
+        <v>79659</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>926</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>341</v>
+        <v>277</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>927</v>
       </c>
       <c r="E459" s="2">
-        <v>1420</v>
+        <v>75579</v>
       </c>
       <c r="F459" s="2">
-        <v>1406</v>
+        <v>74859</v>
       </c>
       <c r="G459" s="2">
-        <v>1393</v>
+        <v>74139</v>
       </c>
       <c r="H459" s="2">
-        <v>1379</v>
+        <v>73420</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>928</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>102</v>
+        <v>320</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>929</v>
       </c>
       <c r="E460" s="2">
-        <v>28730</v>
+        <v>70949</v>
       </c>
       <c r="F460" s="2">
-        <v>28456</v>
+        <v>70273</v>
       </c>
       <c r="G460" s="2">
-        <v>28183</v>
+        <v>69597</v>
       </c>
       <c r="H460" s="2">
-        <v>27909</v>
+        <v>68921</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E461" s="2">
-        <v>15889</v>
+        <v>142659</v>
       </c>
       <c r="F461" s="2">
-        <v>15737</v>
+        <v>141301</v>
       </c>
       <c r="G461" s="2">
-        <v>15586</v>
+        <v>139942</v>
       </c>
       <c r="H461" s="2">
-        <v>15435</v>
+        <v>138583</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>932</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>151</v>
+        <v>320</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>933</v>
       </c>
       <c r="E462" s="2">
-        <v>1549170</v>
+        <v>1420</v>
       </c>
       <c r="F462" s="2">
-        <v>1534416</v>
+        <v>1406</v>
       </c>
       <c r="G462" s="2">
-        <v>1519662</v>
+        <v>1393</v>
       </c>
       <c r="H462" s="2">
-        <v>1504908</v>
+        <v>1379</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>934</v>
       </c>
       <c r="C463" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D463" s="1" t="s">
         <v>935</v>
       </c>
-      <c r="D463" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E463" s="2">
-        <v>125000</v>
+        <v>38399</v>
       </c>
       <c r="F463" s="2">
-        <v>122500</v>
+        <v>38033</v>
       </c>
       <c r="G463" s="2">
-        <v>120050</v>
+        <v>37667</v>
       </c>
       <c r="H463" s="2">
-        <v>117649</v>
+        <v>37301</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="C464" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D464" s="1" t="s">
         <v>937</v>
       </c>
-      <c r="C464" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E464" s="2">
-        <v>34089</v>
+        <v>6689</v>
       </c>
       <c r="F464" s="2">
-        <v>33407</v>
+        <v>6625</v>
       </c>
       <c r="G464" s="2">
-        <v>32738</v>
+        <v>6561</v>
       </c>
       <c r="H464" s="2">
-        <v>32083</v>
+        <v>6497</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="C465" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D465" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="C465" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E465" s="2">
-        <v>27589</v>
+        <v>487571</v>
       </c>
       <c r="F465" s="2">
-        <v>27037</v>
+        <v>482927</v>
       </c>
       <c r="G465" s="2">
-        <v>26496</v>
+        <v>478284</v>
       </c>
       <c r="H465" s="2">
-        <v>25966</v>
+        <v>473640</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="C466" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D466" s="1" t="s">
         <v>941</v>
       </c>
-      <c r="C466" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E466" s="2">
-        <v>24089</v>
+        <v>9812326</v>
       </c>
       <c r="F466" s="2">
-        <v>23607</v>
+        <v>9718875</v>
       </c>
       <c r="G466" s="2">
-        <v>23134</v>
+        <v>9625424</v>
       </c>
       <c r="H466" s="2">
-        <v>22671</v>
+        <v>9531973</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="C467" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D467" s="1" t="s">
         <v>943</v>
       </c>
-      <c r="C467" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E467" s="2">
-        <v>22089</v>
+        <v>154980</v>
       </c>
       <c r="F467" s="2">
-        <v>21647</v>
+        <v>153504</v>
       </c>
       <c r="G467" s="2">
-        <v>21214</v>
+        <v>152028</v>
       </c>
       <c r="H467" s="2">
-        <v>20789</v>
+        <v>150552</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="C468" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D468" s="1" t="s">
         <v>945</v>
       </c>
-      <c r="C468" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E468" s="2">
-        <v>8089</v>
+        <v>948503</v>
       </c>
       <c r="F468" s="2">
-        <v>7927</v>
+        <v>939469</v>
       </c>
       <c r="G468" s="2">
-        <v>7768</v>
+        <v>930436</v>
       </c>
       <c r="H468" s="2">
-        <v>7612</v>
+        <v>921403</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="C469" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D469" s="1" t="s">
         <v>947</v>
       </c>
-      <c r="C469" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E469" s="2">
-        <v>7089</v>
+        <v>70052</v>
       </c>
       <c r="F469" s="2">
-        <v>6947</v>
+        <v>69385</v>
       </c>
       <c r="G469" s="2">
-        <v>6808</v>
+        <v>68717</v>
       </c>
       <c r="H469" s="2">
-        <v>6671</v>
+        <v>68050</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="C470" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D470" s="1" t="s">
         <v>949</v>
       </c>
-      <c r="C470" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E470" s="2">
-        <v>3999</v>
+        <v>977064</v>
       </c>
       <c r="F470" s="2">
-        <v>3919</v>
+        <v>967758</v>
       </c>
       <c r="G470" s="2">
-        <v>3840</v>
+        <v>958453</v>
       </c>
       <c r="H470" s="2">
-        <v>3763</v>
+        <v>949148</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="C471" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D471" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="C471" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E471" s="2">
-        <v>4999</v>
+        <v>1549170</v>
       </c>
       <c r="F471" s="2">
-        <v>4899</v>
+        <v>1534416</v>
       </c>
       <c r="G471" s="2">
-        <v>4801</v>
+        <v>1519662</v>
       </c>
       <c r="H471" s="2">
-        <v>4704</v>
+        <v>1504908</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="C472" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D472" s="1" t="s">
         <v>953</v>
       </c>
-      <c r="C472" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E472" s="2">
-        <v>312589</v>
+        <v>18754</v>
       </c>
       <c r="F472" s="2">
-        <v>306337</v>
+        <v>18575</v>
       </c>
       <c r="G472" s="2">
-        <v>300210</v>
+        <v>18397</v>
       </c>
       <c r="H472" s="2">
-        <v>294205</v>
+        <v>18218</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="C473" s="1" t="s">
         <v>955</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>956</v>
       </c>
       <c r="E473" s="2">
-        <v>450089</v>
+        <v>125000</v>
       </c>
       <c r="F473" s="2">
-        <v>441087</v>
+        <v>122500</v>
       </c>
       <c r="G473" s="2">
-        <v>432265</v>
+        <v>120050</v>
       </c>
       <c r="H473" s="2">
-        <v>423619</v>
+        <v>117649</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
         <v>957</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D474" s="1" t="s">
         <v>958</v>
       </c>
       <c r="E474" s="2">
-        <v>475089</v>
+        <v>34089</v>
       </c>
       <c r="F474" s="2">
-        <v>465587</v>
+        <v>33407</v>
       </c>
       <c r="G474" s="2">
-        <v>456275</v>
+        <v>32738</v>
       </c>
       <c r="H474" s="2">
-        <v>447149</v>
+        <v>32083</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>959</v>
       </c>
       <c r="C475" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D475" s="1" t="s">
         <v>960</v>
       </c>
       <c r="E475" s="2">
-        <v>500089</v>
+        <v>27589</v>
       </c>
       <c r="F475" s="2">
-        <v>490087</v>
+        <v>27037</v>
       </c>
       <c r="G475" s="2">
-        <v>480285</v>
+        <v>26496</v>
       </c>
       <c r="H475" s="2">
-        <v>470679</v>
+        <v>25966</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>961</v>
       </c>
       <c r="C476" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D476" s="1" t="s">
         <v>962</v>
       </c>
       <c r="E476" s="2">
-        <v>525089</v>
+        <v>24089</v>
       </c>
       <c r="F476" s="2">
-        <v>514587</v>
+        <v>23607</v>
       </c>
       <c r="G476" s="2">
-        <v>504295</v>
+        <v>23134</v>
       </c>
       <c r="H476" s="2">
-        <v>494209</v>
+        <v>22671</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>963</v>
       </c>
       <c r="C477" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D477" s="1" t="s">
         <v>964</v>
       </c>
       <c r="E477" s="2">
-        <v>175089</v>
+        <v>22089</v>
       </c>
       <c r="F477" s="2">
-        <v>171587</v>
+        <v>21647</v>
       </c>
       <c r="G477" s="2">
-        <v>168155</v>
+        <v>21214</v>
       </c>
       <c r="H477" s="2">
-        <v>164791</v>
+        <v>20789</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>965</v>
       </c>
       <c r="C478" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D478" s="1" t="s">
         <v>966</v>
       </c>
       <c r="E478" s="2">
-        <v>235089</v>
+        <v>8089</v>
       </c>
       <c r="F478" s="2">
-        <v>230387</v>
+        <v>7927</v>
       </c>
       <c r="G478" s="2">
-        <v>225779</v>
+        <v>7768</v>
       </c>
       <c r="H478" s="2">
-        <v>221263</v>
+        <v>7612</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>967</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>968</v>
       </c>
       <c r="E479" s="2">
-        <v>270089</v>
+        <v>7089</v>
       </c>
       <c r="F479" s="2">
-        <v>264687</v>
+        <v>6947</v>
       </c>
       <c r="G479" s="2">
-        <v>259393</v>
+        <v>6808</v>
       </c>
       <c r="H479" s="2">
-        <v>254205</v>
+        <v>6671</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>969</v>
       </c>
       <c r="C480" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>970</v>
       </c>
       <c r="E480" s="2">
-        <v>305089</v>
+        <v>3999</v>
       </c>
       <c r="F480" s="2">
-        <v>298987</v>
+        <v>3919</v>
       </c>
       <c r="G480" s="2">
-        <v>293007</v>
+        <v>3840</v>
       </c>
       <c r="H480" s="2">
-        <v>287146</v>
+        <v>3763</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C481" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D481" s="1" t="s">
         <v>972</v>
       </c>
       <c r="E481" s="2">
-        <v>340089</v>
+        <v>4999</v>
       </c>
       <c r="F481" s="2">
-        <v>333287</v>
+        <v>4899</v>
       </c>
       <c r="G481" s="2">
-        <v>326621</v>
+        <v>4801</v>
       </c>
       <c r="H481" s="2">
-        <v>320088</v>
+        <v>4704</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D482" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E482" s="2">
-        <v>375089</v>
+        <v>312589</v>
       </c>
       <c r="F482" s="2">
-        <v>367587</v>
+        <v>306337</v>
       </c>
       <c r="G482" s="2">
-        <v>360235</v>
+        <v>300210</v>
       </c>
       <c r="H482" s="2">
-        <v>353030</v>
+        <v>294205</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C483" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D483" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E483" s="2">
-        <v>200089</v>
+        <v>450089</v>
       </c>
       <c r="F483" s="2">
-        <v>196087</v>
+        <v>441087</v>
       </c>
       <c r="G483" s="2">
-        <v>192165</v>
+        <v>432265</v>
       </c>
       <c r="H483" s="2">
-        <v>188321</v>
+        <v>423619</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C484" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D484" s="1" t="s">
         <v>978</v>
       </c>
       <c r="E484" s="2">
-        <v>640089</v>
+        <v>475089</v>
       </c>
       <c r="F484" s="2">
-        <v>627287</v>
+        <v>465587</v>
       </c>
       <c r="G484" s="2">
-        <v>614741</v>
+        <v>456275</v>
       </c>
       <c r="H484" s="2">
-        <v>602446</v>
+        <v>447149</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
         <v>979</v>
       </c>
       <c r="C485" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D485" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E485" s="2">
-        <v>1240089</v>
+        <v>500089</v>
       </c>
       <c r="F485" s="2">
-        <v>1215287</v>
+        <v>490087</v>
       </c>
       <c r="G485" s="2">
-        <v>1190981</v>
+        <v>480285</v>
       </c>
       <c r="H485" s="2">
-        <v>1167161</v>
+        <v>470679</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D486" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E486" s="2">
-        <v>2615089</v>
+        <v>525089</v>
       </c>
       <c r="F486" s="2">
-        <v>2562787</v>
+        <v>514587</v>
       </c>
       <c r="G486" s="2">
-        <v>2511531</v>
+        <v>504295</v>
       </c>
       <c r="H486" s="2">
-        <v>2461300</v>
+        <v>494209</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C487" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>984</v>
       </c>
       <c r="E487" s="2">
-        <v>220089</v>
+        <v>175089</v>
       </c>
       <c r="F487" s="2">
-        <v>215687</v>
+        <v>171587</v>
       </c>
       <c r="G487" s="2">
-        <v>211373</v>
+        <v>168155</v>
       </c>
       <c r="H487" s="2">
-        <v>207145</v>
+        <v>164791</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C488" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E488" s="2">
-        <v>440089</v>
+        <v>235089</v>
       </c>
       <c r="F488" s="2">
-        <v>431287</v>
+        <v>230387</v>
       </c>
       <c r="G488" s="2">
-        <v>422661</v>
+        <v>225779</v>
       </c>
       <c r="H488" s="2">
-        <v>414207</v>
+        <v>221263</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C489" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E489" s="2">
-        <v>1040089</v>
+        <v>270089</v>
       </c>
       <c r="F489" s="2">
-        <v>1019287</v>
+        <v>264687</v>
       </c>
       <c r="G489" s="2">
-        <v>998901</v>
+        <v>259393</v>
       </c>
       <c r="H489" s="2">
-        <v>978922</v>
+        <v>254205</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C490" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>990</v>
       </c>
       <c r="E490" s="2">
-        <v>2415089</v>
+        <v>305089</v>
       </c>
       <c r="F490" s="2">
-        <v>2366787</v>
+        <v>298987</v>
       </c>
       <c r="G490" s="2">
-        <v>2319451</v>
+        <v>293007</v>
       </c>
       <c r="H490" s="2">
-        <v>2273061</v>
+        <v>287146</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>991</v>
       </c>
       <c r="C491" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E491" s="2">
-        <v>600089</v>
+        <v>340089</v>
       </c>
       <c r="F491" s="2">
-        <v>588087</v>
+        <v>333287</v>
       </c>
       <c r="G491" s="2">
-        <v>576325</v>
+        <v>326621</v>
       </c>
       <c r="H491" s="2">
-        <v>564798</v>
+        <v>320088</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>993</v>
       </c>
       <c r="C492" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E492" s="2">
-        <v>1975089</v>
+        <v>375089</v>
       </c>
       <c r="F492" s="2">
-        <v>1935587</v>
+        <v>367587</v>
       </c>
       <c r="G492" s="2">
-        <v>1896875</v>
+        <v>360235</v>
       </c>
       <c r="H492" s="2">
-        <v>1858937</v>
+        <v>353030</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>935</v>
+        <v>955</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>996</v>
       </c>
       <c r="E493" s="2">
-        <v>1375089</v>
+        <v>200089</v>
       </c>
       <c r="F493" s="2">
-        <v>1347587</v>
+        <v>196087</v>
       </c>
       <c r="G493" s="2">
-        <v>1320635</v>
+        <v>192165</v>
       </c>
       <c r="H493" s="2">
-        <v>1294222</v>
+        <v>188321</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>997</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>102</v>
+        <v>955</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>998</v>
       </c>
       <c r="E494" s="2">
-        <v>272076</v>
+        <v>640089</v>
       </c>
       <c r="F494" s="2">
-        <v>269485</v>
+        <v>627287</v>
       </c>
       <c r="G494" s="2">
-        <v>266894</v>
+        <v>614741</v>
       </c>
       <c r="H494" s="2">
-        <v>264302</v>
+        <v>602446</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>999</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>102</v>
+        <v>955</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="E495" s="2">
-        <v>17759</v>
+        <v>1240089</v>
       </c>
       <c r="F495" s="2">
-        <v>17590</v>
+        <v>1215287</v>
       </c>
       <c r="G495" s="2">
-        <v>17420</v>
+        <v>1190981</v>
       </c>
       <c r="H495" s="2">
-        <v>17251</v>
+        <v>1167161</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="C496" s="1" t="s">
-        <v>102</v>
+        <v>955</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="E496" s="2">
-        <v>39031</v>
+        <v>2615089</v>
       </c>
       <c r="F496" s="2">
-        <v>38659</v>
+        <v>2562787</v>
       </c>
       <c r="G496" s="2">
-        <v>38287</v>
+        <v>2511531</v>
       </c>
       <c r="H496" s="2">
-        <v>37915</v>
+        <v>2461300</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>102</v>
+        <v>955</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="E497" s="2">
-        <v>58532</v>
+        <v>220089</v>
       </c>
       <c r="F497" s="2">
-        <v>57975</v>
+        <v>215687</v>
       </c>
       <c r="G497" s="2">
-        <v>57417</v>
+        <v>211373</v>
       </c>
       <c r="H497" s="2">
-        <v>56860</v>
+        <v>207145</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>102</v>
+        <v>955</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E498" s="2">
-        <v>78035</v>
+        <v>440089</v>
       </c>
       <c r="F498" s="2">
-        <v>77292</v>
+        <v>431287</v>
       </c>
       <c r="G498" s="2">
-        <v>76549</v>
+        <v>422661</v>
       </c>
       <c r="H498" s="2">
-        <v>75805</v>
+        <v>414207</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>102</v>
+        <v>955</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="E499" s="2">
-        <v>9697</v>
+        <v>1040089</v>
       </c>
       <c r="F499" s="2">
-        <v>9604</v>
+        <v>1019287</v>
       </c>
       <c r="G499" s="2">
-        <v>9512</v>
+        <v>998901</v>
       </c>
       <c r="H499" s="2">
-        <v>9420</v>
+        <v>978922</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>314</v>
+        <v>955</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="E500" s="2">
-        <v>28437</v>
+        <v>2415089</v>
       </c>
       <c r="F500" s="2">
-        <v>28166</v>
+        <v>2366787</v>
       </c>
       <c r="G500" s="2">
-        <v>27895</v>
+        <v>2319451</v>
       </c>
       <c r="H500" s="2">
-        <v>27625</v>
+        <v>2273061</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>314</v>
+        <v>955</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E501" s="2">
-        <v>47108</v>
+        <v>600089</v>
       </c>
       <c r="F501" s="2">
-        <v>46660</v>
+        <v>588087</v>
       </c>
       <c r="G501" s="2">
-        <v>46211</v>
+        <v>576325</v>
       </c>
       <c r="H501" s="2">
-        <v>45762</v>
+        <v>564798</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>314</v>
+        <v>955</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="E502" s="2">
-        <v>94484</v>
+        <v>1975089</v>
       </c>
       <c r="F502" s="2">
-        <v>93584</v>
+        <v>1935587</v>
       </c>
       <c r="G502" s="2">
-        <v>92685</v>
+        <v>1896875</v>
       </c>
       <c r="H502" s="2">
-        <v>91785</v>
+        <v>1858937</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>314</v>
+        <v>955</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="E503" s="2">
-        <v>141861</v>
+        <v>1375089</v>
       </c>
       <c r="F503" s="2">
-        <v>140510</v>
+        <v>1347587</v>
       </c>
       <c r="G503" s="2">
-        <v>139159</v>
+        <v>1320635</v>
       </c>
       <c r="H503" s="2">
-        <v>137808</v>
+        <v>1294222</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E504" s="2">
-        <v>430051</v>
+        <v>15435</v>
       </c>
       <c r="F504" s="2">
-        <v>425955</v>
+        <v>15288</v>
       </c>
       <c r="G504" s="2">
-        <v>421859</v>
+        <v>15141</v>
       </c>
       <c r="H504" s="2">
-        <v>417763</v>
+        <v>14994</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="E505" s="2">
-        <v>717389</v>
+        <v>105683</v>
       </c>
       <c r="F505" s="2">
-        <v>710557</v>
+        <v>104676</v>
       </c>
       <c r="G505" s="2">
-        <v>703725</v>
+        <v>103670</v>
       </c>
       <c r="H505" s="2">
-        <v>696893</v>
+        <v>102663</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="E506" s="2">
-        <v>1435735</v>
+        <v>1897317</v>
       </c>
       <c r="F506" s="2">
-        <v>1422062</v>
+        <v>1879248</v>
       </c>
       <c r="G506" s="2">
-        <v>1408388</v>
+        <v>1861178</v>
       </c>
       <c r="H506" s="2">
-        <v>1394714</v>
+        <v>1843108</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E507" s="2">
-        <v>4788977</v>
+        <v>95172</v>
       </c>
       <c r="F507" s="2">
-        <v>4743367</v>
+        <v>94266</v>
       </c>
       <c r="G507" s="2">
-        <v>4697758</v>
+        <v>93359</v>
       </c>
       <c r="H507" s="2">
-        <v>4652149</v>
+        <v>92453</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>314</v>
+        <v>288</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="E508" s="2">
-        <v>9577953</v>
+        <v>28437</v>
       </c>
       <c r="F508" s="2">
-        <v>9486734</v>
+        <v>28166</v>
       </c>
       <c r="G508" s="2">
-        <v>9395516</v>
+        <v>27895</v>
       </c>
       <c r="H508" s="2">
-        <v>9304297</v>
+        <v>27625</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>151</v>
+        <v>288</v>
       </c>
       <c r="D509" s="1" t="s">
-        <v>348</v>
+        <v>1028</v>
       </c>
       <c r="E509" s="2">
-        <v>17597</v>
+        <v>47108</v>
       </c>
       <c r="F509" s="2">
-        <v>17429</v>
+        <v>46660</v>
       </c>
       <c r="G509" s="2">
-        <v>17262</v>
+        <v>46211</v>
       </c>
       <c r="H509" s="2">
-        <v>17094</v>
+        <v>45762</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>151</v>
+        <v>288</v>
       </c>
       <c r="D510" s="1" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="E510" s="2">
-        <v>54047</v>
+        <v>94484</v>
       </c>
       <c r="F510" s="2">
-        <v>53532</v>
+        <v>93584</v>
       </c>
       <c r="G510" s="2">
-        <v>53017</v>
+        <v>92685</v>
       </c>
       <c r="H510" s="2">
-        <v>52502</v>
+        <v>91785</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>321</v>
+        <v>288</v>
       </c>
       <c r="D511" s="1" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="E511" s="2">
-        <v>158558</v>
+        <v>141861</v>
       </c>
       <c r="F511" s="2">
-        <v>157048</v>
+        <v>140510</v>
       </c>
       <c r="G511" s="2">
-        <v>155538</v>
+        <v>139159</v>
       </c>
       <c r="H511" s="2">
-        <v>154028</v>
+        <v>137808</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>151</v>
+        <v>288</v>
       </c>
       <c r="D512" s="1" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E512" s="2">
-        <v>227745</v>
+        <v>430051</v>
       </c>
       <c r="F512" s="2">
-        <v>225576</v>
+        <v>425955</v>
       </c>
       <c r="G512" s="2">
-        <v>223407</v>
+        <v>421859</v>
       </c>
       <c r="H512" s="2">
-        <v>221238</v>
+        <v>417763</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>591</v>
+        <v>288</v>
       </c>
       <c r="D513" s="1" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="E513" s="2">
-        <v>78548</v>
+        <v>717389</v>
       </c>
       <c r="F513" s="2">
-        <v>77800</v>
+        <v>710557</v>
       </c>
       <c r="G513" s="2">
-        <v>77052</v>
+        <v>703725</v>
       </c>
       <c r="H513" s="2">
-        <v>76304</v>
+        <v>696893</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>591</v>
+        <v>288</v>
       </c>
       <c r="D514" s="1" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E514" s="2">
-        <v>157745</v>
+        <v>1435735</v>
       </c>
       <c r="F514" s="2">
-        <v>156242</v>
+        <v>1422062</v>
       </c>
       <c r="G514" s="2">
-        <v>154740</v>
+        <v>1408388</v>
       </c>
       <c r="H514" s="2">
-        <v>153238</v>
+        <v>1394714</v>
       </c>
       <c r="I514" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="515" spans="1:9">
+      <c r="A515" s="1">
+        <v>514</v>
+      </c>
+      <c r="B515" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E515" s="2">
+        <v>4788977</v>
+      </c>
+      <c r="F515" s="2">
+        <v>4743367</v>
+      </c>
+      <c r="G515" s="2">
+        <v>4697758</v>
+      </c>
+      <c r="H515" s="2">
+        <v>4652149</v>
+      </c>
+      <c r="I515" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="516" spans="1:9">
+      <c r="A516" s="1">
+        <v>515</v>
+      </c>
+      <c r="B516" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E516" s="2">
+        <v>9577953</v>
+      </c>
+      <c r="F516" s="2">
+        <v>9486734</v>
+      </c>
+      <c r="G516" s="2">
+        <v>9395516</v>
+      </c>
+      <c r="H516" s="2">
+        <v>9304297</v>
+      </c>
+      <c r="I516" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="517" spans="1:9">
+      <c r="A517" s="1">
+        <v>516</v>
+      </c>
+      <c r="B517" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C517" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E517" s="2">
+        <v>100603</v>
+      </c>
+      <c r="F517" s="2">
+        <v>99644</v>
+      </c>
+      <c r="G517" s="2">
+        <v>98686</v>
+      </c>
+      <c r="H517" s="2">
+        <v>97728</v>
+      </c>
+      <c r="I517" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="518" spans="1:9">
+      <c r="A518" s="1">
+        <v>517</v>
+      </c>
+      <c r="B518" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C518" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E518" s="2">
+        <v>17597</v>
+      </c>
+      <c r="F518" s="2">
+        <v>17429</v>
+      </c>
+      <c r="G518" s="2">
+        <v>17262</v>
+      </c>
+      <c r="H518" s="2">
+        <v>17094</v>
+      </c>
+      <c r="I518" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="519" spans="1:9">
+      <c r="A519" s="1">
+        <v>518</v>
+      </c>
+      <c r="B519" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C519" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E519" s="2">
+        <v>54046</v>
+      </c>
+      <c r="F519" s="2">
+        <v>53531</v>
+      </c>
+      <c r="G519" s="2">
+        <v>53016</v>
+      </c>
+      <c r="H519" s="2">
+        <v>52501</v>
+      </c>
+      <c r="I519" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="520" spans="1:9">
+      <c r="A520" s="1">
+        <v>519</v>
+      </c>
+      <c r="B520" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C520" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E520" s="2">
+        <v>10165</v>
+      </c>
+      <c r="F520" s="2">
+        <v>10068</v>
+      </c>
+      <c r="G520" s="2">
+        <v>9971</v>
+      </c>
+      <c r="H520" s="2">
+        <v>9875</v>
+      </c>
+      <c r="I520" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="521" spans="1:9">
+      <c r="A521" s="1">
+        <v>520</v>
+      </c>
+      <c r="B521" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C521" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E521" s="2">
+        <v>227745</v>
+      </c>
+      <c r="F521" s="2">
+        <v>225576</v>
+      </c>
+      <c r="G521" s="2">
+        <v>223407</v>
+      </c>
+      <c r="H521" s="2">
+        <v>221238</v>
+      </c>
+      <c r="I521" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="522" spans="1:9">
+      <c r="A522" s="1">
+        <v>521</v>
+      </c>
+      <c r="B522" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C522" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E522" s="2">
+        <v>48138</v>
+      </c>
+      <c r="F522" s="2">
+        <v>47680</v>
+      </c>
+      <c r="G522" s="2">
+        <v>47221</v>
+      </c>
+      <c r="H522" s="2">
+        <v>46763</v>
+      </c>
+      <c r="I522" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="523" spans="1:9">
+      <c r="A523" s="1">
+        <v>522</v>
+      </c>
+      <c r="B523" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C523" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E523" s="2">
+        <v>161076</v>
+      </c>
+      <c r="F523" s="2">
+        <v>159542</v>
+      </c>
+      <c r="G523" s="2">
+        <v>158008</v>
+      </c>
+      <c r="H523" s="2">
+        <v>156474</v>
+      </c>
+      <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>