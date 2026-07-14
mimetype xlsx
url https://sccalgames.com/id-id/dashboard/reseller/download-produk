--- v2 (2026-07-14)
+++ v3 (2026-07-14)
@@ -818,50 +818,59 @@
   <si>
     <t>FF9290-S13</t>
   </si>
   <si>
     <t>9290 Diamonds</t>
   </si>
   <si>
     <t>FF9800-S13</t>
   </si>
   <si>
     <t>9800 Diamonds</t>
   </si>
   <si>
     <t>FF14580-S13</t>
   </si>
   <si>
     <t>14580 Diamonds</t>
   </si>
   <si>
     <t>FF37050-S13</t>
   </si>
   <si>
     <t>37050 Diamonds</t>
   </si>
   <si>
+    <t>GI3940-S13</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>3280+600 Genesis Crystals</t>
+  </si>
+  <si>
     <t>FF770-S13</t>
   </si>
   <si>
     <t>770 Diamonds</t>
   </si>
   <si>
     <t>FF790-S13</t>
   </si>
   <si>
     <t>790 Diamonds</t>
   </si>
   <si>
     <t>FF860-S13</t>
   </si>
   <si>
     <t>860 Diamonds</t>
   </si>
   <si>
     <t>FF930-S13</t>
   </si>
   <si>
     <t>930 Diamonds</t>
   </si>
   <si>
     <t>MLA17-S13</t>
@@ -1004,2127 +1013,2118 @@
   <si>
     <t>MCGG44-S13</t>
   </si>
   <si>
     <t>44 Diamonds (40 + 4 Bonus)</t>
   </si>
   <si>
     <t>MCGG59-S13</t>
   </si>
   <si>
     <t>59 Diamonds (53 +  6 Bonus)</t>
   </si>
   <si>
     <t>MCGGWC-S13</t>
   </si>
   <si>
     <t>Weekly Card</t>
   </si>
   <si>
     <t>MCGG170-S13</t>
   </si>
   <si>
     <t>170 Diamonds (154 + 16 Bonus)</t>
   </si>
   <si>
+    <t>MCGG296-S13</t>
+  </si>
+  <si>
+    <t>MCGG408-S13</t>
+  </si>
+  <si>
+    <t>408 Diamonds (367 + 41 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG568-S13</t>
+  </si>
+  <si>
+    <t>568 Diamonds (503 + 65 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG875-S13</t>
+  </si>
+  <si>
+    <t>875 Diamonds (774 + 101 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG2010-S13</t>
+  </si>
+  <si>
+    <t>MCGG4830-S13</t>
+  </si>
+  <si>
+    <t>4830 Diamonds (4003 + 827 Bonus)</t>
+  </si>
+  <si>
+    <t>GI8080-S13</t>
+  </si>
+  <si>
+    <t>6480+1600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>MLA5-S13</t>
+  </si>
+  <si>
+    <t>5 Diamonds (5 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA10-S13</t>
+  </si>
+  <si>
+    <t>10 Diamonds (10 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA15-S13</t>
+  </si>
+  <si>
+    <t>15 Diamonds (15 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>FF500-S13</t>
+  </si>
+  <si>
+    <t>500 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA19-S13</t>
+  </si>
+  <si>
+    <t>19 Diamonds (17 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA22-S13</t>
+  </si>
+  <si>
+    <t>22 Diamonds (20 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA28-S13</t>
+  </si>
+  <si>
+    <t>BSTSPEP-S126</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite Plus</t>
+  </si>
+  <si>
+    <t>MLA44-S13</t>
+  </si>
+  <si>
+    <t>MLA59-S13</t>
+  </si>
+  <si>
+    <t>59 Diamonds (53 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA64-S13</t>
+  </si>
+  <si>
+    <t>64 Diamonds (58 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA71-S13</t>
+  </si>
+  <si>
+    <t>71 Diamonds (64 + 7 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA85-S13</t>
+  </si>
+  <si>
+    <t>85 Diamonds (77 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>MLAWDP1X-S13</t>
+  </si>
+  <si>
+    <t>1x Weekly Diamond Pass (Event Topup 100)</t>
+  </si>
+  <si>
+    <t>MLA113-S13</t>
+  </si>
+  <si>
+    <t>113 Diamonds (102 + 11 Bonus)</t>
+  </si>
+  <si>
+    <t>FF655-S13</t>
+  </si>
+  <si>
+    <t>655 Diamonds</t>
+  </si>
+  <si>
+    <t>FF5500-S13</t>
+  </si>
+  <si>
+    <t>5500 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA170-S13</t>
+  </si>
+  <si>
+    <t>FF6000-S13</t>
+  </si>
+  <si>
+    <t>6000 Diamonds</t>
+  </si>
+  <si>
+    <t>BSTUSLC-S126</t>
+  </si>
+  <si>
+    <t>Ultra Skin Lucky Chest</t>
+  </si>
+  <si>
+    <t>MLA210-S13</t>
+  </si>
+  <si>
+    <t>210 Diamonds (190 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>FF355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA222-S13</t>
+  </si>
+  <si>
+    <t>222 Diamonds (201 + 21 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA220-S13</t>
+  </si>
+  <si>
+    <t>220 Diamonds (200 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>FF280-S13</t>
+  </si>
+  <si>
+    <t>280 Diamonds</t>
+  </si>
+  <si>
+    <t>FF425-S13</t>
+  </si>
+  <si>
+    <t>425 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG240-S13</t>
+  </si>
+  <si>
+    <t>MLA284-S13</t>
+  </si>
+  <si>
+    <t>284 Diamonds (257 + 27 Bonus)</t>
+  </si>
+  <si>
+    <t>FF2000-S13</t>
+  </si>
+  <si>
+    <t>2000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG85-S13</t>
+  </si>
+  <si>
+    <t>MCGGFirst150-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 150 + 150 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA340-S13</t>
+  </si>
+  <si>
+    <t>340 Diamonds (296 + 44 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamonds (309 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGFirst50-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 50 + 50 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA384-S13</t>
+  </si>
+  <si>
+    <t>384 Diamonds (336 + 48 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1704-S13</t>
+  </si>
+  <si>
+    <t>1704 Diamonds (1509 + 195 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA568-S13</t>
+  </si>
+  <si>
+    <t>MLA642-S13</t>
+  </si>
+  <si>
+    <t>642 Diamonds (571 + 71 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA716-S13</t>
+  </si>
+  <si>
+    <t>716 Diamonds (637 + 79 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA792-S13</t>
+  </si>
+  <si>
+    <t>792 Diamonds (707 + 85 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA875-S13</t>
+  </si>
+  <si>
+    <t>MCGG12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11  + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA453-S13</t>
+  </si>
+  <si>
+    <t>453 Diamonds (408 + 45 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Diamonds (887 + 113 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1136-S13</t>
+  </si>
+  <si>
+    <t>1136 Diamonds (990 + 146 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1159-S13</t>
+  </si>
+  <si>
+    <t>1159 Diamonds (1031 + 128 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1220-S13</t>
+  </si>
+  <si>
+    <t>1220 Diamonds (1083 + 138 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1506-S13</t>
+  </si>
+  <si>
+    <t>1506 Diamonds (1335 + 172 Bonus)</t>
+  </si>
+  <si>
+    <t>FF1450-S13</t>
+  </si>
+  <si>
+    <t>1450 Diamonds</t>
+  </si>
+  <si>
+    <t>PUBGMINDO120-S14</t>
+  </si>
+  <si>
+    <t>120 UC (120 + 0)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO180-S14</t>
+  </si>
+  <si>
+    <t>180 UC (180 + 0)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO60-S13</t>
+  </si>
+  <si>
+    <t>60 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO385-S14</t>
+  </si>
+  <si>
+    <t>385 UC (360 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO445-S14</t>
+  </si>
+  <si>
+    <t>445 UC (420 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO505-S14</t>
+  </si>
+  <si>
+    <t>505 UC (480 + 25)</t>
+  </si>
+  <si>
+    <t>MLA332-S13</t>
+  </si>
+  <si>
+    <t>332 Diamonds (289 + 43 Bonus)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO650-S14</t>
+  </si>
+  <si>
+    <t>650 UC (600 + 50)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO720-S14</t>
+  </si>
+  <si>
+    <t>720 UC (600 Â + 120)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO975-S14</t>
+  </si>
+  <si>
+    <t>975 UC (900 + 75)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO985-S14</t>
+  </si>
+  <si>
+    <t>985 UC (900 + Â 85)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1045-S14</t>
+  </si>
+  <si>
+    <t>1045 UC (950 +85)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1320-S14</t>
+  </si>
+  <si>
+    <t>1320 UC (1200 + 120)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1860-S14</t>
+  </si>
+  <si>
+    <t>1860 UC (1560 + 300)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2125-S14</t>
+  </si>
+  <si>
+    <t>2125 UC (1800 + 325)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2460-S14</t>
+  </si>
+  <si>
+    <t>2460 UC (2100 + 360)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2785-S14</t>
+  </si>
+  <si>
+    <t>2785 UC (2400 + 385)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO3925-S14</t>
+  </si>
+  <si>
+    <t>3925 UC (3300 + 625)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO4500-S14</t>
+  </si>
+  <si>
+    <t>4500 UC (3600 + 900)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO5650-S14</t>
+  </si>
+  <si>
+    <t>5650 UC (4500 + 1150)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO6310-S14</t>
+  </si>
+  <si>
+    <t>6310 UC (5100 + 1210)</t>
+  </si>
+  <si>
+    <t>SS100-S1</t>
+  </si>
+  <si>
+    <t>Super Sus</t>
+  </si>
+  <si>
+    <t>100 Golden Star</t>
+  </si>
+  <si>
+    <t>SS300-S1</t>
+  </si>
+  <si>
+    <t>300 Golden Star</t>
+  </si>
+  <si>
+    <t>SS520-S1</t>
+  </si>
+  <si>
+    <t>520 Golden Star</t>
+  </si>
+  <si>
+    <t>SS2180-S1</t>
+  </si>
+  <si>
+    <t>2180 Golden Star</t>
+  </si>
+  <si>
+    <t>SS5600-S1</t>
+  </si>
+  <si>
+    <t>5600 Golden Star</t>
+  </si>
+  <si>
+    <t>VAL475-S10</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>475 Points</t>
+  </si>
+  <si>
+    <t>VAL1000-S10</t>
+  </si>
+  <si>
+    <t>1000 Points</t>
+  </si>
+  <si>
+    <t>VAL1475-S10</t>
+  </si>
+  <si>
+    <t>1475 Points</t>
+  </si>
+  <si>
+    <t>VAL2050-S10</t>
+  </si>
+  <si>
+    <t>2050 Points</t>
+  </si>
+  <si>
+    <t>VAL2525-S10</t>
+  </si>
+  <si>
+    <t>2525 Points</t>
+  </si>
+  <si>
+    <t>VAL3050-S10</t>
+  </si>
+  <si>
+    <t>3050 Point</t>
+  </si>
+  <si>
+    <t>VAL3650-S10</t>
+  </si>
+  <si>
+    <t>3650 Points</t>
+  </si>
+  <si>
+    <t>VAL4125-S10</t>
+  </si>
+  <si>
+    <t>4125 Points</t>
+  </si>
+  <si>
+    <t>VAL4650-S10</t>
+  </si>
+  <si>
+    <t>4650 Points</t>
+  </si>
+  <si>
+    <t>VAL5350-S10</t>
+  </si>
+  <si>
+    <t>5350 Points</t>
+  </si>
+  <si>
+    <t>VAL5700-S10</t>
+  </si>
+  <si>
+    <t>5700 Points</t>
+  </si>
+  <si>
+    <t>VAL5825-S10</t>
+  </si>
+  <si>
+    <t>5825 Points</t>
+  </si>
+  <si>
+    <t>VAL6350-S10</t>
+  </si>
+  <si>
+    <t>6350 Points</t>
+  </si>
+  <si>
+    <t>VAL7400-S10</t>
+  </si>
+  <si>
+    <t>7400 Points</t>
+  </si>
+  <si>
+    <t>VAL9000-S10</t>
+  </si>
+  <si>
+    <t>9000 Points</t>
+  </si>
+  <si>
+    <t>VAL11000-S10</t>
+  </si>
+  <si>
+    <t>11000 Points</t>
+  </si>
+  <si>
+    <t>VAL11475-S10</t>
+  </si>
+  <si>
+    <t>11475 Points</t>
+  </si>
+  <si>
+    <t>VAL12000-S10</t>
+  </si>
+  <si>
+    <t>12000 Points</t>
+  </si>
+  <si>
+    <t>VAL13050-S10</t>
+  </si>
+  <si>
+    <t>13050 Points</t>
+  </si>
+  <si>
+    <t>VAL14650-S10</t>
+  </si>
+  <si>
+    <t>14650 Points</t>
+  </si>
+  <si>
+    <t>VAL16350-S10</t>
+  </si>
+  <si>
+    <t>16350 Points</t>
+  </si>
+  <si>
+    <t>VAL22000-S10</t>
+  </si>
+  <si>
+    <t>22000 Points</t>
+  </si>
+  <si>
+    <t>VCPB1200-S22</t>
+  </si>
+  <si>
+    <t>1200 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB2400-S22</t>
+  </si>
+  <si>
+    <t>2400 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB6000-S22</t>
+  </si>
+  <si>
+    <t>6000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB24000-S22</t>
+  </si>
+  <si>
+    <t>24000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB36000-S22</t>
+  </si>
+  <si>
+    <t>36000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB60000-S22</t>
+  </si>
+  <si>
+    <t>60000 PB Cash</t>
+  </si>
+  <si>
+    <t>GI60-S13</t>
+  </si>
+  <si>
+    <t>60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>MLA176-S13</t>
+  </si>
+  <si>
+    <t>176 Diamonds (160 + 17 Bonus)</t>
+  </si>
+  <si>
+    <t>BST800-S1</t>
+  </si>
+  <si>
+    <t>800 + 60 Gold</t>
+  </si>
+  <si>
+    <t>BST600-S1</t>
+  </si>
+  <si>
+    <t>600 + 45 Gold</t>
+  </si>
+  <si>
+    <t>ML15_2-S121</t>
+  </si>
+  <si>
+    <t>Mobile Legends B</t>
+  </si>
+  <si>
+    <t>17 Diamonds ( 15 + 2 Bonus )</t>
+  </si>
+  <si>
+    <t>BST300-S1</t>
+  </si>
+  <si>
+    <t>300 + 20 Golds</t>
+  </si>
+  <si>
+    <t>GIUSABOTHWM-S13</t>
+  </si>
+  <si>
+    <t>Blessing Of The Welkin Moon (USA)</t>
+  </si>
+  <si>
+    <t>ML250_250FR-S50AUTO</t>
+  </si>
+  <si>
+    <t>250 + 250 Bonus Diamonds First Top Up</t>
+  </si>
+  <si>
+    <t>BST100-S1</t>
+  </si>
+  <si>
+    <t>100 + 5 Golds</t>
+  </si>
+  <si>
+    <t>GU450-S97</t>
+  </si>
+  <si>
+    <t>RC 450</t>
+  </si>
+  <si>
+    <t>GU80-S97</t>
+  </si>
+  <si>
+    <t>RC 80</t>
+  </si>
+  <si>
+    <t>GU250-S97</t>
+  </si>
+  <si>
+    <t>RC 250</t>
+  </si>
+  <si>
+    <t>GU920-S97</t>
+  </si>
+  <si>
+    <t>RC 920</t>
+  </si>
+  <si>
+    <t>GU1850-S97</t>
+  </si>
+  <si>
+    <t>RC 1.850</t>
+  </si>
+  <si>
+    <t>FF495-S13</t>
+  </si>
+  <si>
+    <t>495 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMML-S13</t>
+  </si>
+  <si>
+    <t>Membership Mingguan Lite</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22590-S14</t>
+  </si>
+  <si>
+    <t>Mobile Legends (Global)</t>
+  </si>
+  <si>
+    <t>55 Diamonds (50 + 5 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>ML10_0-S1A</t>
+  </si>
+  <si>
+    <t>10 Diamonds ( 10 + 0 Bonus )</t>
+  </si>
+  <si>
+    <t>ML11_1-S1A</t>
+  </si>
+  <si>
+    <t>12 Diamonds ( 11 + 1 Bonus )</t>
+  </si>
+  <si>
+    <t>HOK240-S21</t>
+  </si>
+  <si>
+    <t>240 Tokens</t>
+  </si>
+  <si>
+    <t>HOK400-S21</t>
+  </si>
+  <si>
+    <t>400 Tokens</t>
+  </si>
+  <si>
+    <t>HOK2400-S21</t>
+  </si>
+  <si>
+    <t>2400 Tokens</t>
+  </si>
+  <si>
+    <t>FF5600-S13</t>
+  </si>
+  <si>
+    <t>5600 Diamonds</t>
+  </si>
+  <si>
+    <t>MLGLOBAL13-S14</t>
+  </si>
+  <si>
+    <t>86 Diamonds (78 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL16642-S14</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22591-S14</t>
+  </si>
+  <si>
+    <t>165 Diamonds (150 + 15 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL23-S14</t>
+  </si>
+  <si>
+    <t>172 Diamonds (156 + 16 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL25-S14</t>
+  </si>
+  <si>
+    <t>257 Diamonds (234 + 23 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22592-S14</t>
+  </si>
+  <si>
+    <t>275 Diamonds (250 + 25 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22593-S14</t>
+  </si>
+  <si>
+    <t>565 Diamonds (500 + 65 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL33-S14</t>
+  </si>
+  <si>
+    <t>Twilight Pass</t>
+  </si>
+  <si>
+    <t>MLGLOBAL26-S14</t>
+  </si>
+  <si>
+    <t>706 Diamonds (625 + 81 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL27-S14</t>
+  </si>
+  <si>
+    <t>2195 Diamonds (1860 + 335 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL28-S14</t>
+  </si>
+  <si>
+    <t>3688 Diamonds (3099 + 589 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL29-S14</t>
+  </si>
+  <si>
+    <t>5532 Diamonds (4649 + 883 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL30-S14</t>
+  </si>
+  <si>
+    <t>9288 Diamonds (7740 + 1548 Bonus)</t>
+  </si>
+  <si>
+    <t>BSTEVENT2-S126</t>
+  </si>
+  <si>
+    <t>Level Up Pass</t>
+  </si>
+  <si>
+    <t>ML14_0-S1A</t>
+  </si>
+  <si>
+    <t>14 Diamonds (14 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>ML15_0-S1A</t>
+  </si>
+  <si>
+    <t>ML17_2-S1A</t>
+  </si>
+  <si>
+    <t>19 Diamonds ( 17 + 2 Bonus )</t>
+  </si>
+  <si>
+    <t>ML25_3-S1A</t>
+  </si>
+  <si>
+    <t>28 Diamonds ( 25 + 3 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3383_643-S121</t>
+  </si>
+  <si>
+    <t>4026 Diamonds ( 3383 + 643 Bonus )</t>
+  </si>
+  <si>
+    <t>ML34_4-S1A</t>
+  </si>
+  <si>
+    <t>38 Diamonds ( 34 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>ML40_4-S1A</t>
+  </si>
+  <si>
+    <t>44 Diamonds ( 40 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>MLWEB-S50A</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle</t>
+  </si>
+  <si>
+    <t>ML50_4-S1A</t>
+  </si>
+  <si>
+    <t>54 Diamonds ( 50 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>ML51_5-S1A</t>
+  </si>
+  <si>
+    <t>56 Diamonds ( 51 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>ML53_6-S1A</t>
+  </si>
+  <si>
+    <t>59 Diamonds ( 53 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>ML333_33-S121</t>
+  </si>
+  <si>
+    <t>366 Diamonds ( 333 + 33 Bonus )</t>
+  </si>
+  <si>
+    <t>ML63_7-S1A</t>
+  </si>
+  <si>
+    <t>70 Diamonds ( 63 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML64_7-S1A</t>
+  </si>
+  <si>
+    <t>71 Diamonds ( 64 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML65_7-S1A</t>
+  </si>
+  <si>
+    <t>72 Diamonds ( 65 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML70_8-S1A</t>
+  </si>
+  <si>
+    <t>78 Diamonds ( 70 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>ML74_6-S1A</t>
+  </si>
+  <si>
+    <t>80 Diamonds ( 74 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>ML77_8-S1A</t>
+  </si>
+  <si>
+    <t>85 Diamonds ( 77 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>ML87_5-S1A</t>
+  </si>
+  <si>
+    <t>92 Diamonds ( 87 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>ML91_9-S1A</t>
+  </si>
+  <si>
+    <t>100 Diamonds ( 91 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML89_9-S1A</t>
+  </si>
+  <si>
+    <t>98 Diamonds ( 89 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML101_9-S1A</t>
+  </si>
+  <si>
+    <t>110 Diamonds ( 101 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML102_11-S1A</t>
+  </si>
+  <si>
+    <t>113 Diamonds (102 + 11 Bonus )</t>
+  </si>
+  <si>
+    <t>ML106_12-S1A</t>
+  </si>
+  <si>
+    <t>118 Diamonds ( 106 + 12 Bonus )</t>
+  </si>
+  <si>
+    <t>ML117_12-S1A</t>
+  </si>
+  <si>
+    <t>129 Diamonds ( 117 + 12 Bonus )</t>
+  </si>
+  <si>
+    <t>ML130_14-S1A</t>
+  </si>
+  <si>
+    <t>144 Diamonds (130 + 14 Bonus )</t>
+  </si>
+  <si>
+    <t>ML154_16-S1A</t>
+  </si>
+  <si>
+    <t>170 Diamonds ( 154 + 16 Bonus )</t>
+  </si>
+  <si>
+    <t>ML165_17-S1A</t>
+  </si>
+  <si>
+    <t>182 Diamond (165 + 17 Bonus)</t>
+  </si>
+  <si>
+    <t>ML67_7-S121</t>
+  </si>
+  <si>
+    <t>74 Diamonds ( 67 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML207_22-S1A</t>
+  </si>
+  <si>
+    <t>229 Diamond (207 + 22 Bonus )</t>
+  </si>
+  <si>
+    <t>ML217_23-S1A</t>
+  </si>
+  <si>
+    <t>240 Diamonds ( 217 + 23 Bonus )</t>
+  </si>
+  <si>
+    <t>MLMEB-S50A</t>
+  </si>
+  <si>
+    <t>Monthly Elite Bundle</t>
+  </si>
+  <si>
+    <t>ML251_27-S1A</t>
+  </si>
+  <si>
+    <t>278 Diamonds (251 + 27 Bonus )</t>
+  </si>
+  <si>
+    <t>ML257_27-S1A</t>
+  </si>
+  <si>
+    <t>284 Diamonds ( 257 + 27 Bonus )</t>
+  </si>
+  <si>
+    <t>ML256_40-S1A</t>
+  </si>
+  <si>
+    <t>296 Diamonds ( 256 + 40 Bonus )</t>
+  </si>
+  <si>
+    <t>ML261_40-S1A</t>
+  </si>
+  <si>
+    <t>301 Diamonds (261 + 40 Bonus )</t>
+  </si>
+  <si>
+    <t>ML281_43-S1A</t>
+  </si>
+  <si>
+    <t>324 Diamonds ( 281 + 43 Bonus )</t>
+  </si>
+  <si>
+    <t>ML301_44-S1A</t>
+  </si>
+  <si>
+    <t>345 Diamonds (301 + 44 Bonus )</t>
+  </si>
+  <si>
+    <t>ML309_46-S1A</t>
+  </si>
+  <si>
+    <t>355 Diamonds (309 + 46 Bonus )</t>
+  </si>
+  <si>
+    <t>ML326_48-S1A</t>
+  </si>
+  <si>
+    <t>374 Diamond (326 + 48 Bonus )</t>
+  </si>
+  <si>
+    <t>ML333_48-S1A</t>
+  </si>
+  <si>
+    <t>381 Diamonds (333 + 48 Bonus )</t>
+  </si>
+  <si>
+    <t>ML60_6-S121</t>
+  </si>
+  <si>
+    <t>66 Diamonds ( 60 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>ML367_41-S1A</t>
+  </si>
+  <si>
+    <t>408 Diamonds ( 367 + 41 Bonus )</t>
+  </si>
+  <si>
+    <t>ML373_52-S1A</t>
+  </si>
+  <si>
+    <t>425 Diamond (373 + 52 Bonus )</t>
+  </si>
+  <si>
+    <t>ML384_43-S1A</t>
+  </si>
+  <si>
+    <t>427 Diamonds (384 + 43 Bonus )</t>
+  </si>
+  <si>
+    <t>ML408_42-S1A</t>
+  </si>
+  <si>
+    <t>450 Diamonds (408 Diamonds + 42 Bonus )</t>
+  </si>
+  <si>
+    <t>ML461_51-S1A</t>
+  </si>
+  <si>
+    <t>512 Diamonds (461 + 51 Bonus )</t>
+  </si>
+  <si>
+    <t>ML471_51-S1A</t>
+  </si>
+  <si>
+    <t>522 Diamond (471 + 51 Bonus )</t>
+  </si>
+  <si>
+    <t>ML471_47-S1A</t>
+  </si>
+  <si>
+    <t>518 Diamonds ( 471 + 47 Bonus )</t>
+  </si>
+  <si>
+    <t>ML503_65-S1A</t>
+  </si>
+  <si>
+    <t>568 Diamonds ( 503 + 65 Bonus )</t>
+  </si>
+  <si>
+    <t>MLTL-S1A</t>
+  </si>
+  <si>
+    <t>ML502_52-S1A</t>
+  </si>
+  <si>
+    <t>554 Diamonds ( 502 + 52 Bonus )</t>
+  </si>
+  <si>
+    <t>ML533_68-S1A</t>
+  </si>
+  <si>
+    <t>601 Diamonds (533 + 68 Bonus )</t>
+  </si>
+  <si>
+    <t>ML633_79-S1A</t>
+  </si>
+  <si>
+    <t>712 Diamonds (633 + 79 Bonus )</t>
+  </si>
+  <si>
+    <t>ML638_78-S1A</t>
+  </si>
+  <si>
+    <t>716 Diamonds ( 638 + 78 Bonus )</t>
+  </si>
+  <si>
+    <t>ML638_79-S1A</t>
+  </si>
+  <si>
+    <t>717 Diamonds (638 + 79 Bonus )</t>
+  </si>
+  <si>
+    <t>ML668_82-S1A</t>
+  </si>
+  <si>
+    <t>750 Diamonds (668 + 82 Bonus )</t>
+  </si>
+  <si>
+    <t>ML666_96-S1A</t>
+  </si>
+  <si>
+    <t>762 Diamonds ( 666 + 96 Bonus )</t>
+  </si>
+  <si>
+    <t>ML45_5-S121</t>
+  </si>
+  <si>
+    <t>50 Diamonds ( 45 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>ML720_88-S1A</t>
+  </si>
+  <si>
+    <t>808 Diamonds ( 720 + 88 Bonus )</t>
+  </si>
+  <si>
+    <t>ML774_101-S1A</t>
+  </si>
+  <si>
+    <t>875 Diamonds ( 774 + 101 Bonus )</t>
+  </si>
+  <si>
+    <t>ML856_109-S1A</t>
+  </si>
+  <si>
+    <t>965 Diamonds (856 + 109 Bonus )</t>
+  </si>
+  <si>
+    <t>ML867_110-S1A</t>
+  </si>
+  <si>
+    <t>977 Diamonds (867 + 110 Bonus )</t>
+  </si>
+  <si>
+    <t>ML933_117-S1A</t>
+  </si>
+  <si>
+    <t>1050 Diamonds (933 + 117 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1006_130-S1A</t>
+  </si>
+  <si>
+    <t>1136 Diamonds ( 1006 + 130 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1008_126-S1A</t>
+  </si>
+  <si>
+    <t>1134 Diamonds (1008 + 126 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1013_126-S1A</t>
+  </si>
+  <si>
+    <t>1139 Diamond (1013 + 126 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1031_128-S1A</t>
+  </si>
+  <si>
+    <t>1159 Diamond (1031 + 128 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1036_128-S1A</t>
+  </si>
+  <si>
+    <t>1164 Diamonds (1036 + 128 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1041_142-S1A</t>
+  </si>
+  <si>
+    <t>1183 Diamond (1041 + 142 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1075_145-S1A</t>
+  </si>
+  <si>
+    <t>1220 Diamonds (1075 + 145 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1083_147-S1A</t>
+  </si>
+  <si>
+    <t>1230 Diamond (1083 + 147 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1218_150-S1A</t>
+  </si>
+  <si>
+    <t>1368 Diamond (1218 + 150 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1258_154-S1A</t>
+  </si>
+  <si>
+    <t>1412 Diamonds (1258 + 154 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1277_166-S1A</t>
+  </si>
+  <si>
+    <t>1443 Diamonds ( 1277 + 166 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1295_158-S1A</t>
+  </si>
+  <si>
+    <t>1453 Diamonds (1295 + 158 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1335_172-S1A</t>
+  </si>
+  <si>
+    <t>1507 Diamond (1335 + 172 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1484_188-S1A</t>
+  </si>
+  <si>
+    <t>1672 Diamonds (1484 + 188 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1509_195-S1A</t>
+  </si>
+  <si>
+    <t>1704 Diamonds ( 1509 + 195 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1548_202-S1A</t>
+  </si>
+  <si>
+    <t>1750 Diamond (1548 + 202 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1625_210-S1A</t>
+  </si>
+  <si>
+    <t>1835 Diamond ( 1625 + 210 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1708_302-S1A</t>
+  </si>
+  <si>
+    <t>2010 Diamonds ( 1708 + 302 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1741_305-S1A</t>
+  </si>
+  <si>
+    <t>2046 Diamond ( 1741 + 305 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1862_318-S1A</t>
+  </si>
+  <si>
+    <t>2180 Diamond (1862 + 318 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1879_320-S1A</t>
+  </si>
+  <si>
+    <t>2199 Diamonds (1879 + 320 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2017_333-S1A</t>
+  </si>
+  <si>
+    <t>2350 Diamond (2017 + 333 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2033_349-S1A</t>
+  </si>
+  <si>
+    <t>2382 Diamond (2033 + 349 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2182_354-S1A</t>
+  </si>
+  <si>
+    <t>2536 Diamonds (2182 + 354 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2211_367-S1A</t>
+  </si>
+  <si>
+    <t>2578 Diamonds ( 2211 + 367 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2482_403-S1A</t>
+  </si>
+  <si>
+    <t>2885 Diamond (2482 + 403 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2499_405-S1A</t>
+  </si>
+  <si>
+    <t>2904 Diamonds (2499 + 405 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2565_412-S1A</t>
+  </si>
+  <si>
+    <t>2977 Diamond ( 2565 + 412 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2985_468-S1A</t>
+  </si>
+  <si>
+    <t>3453 Diamonds ( 2985 + 468 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3010_471-S1A</t>
+  </si>
+  <si>
+    <t>3481 Diamonds (3010 + 471 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3202_491-S1A</t>
+  </si>
+  <si>
+    <t>3693 Diamonds (3202 + 491 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3416_604-S1A</t>
+  </si>
+  <si>
+    <t>4020 Diamonds (3416 + 604 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3426_604-S1A</t>
+  </si>
+  <si>
+    <t>4030 Diamond ( 3426 + 604 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3763_641-S1A</t>
+  </si>
+  <si>
+    <t>4404 Diamonds (3763 + 641 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4001_677-S1A</t>
+  </si>
+  <si>
+    <t>4678 Diamonds (4001 + 677 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4003_827-S1A</t>
+  </si>
+  <si>
+    <t>4830 Diamonds ( 4003 + 827 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4506_892-S1A</t>
+  </si>
+  <si>
+    <t>5398 Diamond ( 4506 + 892 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4826_546-S1A</t>
+  </si>
+  <si>
+    <t>5372 Diamonds ( 4826 + 546 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4660_908-S1A</t>
+  </si>
+  <si>
+    <t>5568 Diamonds (4660 + 908 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5124_906-S1A</t>
+  </si>
+  <si>
+    <t>6030 Diamonds ( 5124 + 906 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5118_822-S1A</t>
+  </si>
+  <si>
+    <t>5940 Diamond (5118 + 822 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5033_968-S1A</t>
+  </si>
+  <si>
+    <t>6001 Diamonds (5033 + 968 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5274_983-S1A</t>
+  </si>
+  <si>
+    <t>6257 Diamonds (5274 + 983 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5711_1129-S1A</t>
+  </si>
+  <si>
+    <t>6840 Diamonds ( 5711 + 1129 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6020_1175-S1A</t>
+  </si>
+  <si>
+    <t>7195 Diamonds (6020 + 1175 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6442_1218-S1A</t>
+  </si>
+  <si>
+    <t>7660 Diamond (6442 + 1218 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6487_1236-S1A</t>
+  </si>
+  <si>
+    <t>7723 Diamonds (6487 + 1236 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6832_1208-S1A</t>
+  </si>
+  <si>
+    <t>8040 Diamonds ( 6832 + 1208 Bonus )</t>
+  </si>
+  <si>
+    <t>ML7005_1297-S1A</t>
+  </si>
+  <si>
+    <t>8302 Diamonds (7005 + 1297 Bonus )</t>
+  </si>
+  <si>
+    <t>ML7419_1431-S1A</t>
+  </si>
+  <si>
+    <t>8850 Diamonds ( 7419 + 1431 Bonus )</t>
+  </si>
+  <si>
+    <t>ML7826_1476-S1A</t>
+  </si>
+  <si>
+    <t>9302 Diamonds (7826 + 1476 Bonus )</t>
+  </si>
+  <si>
+    <t>ML8076_1512-S1A</t>
+  </si>
+  <si>
+    <t>9588 Diamonds (8076 + 1512 Bonus )</t>
+  </si>
+  <si>
+    <t>ML8006_1654-S1A</t>
+  </si>
+  <si>
+    <t>9660 Diamonds ( 8006 + 1654 Bonus )</t>
+  </si>
+  <si>
+    <t>ML8540_1510-S1A</t>
+  </si>
+  <si>
+    <t>10050 Diamonds ( 8540 + 1510 Bonus )</t>
+  </si>
+  <si>
+    <t>ML9714_1956-S1A</t>
+  </si>
+  <si>
+    <t>11670 Diamonds ( 9714 + 1956 Bonus )</t>
+  </si>
+  <si>
+    <t>ML10248_1812-S1A</t>
+  </si>
+  <si>
+    <t>12060 Diamond (10248 + 1812 Bonus )</t>
+  </si>
+  <si>
+    <t>ML10855_2098-S1A</t>
+  </si>
+  <si>
+    <t>12953 Diamonds (10855 + 2098 Bonus )</t>
+  </si>
+  <si>
+    <t>ML11422_2258-S1A</t>
+  </si>
+  <si>
+    <t>13680 Diamonds (11422 + 2258 Bonus )</t>
+  </si>
+  <si>
+    <t>ML12009_2481-S1A</t>
+  </si>
+  <si>
+    <t>14490 Diamonds ( 12009 + 2481 Bonus )</t>
+  </si>
+  <si>
+    <t>ML12290_2524-S1A</t>
+  </si>
+  <si>
+    <t>14814 Diamonds (12290 + 2524 Bonus )</t>
+  </si>
+  <si>
+    <t>ML13664_2416-S1A</t>
+  </si>
+  <si>
+    <t>16080 Diamonds ( 13664 + 2416 Bonus )</t>
+  </si>
+  <si>
+    <t>ML13717_2783-S1A</t>
+  </si>
+  <si>
+    <t>16500 Diamonds ( 13717 + 2783 Bonus )</t>
+  </si>
+  <si>
+    <t>ML15425_3085-S1A</t>
+  </si>
+  <si>
+    <t>18510 Diamonds (15425 + 3085 Bonus )</t>
+  </si>
+  <si>
+    <t>ML16012_3308-S1A</t>
+  </si>
+  <si>
+    <t>19320 Diamonds ( 16012 + 3308 Bonus )</t>
+  </si>
+  <si>
+    <t>ML17080_3020-S1A</t>
+  </si>
+  <si>
+    <t>20100 Diamonds ( 17080 + 3020 Bonus )</t>
+  </si>
+  <si>
+    <t>ML16786_3409-S1A</t>
+  </si>
+  <si>
+    <t>20195 Diamonds (16786 + 3409 Bonus )</t>
+  </si>
+  <si>
+    <t>ML17720_3610-S1A</t>
+  </si>
+  <si>
+    <t>21330 Diamonds (17720 + 3610 Bonus )</t>
+  </si>
+  <si>
+    <t>ML20015_4135-S1A</t>
+  </si>
+  <si>
+    <t>24150 Diamonds ( 20015 + 4135 Bonus )</t>
+  </si>
+  <si>
+    <t>ML24018_4962-S1A</t>
+  </si>
+  <si>
+    <t>28980 Diamond (24018 + 4962 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA128-S13</t>
+  </si>
+  <si>
+    <t>128 Diamonds (117 + 12 Bonus)</t>
+  </si>
+  <si>
+    <t>FF1440-S13</t>
+  </si>
+  <si>
+    <t>1440 Diamonds</t>
+  </si>
+  <si>
+    <t>ML671_87-S121</t>
+  </si>
+  <si>
+    <t>758 Diamonds ( 671 + 87 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA963-S13</t>
+  </si>
+  <si>
+    <t>963 Diamonds (851 + 109 Bonus)</t>
+  </si>
+  <si>
+    <t>ML5_0-S1A</t>
+  </si>
+  <si>
+    <t>5 Diamonds ( 5 + 0 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA148-S13</t>
+  </si>
+  <si>
+    <t>148 Diamonds (134 + 14 Bonus)</t>
+  </si>
+  <si>
+    <t>FF12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds</t>
+  </si>
+  <si>
+    <t>ML167_17-S121</t>
+  </si>
+  <si>
+    <t>184 Diamonds ( 167 + 17 Bonus )</t>
+  </si>
+  <si>
+    <t>ML75_8-S121</t>
+  </si>
+  <si>
+    <t>83 Diamonds ( 75 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>ML233_24-S1A</t>
+  </si>
+  <si>
+    <t>257 Diamonds (233 + 24 Bonus )</t>
+  </si>
+  <si>
+    <t>ML33_3-S121</t>
+  </si>
+  <si>
+    <t>36 Diamonds ( 33 + 3 Bonus )</t>
+  </si>
+  <si>
     <t>GI330-S13</t>
   </si>
   <si>
-    <t>Genshin Impact</t>
-[...1 lines deleted...]
-  <si>
     <t>300+30 Genesis Crystals</t>
   </si>
   <si>
+    <t>ML30_3-S121</t>
+  </si>
+  <si>
+    <t>33 Diamonds ( 30 + 3 Bonus )</t>
+  </si>
+  <si>
+    <t>FF635-S13</t>
+  </si>
+  <si>
+    <t>635 Diamonds</t>
+  </si>
+  <si>
+    <t>FF200-S13</t>
+  </si>
+  <si>
+    <t>200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF210-S13</t>
+  </si>
+  <si>
+    <t>210 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA1045-S13</t>
+  </si>
+  <si>
+    <t>1045 Diamond</t>
+  </si>
+  <si>
+    <t>FF375-S13</t>
+  </si>
+  <si>
+    <t>375 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG19-S13</t>
+  </si>
+  <si>
+    <t>MLA300-S13</t>
+  </si>
+  <si>
+    <t>300 Diamonds (261 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA277-S13</t>
+  </si>
+  <si>
+    <t>277 Diamonds (251 + 26 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGFirst250-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 250 + 250 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGGFirst500-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 500 + 500 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG5-S13</t>
+  </si>
+  <si>
+    <t>5 Diamonds (5 + 0  Bonus)</t>
+  </si>
+  <si>
+    <t>FF300-S13</t>
+  </si>
+  <si>
+    <t>300 Diamonds</t>
+  </si>
+  <si>
+    <t>FF50-S13</t>
+  </si>
+  <si>
+    <t>50 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3640-S13</t>
+  </si>
+  <si>
+    <t>3640 Diamonds</t>
+  </si>
+  <si>
+    <t>FF73100-S13</t>
+  </si>
+  <si>
+    <t>73100 Diamonds</t>
+  </si>
+  <si>
+    <t>GI2240-S13</t>
+  </si>
+  <si>
+    <t>1980+260 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>HOK800-S21</t>
+  </si>
+  <si>
+    <t>800 Tokens</t>
+  </si>
+  <si>
+    <t>BST500-S1</t>
+  </si>
+  <si>
+    <t>500 + 40 Golds</t>
+  </si>
+  <si>
+    <t>FF7290-S13</t>
+  </si>
+  <si>
+    <t>7290 Diamonds</t>
+  </si>
+  <si>
+    <t>HOK8000-S21</t>
+  </si>
+  <si>
+    <t>8000 Tokens</t>
+  </si>
+  <si>
+    <t>i</t>
+  </si>
+  <si>
+    <t>Joki Mobile Legends</t>
+  </si>
+  <si>
+    <t>GM V - Epic V</t>
+  </si>
+  <si>
+    <t>h</t>
+  </si>
+  <si>
+    <t>Mythic Immortal / Star</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>Mythic Glory / Star</t>
+  </si>
+  <si>
+    <t>f</t>
+  </si>
+  <si>
+    <t>Mythic Honor / Star</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Mythic / Star</t>
+  </si>
+  <si>
+    <t>d</t>
+  </si>
+  <si>
+    <t>Legend / Star</t>
+  </si>
+  <si>
+    <t>c</t>
+  </si>
+  <si>
+    <t>Epic / Star</t>
+  </si>
+  <si>
+    <t>a</t>
+  </si>
+  <si>
+    <t>Master / Star</t>
+  </si>
+  <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>GM / Star</t>
+  </si>
+  <si>
+    <t>j</t>
+  </si>
+  <si>
+    <t>GM V - Legend V</t>
+  </si>
+  <si>
+    <t>l</t>
+  </si>
+  <si>
+    <t>GM II - Mythic</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>GM III - Mythic</t>
+  </si>
+  <si>
+    <t>n</t>
+  </si>
+  <si>
+    <t>GM IV - Mythic</t>
+  </si>
+  <si>
+    <t>o</t>
+  </si>
+  <si>
+    <t>GM V - Mythic</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Epic V - Legend V</t>
+  </si>
+  <si>
+    <t>q</t>
+  </si>
+  <si>
+    <t>Epic I - Mythic</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Epic II - Mythic</t>
+  </si>
+  <si>
+    <t>s</t>
+  </si>
+  <si>
+    <t>Epic III - Mythic</t>
+  </si>
+  <si>
+    <t>t</t>
+  </si>
+  <si>
+    <t>Epic IV - Mythic</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>Epic V - Mythic</t>
+  </si>
+  <si>
+    <t>v</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic</t>
+  </si>
+  <si>
+    <t>w</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Honor</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Glory</t>
+  </si>
+  <si>
+    <t>y</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Immortal</t>
+  </si>
+  <si>
+    <t>ab</t>
+  </si>
+  <si>
+    <t>Open Grading ( Auto Star 15 )</t>
+  </si>
+  <si>
+    <t>ac</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Honor (25)</t>
+  </si>
+  <si>
+    <t>ad</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Glory (50)</t>
+  </si>
+  <si>
+    <t>ae</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>af</t>
+  </si>
+  <si>
+    <t>Mythic Honor (25) - Mythic Glory (50)</t>
+  </si>
+  <si>
+    <t>ag</t>
+  </si>
+  <si>
+    <t>Mythic Honor (25) - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>ah</t>
+  </si>
+  <si>
+    <t>Mythic Glory (50) - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>HOK80-S21</t>
+  </si>
+  <si>
+    <t>80 Tokens</t>
+  </si>
+  <si>
+    <t>HOK560-S21</t>
+  </si>
+  <si>
+    <t>560 Tokens</t>
+  </si>
+  <si>
     <t>GI1090-S13</t>
   </si>
   <si>
     <t>980+110 Genesis Crystals</t>
-  </si>
-[...2062 lines deleted...]
-    <t>6480+1600 Genesis Crystals</t>
   </si>
   <si>
     <t>GIWELKIN-S13</t>
   </si>
   <si>
     <t>Blessing Of The Welkin Moon</t>
   </si>
   <si>
     <t>GUKM-S888</t>
   </si>
   <si>
     <t>Kartu Mingguan</t>
   </si>
   <si>
     <t>GUKB-S888</t>
   </si>
   <si>
     <t>Kartu Bulanan</t>
   </si>
   <si>
     <t>GUGF-S888</t>
   </si>
   <si>
     <t>Growht Fund ( REBATE)</t>
   </si>
@@ -7260,1182 +7260,1182 @@
       </c>
       <c r="E128" s="2">
         <v>4666152</v>
       </c>
       <c r="F128" s="2">
         <v>4621712</v>
       </c>
       <c r="G128" s="2">
         <v>4577273</v>
       </c>
       <c r="H128" s="2">
         <v>4532833</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>88</v>
+        <v>269</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E129" s="2">
-        <v>105337</v>
+        <v>948503</v>
       </c>
       <c r="F129" s="2">
-        <v>104334</v>
+        <v>939469</v>
       </c>
       <c r="G129" s="2">
-        <v>103331</v>
+        <v>930436</v>
       </c>
       <c r="H129" s="2">
-        <v>102327</v>
+        <v>921403</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E130" s="2">
-        <v>107287</v>
+        <v>105337</v>
       </c>
       <c r="F130" s="2">
-        <v>106265</v>
+        <v>104334</v>
       </c>
       <c r="G130" s="2">
-        <v>105243</v>
+        <v>103331</v>
       </c>
       <c r="H130" s="2">
-        <v>104222</v>
+        <v>102327</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E131" s="2">
-        <v>117038</v>
+        <v>107287</v>
       </c>
       <c r="F131" s="2">
-        <v>115924</v>
+        <v>106265</v>
       </c>
       <c r="G131" s="2">
-        <v>114809</v>
+        <v>105243</v>
       </c>
       <c r="H131" s="2">
-        <v>113694</v>
+        <v>104222</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E132" s="2">
-        <v>126789</v>
+        <v>117038</v>
       </c>
       <c r="F132" s="2">
-        <v>125581</v>
+        <v>115924</v>
       </c>
       <c r="G132" s="2">
-        <v>124374</v>
+        <v>114809</v>
       </c>
       <c r="H132" s="2">
-        <v>123166</v>
+        <v>113694</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>277</v>
+        <v>88</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E133" s="2">
-        <v>4807</v>
+        <v>126789</v>
       </c>
       <c r="F133" s="2">
-        <v>4761</v>
+        <v>125581</v>
       </c>
       <c r="G133" s="2">
-        <v>4715</v>
+        <v>124374</v>
       </c>
       <c r="H133" s="2">
-        <v>4670</v>
+        <v>123166</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E134" s="2">
-        <v>65447</v>
+        <v>4807</v>
       </c>
       <c r="F134" s="2">
-        <v>64823</v>
+        <v>4761</v>
       </c>
       <c r="G134" s="2">
-        <v>64200</v>
+        <v>4715</v>
       </c>
       <c r="H134" s="2">
-        <v>63577</v>
+        <v>4670</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E135" s="2">
-        <v>80474</v>
+        <v>65447</v>
       </c>
       <c r="F135" s="2">
-        <v>79708</v>
+        <v>64823</v>
       </c>
       <c r="G135" s="2">
-        <v>78941</v>
+        <v>64200</v>
       </c>
       <c r="H135" s="2">
-        <v>78175</v>
+        <v>63577</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E136" s="2">
-        <v>502679</v>
+        <v>80474</v>
       </c>
       <c r="F136" s="2">
-        <v>497892</v>
+        <v>79708</v>
       </c>
       <c r="G136" s="2">
-        <v>493104</v>
+        <v>78941</v>
       </c>
       <c r="H136" s="2">
-        <v>488317</v>
+        <v>78175</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E137" s="2">
-        <v>15156</v>
+        <v>502679</v>
       </c>
       <c r="F137" s="2">
-        <v>15011</v>
+        <v>497892</v>
       </c>
       <c r="G137" s="2">
-        <v>14867</v>
+        <v>493104</v>
       </c>
       <c r="H137" s="2">
-        <v>14723</v>
+        <v>488317</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>289</v>
       </c>
       <c r="E138" s="2">
-        <v>143574</v>
+        <v>15156</v>
       </c>
       <c r="F138" s="2">
-        <v>142206</v>
+        <v>15011</v>
       </c>
       <c r="G138" s="2">
-        <v>140839</v>
+        <v>14867</v>
       </c>
       <c r="H138" s="2">
-        <v>139472</v>
+        <v>14723</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E139" s="2">
-        <v>143093</v>
+        <v>143574</v>
       </c>
       <c r="F139" s="2">
-        <v>141730</v>
+        <v>142206</v>
       </c>
       <c r="G139" s="2">
-        <v>140367</v>
+        <v>140839</v>
       </c>
       <c r="H139" s="2">
-        <v>139005</v>
+        <v>139472</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>54</v>
+        <v>291</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E140" s="2">
-        <v>62428</v>
+        <v>143093</v>
       </c>
       <c r="F140" s="2">
-        <v>61833</v>
+        <v>141730</v>
       </c>
       <c r="G140" s="2">
-        <v>61239</v>
+        <v>140367</v>
       </c>
       <c r="H140" s="2">
-        <v>60644</v>
+        <v>139005</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>295</v>
+        <v>54</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E141" s="2">
-        <v>853089</v>
+        <v>62428</v>
       </c>
       <c r="F141" s="2">
-        <v>844965</v>
+        <v>61833</v>
       </c>
       <c r="G141" s="2">
-        <v>836840</v>
+        <v>61239</v>
       </c>
       <c r="H141" s="2">
-        <v>828715</v>
+        <v>60644</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E142" s="2">
-        <v>1742092</v>
+        <v>853089</v>
       </c>
       <c r="F142" s="2">
-        <v>1725500</v>
+        <v>844965</v>
       </c>
       <c r="G142" s="2">
-        <v>1708909</v>
+        <v>836840</v>
       </c>
       <c r="H142" s="2">
-        <v>1692318</v>
+        <v>828715</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E143" s="2">
-        <v>95464</v>
+        <v>1742092</v>
       </c>
       <c r="F143" s="2">
-        <v>94555</v>
+        <v>1725500</v>
       </c>
       <c r="G143" s="2">
-        <v>93646</v>
+        <v>1708909</v>
       </c>
       <c r="H143" s="2">
-        <v>92736</v>
+        <v>1692318</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>88</v>
+        <v>303</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E144" s="2">
-        <v>97537</v>
+        <v>95464</v>
       </c>
       <c r="F144" s="2">
-        <v>96608</v>
+        <v>94555</v>
       </c>
       <c r="G144" s="2">
-        <v>95679</v>
+        <v>93646</v>
       </c>
       <c r="H144" s="2">
-        <v>94750</v>
+        <v>92736</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>277</v>
+        <v>88</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E145" s="2">
-        <v>50417</v>
+        <v>97537</v>
       </c>
       <c r="F145" s="2">
-        <v>49937</v>
+        <v>96608</v>
       </c>
       <c r="G145" s="2">
-        <v>49456</v>
+        <v>95679</v>
       </c>
       <c r="H145" s="2">
-        <v>48976</v>
+        <v>94750</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E146" s="2">
-        <v>426557</v>
+        <v>50417</v>
       </c>
       <c r="F146" s="2">
-        <v>422495</v>
+        <v>49937</v>
       </c>
       <c r="G146" s="2">
-        <v>418432</v>
+        <v>49456</v>
       </c>
       <c r="H146" s="2">
-        <v>414370</v>
+        <v>48976</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E147" s="2">
-        <v>85334</v>
+        <v>426557</v>
       </c>
       <c r="F147" s="2">
-        <v>84521</v>
+        <v>422495</v>
       </c>
       <c r="G147" s="2">
-        <v>83708</v>
+        <v>418432</v>
       </c>
       <c r="H147" s="2">
-        <v>82895</v>
+        <v>414370</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E148" s="2">
-        <v>170611</v>
+        <v>85334</v>
       </c>
       <c r="F148" s="2">
-        <v>168986</v>
+        <v>84521</v>
       </c>
       <c r="G148" s="2">
-        <v>167362</v>
+        <v>83708</v>
       </c>
       <c r="H148" s="2">
-        <v>165737</v>
+        <v>82895</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E149" s="2">
-        <v>775058</v>
+        <v>170611</v>
       </c>
       <c r="F149" s="2">
-        <v>767676</v>
+        <v>168986</v>
       </c>
       <c r="G149" s="2">
-        <v>760295</v>
+        <v>167362</v>
       </c>
       <c r="H149" s="2">
-        <v>752913</v>
+        <v>165737</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>54</v>
+        <v>316</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E150" s="2">
-        <v>140007</v>
+        <v>775058</v>
       </c>
       <c r="F150" s="2">
-        <v>138674</v>
+        <v>767676</v>
       </c>
       <c r="G150" s="2">
-        <v>137340</v>
+        <v>760295</v>
       </c>
       <c r="H150" s="2">
-        <v>136007</v>
+        <v>752913</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E151" s="2">
-        <v>280113</v>
+        <v>140007</v>
       </c>
       <c r="F151" s="2">
-        <v>277445</v>
+        <v>138674</v>
       </c>
       <c r="G151" s="2">
-        <v>274777</v>
+        <v>137340</v>
       </c>
       <c r="H151" s="2">
-        <v>272109</v>
+        <v>136007</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>320</v>
+        <v>54</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E152" s="2">
-        <v>7206</v>
+        <v>280113</v>
       </c>
       <c r="F152" s="2">
-        <v>7138</v>
+        <v>277445</v>
       </c>
       <c r="G152" s="2">
-        <v>7069</v>
+        <v>274777</v>
       </c>
       <c r="H152" s="2">
-        <v>7000</v>
+        <v>272109</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E153" s="2">
-        <v>11607</v>
+        <v>7206</v>
       </c>
       <c r="F153" s="2">
-        <v>11496</v>
+        <v>7138</v>
       </c>
       <c r="G153" s="2">
-        <v>11386</v>
+        <v>7069</v>
       </c>
       <c r="H153" s="2">
-        <v>11275</v>
+        <v>7000</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E154" s="2">
-        <v>15375</v>
+        <v>11607</v>
       </c>
       <c r="F154" s="2">
-        <v>15229</v>
+        <v>11496</v>
       </c>
       <c r="G154" s="2">
-        <v>15082</v>
+        <v>11386</v>
       </c>
       <c r="H154" s="2">
-        <v>14936</v>
+        <v>11275</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E155" s="2">
-        <v>31323</v>
+        <v>15375</v>
       </c>
       <c r="F155" s="2">
-        <v>31024</v>
+        <v>15229</v>
       </c>
       <c r="G155" s="2">
-        <v>30726</v>
+        <v>15082</v>
       </c>
       <c r="H155" s="2">
-        <v>30428</v>
+        <v>14936</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E156" s="2">
-        <v>44670</v>
+        <v>31323</v>
       </c>
       <c r="F156" s="2">
-        <v>44245</v>
+        <v>31024</v>
       </c>
       <c r="G156" s="2">
-        <v>43819</v>
+        <v>30726</v>
       </c>
       <c r="H156" s="2">
-        <v>43394</v>
+        <v>30428</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E157" s="2">
-        <v>93790</v>
+        <v>44670</v>
       </c>
       <c r="F157" s="2">
-        <v>92897</v>
+        <v>44245</v>
       </c>
       <c r="G157" s="2">
-        <v>92004</v>
+        <v>43819</v>
       </c>
       <c r="H157" s="2">
-        <v>91110</v>
+        <v>43394</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>334</v>
+        <v>285</v>
       </c>
       <c r="E158" s="2">
-        <v>284441</v>
+        <v>74238</v>
       </c>
       <c r="F158" s="2">
-        <v>281732</v>
+        <v>73531</v>
       </c>
       <c r="G158" s="2">
-        <v>279023</v>
+        <v>72824</v>
       </c>
       <c r="H158" s="2">
-        <v>276314</v>
+        <v>72117</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D159" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="C159" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E159" s="2">
-        <v>74238</v>
+        <v>110412</v>
       </c>
       <c r="F159" s="2">
-        <v>73531</v>
+        <v>109360</v>
       </c>
       <c r="G159" s="2">
-        <v>72824</v>
+        <v>108309</v>
       </c>
       <c r="H159" s="2">
-        <v>72117</v>
+        <v>107257</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E160" s="2">
-        <v>110412</v>
+        <v>150983</v>
       </c>
       <c r="F160" s="2">
-        <v>109360</v>
+        <v>149545</v>
       </c>
       <c r="G160" s="2">
-        <v>108309</v>
+        <v>148107</v>
       </c>
       <c r="H160" s="2">
-        <v>107257</v>
+        <v>146669</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E161" s="2">
-        <v>150983</v>
+        <v>224399</v>
       </c>
       <c r="F161" s="2">
-        <v>149545</v>
+        <v>222262</v>
       </c>
       <c r="G161" s="2">
-        <v>148107</v>
+        <v>220124</v>
       </c>
       <c r="H161" s="2">
-        <v>146669</v>
+        <v>217987</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>341</v>
+        <v>287</v>
       </c>
       <c r="E162" s="2">
-        <v>224399</v>
+        <v>495154</v>
       </c>
       <c r="F162" s="2">
-        <v>222262</v>
+        <v>490438</v>
       </c>
       <c r="G162" s="2">
-        <v>220124</v>
+        <v>485722</v>
       </c>
       <c r="H162" s="2">
-        <v>217987</v>
+        <v>481007</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D163" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="C163" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E163" s="2">
-        <v>495154</v>
+        <v>1160441</v>
       </c>
       <c r="F163" s="2">
-        <v>490438</v>
+        <v>1149389</v>
       </c>
       <c r="G163" s="2">
-        <v>485722</v>
+        <v>1138337</v>
       </c>
       <c r="H163" s="2">
-        <v>481007</v>
+        <v>1127286</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>343</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>320</v>
+        <v>269</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E164" s="2">
-        <v>1160441</v>
+        <v>1897317</v>
       </c>
       <c r="F164" s="2">
-        <v>1149389</v>
+        <v>1879248</v>
       </c>
       <c r="G164" s="2">
-        <v>1138337</v>
+        <v>1861178</v>
       </c>
       <c r="H164" s="2">
-        <v>1127286</v>
+        <v>1843108</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E165" s="2">
         <v>1519</v>
       </c>
       <c r="F165" s="2">
         <v>1505</v>
       </c>
       <c r="G165" s="2">
         <v>1490</v>
       </c>
       <c r="H165" s="2">
         <v>1476</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E166" s="2">
         <v>3049</v>
       </c>
       <c r="F166" s="2">
         <v>3020</v>
       </c>
       <c r="G166" s="2">
         <v>2991</v>
       </c>
       <c r="H166" s="2">
         <v>2962</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E167" s="2">
         <v>3537</v>
       </c>
       <c r="F167" s="2">
         <v>3504</v>
       </c>
       <c r="G167" s="2">
         <v>3470</v>
       </c>
       <c r="H167" s="2">
         <v>3436</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E168" s="2">
         <v>4564</v>
       </c>
       <c r="F168" s="2">
         <v>4521</v>
       </c>
       <c r="G168" s="2">
         <v>4477</v>
       </c>
       <c r="H168" s="2">
         <v>4434</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
@@ -8449,112 +8449,112 @@
       </c>
       <c r="E169" s="2">
         <v>69258</v>
       </c>
       <c r="F169" s="2">
         <v>68598</v>
       </c>
       <c r="G169" s="2">
         <v>67939</v>
       </c>
       <c r="H169" s="2">
         <v>67279</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E170" s="2">
         <v>5555</v>
       </c>
       <c r="F170" s="2">
         <v>5502</v>
       </c>
       <c r="G170" s="2">
         <v>5449</v>
       </c>
       <c r="H170" s="2">
         <v>5396</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E171" s="2">
         <v>6585</v>
       </c>
       <c r="F171" s="2">
         <v>6522</v>
       </c>
       <c r="G171" s="2">
         <v>6459</v>
       </c>
       <c r="H171" s="2">
         <v>6396</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E172" s="2">
         <v>8080</v>
       </c>
       <c r="F172" s="2">
         <v>8003</v>
       </c>
       <c r="G172" s="2">
         <v>7926</v>
       </c>
       <c r="H172" s="2">
         <v>7849</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C173" s="1" t="s">
@@ -8565,225 +8565,225 @@
       </c>
       <c r="E173" s="2">
         <v>135824</v>
       </c>
       <c r="F173" s="2">
         <v>134530</v>
       </c>
       <c r="G173" s="2">
         <v>133237</v>
       </c>
       <c r="H173" s="2">
         <v>131943</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="E174" s="2">
         <v>12121</v>
       </c>
       <c r="F174" s="2">
         <v>12006</v>
       </c>
       <c r="G174" s="2">
         <v>11890</v>
       </c>
       <c r="H174" s="2">
         <v>11775</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E175" s="2">
         <v>16154</v>
       </c>
       <c r="F175" s="2">
         <v>16000</v>
       </c>
       <c r="G175" s="2">
         <v>15847</v>
       </c>
       <c r="H175" s="2">
         <v>15693</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E176" s="2">
         <v>17673</v>
       </c>
       <c r="F176" s="2">
         <v>17504</v>
       </c>
       <c r="G176" s="2">
         <v>17336</v>
       </c>
       <c r="H176" s="2">
         <v>17168</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E177" s="2">
         <v>19709</v>
       </c>
       <c r="F177" s="2">
         <v>19521</v>
       </c>
       <c r="G177" s="2">
         <v>19333</v>
       </c>
       <c r="H177" s="2">
         <v>19145</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E178" s="2">
         <v>23218</v>
       </c>
       <c r="F178" s="2">
         <v>22996</v>
       </c>
       <c r="G178" s="2">
         <v>22775</v>
       </c>
       <c r="H178" s="2">
         <v>22554</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>372</v>
       </c>
       <c r="E179" s="2">
         <v>29339</v>
       </c>
       <c r="F179" s="2">
         <v>29060</v>
       </c>
       <c r="G179" s="2">
         <v>28780</v>
       </c>
       <c r="H179" s="2">
         <v>28501</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E180" s="2">
         <v>31246</v>
       </c>
       <c r="F180" s="2">
         <v>30948</v>
       </c>
       <c r="G180" s="2">
         <v>30651</v>
       </c>
       <c r="H180" s="2">
         <v>30353</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
@@ -8826,54 +8826,54 @@
       </c>
       <c r="E182" s="2">
         <v>685278</v>
       </c>
       <c r="F182" s="2">
         <v>678752</v>
       </c>
       <c r="G182" s="2">
         <v>672225</v>
       </c>
       <c r="H182" s="2">
         <v>665699</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="E183" s="2">
         <v>46440</v>
       </c>
       <c r="F183" s="2">
         <v>45998</v>
       </c>
       <c r="G183" s="2">
         <v>45556</v>
       </c>
       <c r="H183" s="2">
         <v>45114</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C184" s="1" t="s">
@@ -8913,51 +8913,51 @@
       </c>
       <c r="E185" s="2">
         <v>7760</v>
       </c>
       <c r="F185" s="2">
         <v>7686</v>
       </c>
       <c r="G185" s="2">
         <v>7612</v>
       </c>
       <c r="H185" s="2">
         <v>7538</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E186" s="2">
         <v>57586</v>
       </c>
       <c r="F186" s="2">
         <v>57038</v>
       </c>
       <c r="G186" s="2">
         <v>56489</v>
       </c>
       <c r="H186" s="2">
         <v>55941</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
@@ -8971,80 +8971,80 @@
       </c>
       <c r="E187" s="2">
         <v>44921</v>
       </c>
       <c r="F187" s="2">
         <v>44493</v>
       </c>
       <c r="G187" s="2">
         <v>44065</v>
       </c>
       <c r="H187" s="2">
         <v>43638</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E188" s="2">
         <v>60372</v>
       </c>
       <c r="F188" s="2">
         <v>59797</v>
       </c>
       <c r="G188" s="2">
         <v>59222</v>
       </c>
       <c r="H188" s="2">
         <v>58647</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>391</v>
       </c>
       <c r="E189" s="2">
         <v>60895</v>
       </c>
       <c r="F189" s="2">
         <v>60315</v>
       </c>
       <c r="G189" s="2">
         <v>59735</v>
       </c>
       <c r="H189" s="2">
         <v>59155</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
@@ -9087,80 +9087,80 @@
       </c>
       <c r="E191" s="2">
         <v>58532</v>
       </c>
       <c r="F191" s="2">
         <v>57975</v>
       </c>
       <c r="G191" s="2">
         <v>57417</v>
       </c>
       <c r="H191" s="2">
         <v>56860</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E192" s="2">
         <v>62122</v>
       </c>
       <c r="F192" s="2">
         <v>61531</v>
       </c>
       <c r="G192" s="2">
         <v>60939</v>
       </c>
       <c r="H192" s="2">
         <v>60347</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E193" s="2">
         <v>77537</v>
       </c>
       <c r="F193" s="2">
         <v>76799</v>
       </c>
       <c r="G193" s="2">
         <v>76060</v>
       </c>
       <c r="H193" s="2">
         <v>75322</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
@@ -9203,573 +9203,573 @@
       </c>
       <c r="E195" s="2">
         <v>136540</v>
       </c>
       <c r="F195" s="2">
         <v>135240</v>
       </c>
       <c r="G195" s="2">
         <v>133939</v>
       </c>
       <c r="H195" s="2">
         <v>132639</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E196" s="2">
         <v>22043</v>
       </c>
       <c r="F196" s="2">
         <v>21833</v>
       </c>
       <c r="G196" s="2">
         <v>21623</v>
       </c>
       <c r="H196" s="2">
         <v>21413</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E197" s="2">
         <v>42553</v>
       </c>
       <c r="F197" s="2">
         <v>42148</v>
       </c>
       <c r="G197" s="2">
         <v>41743</v>
       </c>
       <c r="H197" s="2">
         <v>41338</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>407</v>
       </c>
       <c r="E198" s="2">
         <v>92850</v>
       </c>
       <c r="F198" s="2">
         <v>91966</v>
       </c>
       <c r="G198" s="2">
         <v>91082</v>
       </c>
       <c r="H198" s="2">
         <v>90198</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E199" s="2">
         <v>96891</v>
       </c>
       <c r="F199" s="2">
         <v>95968</v>
       </c>
       <c r="G199" s="2">
         <v>95045</v>
       </c>
       <c r="H199" s="2">
         <v>94123</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>411</v>
       </c>
       <c r="E200" s="2">
         <v>14266</v>
       </c>
       <c r="F200" s="2">
         <v>14130</v>
       </c>
       <c r="G200" s="2">
         <v>13995</v>
       </c>
       <c r="H200" s="2">
         <v>13859</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>413</v>
       </c>
       <c r="E201" s="2">
         <v>104654</v>
       </c>
       <c r="F201" s="2">
         <v>103657</v>
       </c>
       <c r="G201" s="2">
         <v>102660</v>
       </c>
       <c r="H201" s="2">
         <v>101663</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E202" s="2">
         <v>450326</v>
       </c>
       <c r="F202" s="2">
         <v>446037</v>
       </c>
       <c r="G202" s="2">
         <v>441748</v>
       </c>
       <c r="H202" s="2">
         <v>437460</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="E203" s="2">
         <v>151377</v>
       </c>
       <c r="F203" s="2">
         <v>149936</v>
       </c>
       <c r="G203" s="2">
         <v>148494</v>
       </c>
       <c r="H203" s="2">
         <v>147052</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E204" s="2">
         <v>171578</v>
       </c>
       <c r="F204" s="2">
         <v>169944</v>
       </c>
       <c r="G204" s="2">
         <v>168310</v>
       </c>
       <c r="H204" s="2">
         <v>166676</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>420</v>
       </c>
       <c r="E205" s="2">
         <v>191749</v>
       </c>
       <c r="F205" s="2">
         <v>189923</v>
       </c>
       <c r="G205" s="2">
         <v>188097</v>
       </c>
       <c r="H205" s="2">
         <v>186270</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>422</v>
       </c>
       <c r="E206" s="2">
         <v>212968</v>
       </c>
       <c r="F206" s="2">
         <v>210940</v>
       </c>
       <c r="G206" s="2">
         <v>208912</v>
       </c>
       <c r="H206" s="2">
         <v>206884</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="E207" s="2">
         <v>232097</v>
       </c>
       <c r="F207" s="2">
         <v>229887</v>
       </c>
       <c r="G207" s="2">
         <v>227676</v>
       </c>
       <c r="H207" s="2">
         <v>225466</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>424</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>425</v>
       </c>
       <c r="E208" s="2">
         <v>3188</v>
       </c>
       <c r="F208" s="2">
         <v>3157</v>
       </c>
       <c r="G208" s="2">
         <v>3127</v>
       </c>
       <c r="H208" s="2">
         <v>3097</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>426</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>427</v>
       </c>
       <c r="E209" s="2">
         <v>124062</v>
       </c>
       <c r="F209" s="2">
         <v>122880</v>
       </c>
       <c r="G209" s="2">
         <v>121699</v>
       </c>
       <c r="H209" s="2">
         <v>120517</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>429</v>
       </c>
       <c r="E210" s="2">
         <v>261676</v>
       </c>
       <c r="F210" s="2">
         <v>259184</v>
       </c>
       <c r="G210" s="2">
         <v>256691</v>
       </c>
       <c r="H210" s="2">
         <v>254199</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>430</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E211" s="2">
         <v>298729</v>
       </c>
       <c r="F211" s="2">
         <v>295884</v>
       </c>
       <c r="G211" s="2">
         <v>293039</v>
       </c>
       <c r="H211" s="2">
         <v>290194</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>433</v>
       </c>
       <c r="E212" s="2">
         <v>305087</v>
       </c>
       <c r="F212" s="2">
         <v>302181</v>
       </c>
       <c r="G212" s="2">
         <v>299276</v>
       </c>
       <c r="H212" s="2">
         <v>296370</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E213" s="2">
         <v>321756</v>
       </c>
       <c r="F213" s="2">
         <v>318691</v>
       </c>
       <c r="G213" s="2">
         <v>315627</v>
       </c>
       <c r="H213" s="2">
         <v>312563</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>436</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E214" s="2">
         <v>398458</v>
       </c>
       <c r="F214" s="2">
         <v>394663</v>
       </c>
       <c r="G214" s="2">
         <v>390869</v>
       </c>
       <c r="H214" s="2">
         <v>387074</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
@@ -9783,631 +9783,631 @@
       </c>
       <c r="E215" s="2">
         <v>195044</v>
       </c>
       <c r="F215" s="2">
         <v>193186</v>
       </c>
       <c r="G215" s="2">
         <v>191329</v>
       </c>
       <c r="H215" s="2">
         <v>189471</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E216" s="2">
         <v>35381</v>
       </c>
       <c r="F216" s="2">
         <v>35044</v>
       </c>
       <c r="G216" s="2">
         <v>34707</v>
       </c>
       <c r="H216" s="2">
         <v>34370</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>442</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E217" s="2">
         <v>53071</v>
       </c>
       <c r="F217" s="2">
         <v>52566</v>
       </c>
       <c r="G217" s="2">
         <v>52060</v>
       </c>
       <c r="H217" s="2">
         <v>51555</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>444</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>445</v>
       </c>
       <c r="E218" s="2">
-        <v>17317</v>
+        <v>17544</v>
       </c>
       <c r="F218" s="2">
-        <v>17152</v>
+        <v>17377</v>
       </c>
       <c r="G218" s="2">
-        <v>16987</v>
+        <v>17210</v>
       </c>
       <c r="H218" s="2">
-        <v>16822</v>
+        <v>17043</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>446</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>447</v>
       </c>
       <c r="E219" s="2">
         <v>106142</v>
       </c>
       <c r="F219" s="2">
         <v>105132</v>
       </c>
       <c r="G219" s="2">
         <v>104121</v>
       </c>
       <c r="H219" s="2">
         <v>103110</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>448</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E220" s="2">
         <v>123833</v>
       </c>
       <c r="F220" s="2">
         <v>122653</v>
       </c>
       <c r="G220" s="2">
         <v>121474</v>
       </c>
       <c r="H220" s="2">
         <v>120295</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>451</v>
       </c>
       <c r="E221" s="2">
         <v>141523</v>
       </c>
       <c r="F221" s="2">
         <v>140175</v>
       </c>
       <c r="G221" s="2">
         <v>138828</v>
       </c>
       <c r="H221" s="2">
         <v>137480</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>453</v>
       </c>
       <c r="E222" s="2">
         <v>90648</v>
       </c>
       <c r="F222" s="2">
         <v>89784</v>
       </c>
       <c r="G222" s="2">
         <v>88921</v>
       </c>
       <c r="H222" s="2">
         <v>88058</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E223" s="2">
         <v>176904</v>
       </c>
       <c r="F223" s="2">
         <v>175219</v>
       </c>
       <c r="G223" s="2">
         <v>173534</v>
       </c>
       <c r="H223" s="2">
         <v>171850</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>457</v>
       </c>
       <c r="E224" s="2">
         <v>194594</v>
       </c>
       <c r="F224" s="2">
         <v>192741</v>
       </c>
       <c r="G224" s="2">
         <v>190888</v>
       </c>
       <c r="H224" s="2">
         <v>189035</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>459</v>
       </c>
       <c r="E225" s="2">
         <v>265356</v>
       </c>
       <c r="F225" s="2">
         <v>262829</v>
       </c>
       <c r="G225" s="2">
         <v>260302</v>
       </c>
       <c r="H225" s="2">
         <v>257774</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E226" s="2">
         <v>265356</v>
       </c>
       <c r="F226" s="2">
         <v>262829</v>
       </c>
       <c r="G226" s="2">
         <v>260302</v>
       </c>
       <c r="H226" s="2">
         <v>257774</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>463</v>
       </c>
       <c r="E227" s="2">
         <v>283046</v>
       </c>
       <c r="F227" s="2">
         <v>280351</v>
       </c>
       <c r="G227" s="2">
         <v>277655</v>
       </c>
       <c r="H227" s="2">
         <v>274959</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>465</v>
       </c>
       <c r="E228" s="2">
         <v>353808</v>
       </c>
       <c r="F228" s="2">
         <v>350438</v>
       </c>
       <c r="G228" s="2">
         <v>347069</v>
       </c>
       <c r="H228" s="2">
         <v>343699</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E229" s="2">
         <v>459950</v>
       </c>
       <c r="F229" s="2">
         <v>455570</v>
       </c>
       <c r="G229" s="2">
         <v>451189</v>
       </c>
       <c r="H229" s="2">
         <v>446809</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>469</v>
       </c>
       <c r="E230" s="2">
         <v>530712</v>
       </c>
       <c r="F230" s="2">
         <v>525658</v>
       </c>
       <c r="G230" s="2">
         <v>520603</v>
       </c>
       <c r="H230" s="2">
         <v>515549</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>471</v>
       </c>
       <c r="E231" s="2">
         <v>619164</v>
       </c>
       <c r="F231" s="2">
         <v>613267</v>
       </c>
       <c r="G231" s="2">
         <v>607370</v>
       </c>
       <c r="H231" s="2">
         <v>601474</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E232" s="2">
         <v>707616</v>
       </c>
       <c r="F232" s="2">
         <v>700877</v>
       </c>
       <c r="G232" s="2">
         <v>694138</v>
       </c>
       <c r="H232" s="2">
         <v>687398</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>475</v>
       </c>
       <c r="E233" s="2">
         <v>972972</v>
       </c>
       <c r="F233" s="2">
         <v>963706</v>
       </c>
       <c r="G233" s="2">
         <v>954439</v>
       </c>
       <c r="H233" s="2">
         <v>945173</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>477</v>
       </c>
       <c r="E234" s="2">
         <v>1061424</v>
       </c>
       <c r="F234" s="2">
         <v>1051315</v>
       </c>
       <c r="G234" s="2">
         <v>1041206</v>
       </c>
       <c r="H234" s="2">
         <v>1031098</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E235" s="2">
         <v>1326780</v>
       </c>
       <c r="F235" s="2">
         <v>1314144</v>
       </c>
       <c r="G235" s="2">
         <v>1301508</v>
       </c>
       <c r="H235" s="2">
         <v>1288872</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E236" s="2">
         <v>1503684</v>
       </c>
       <c r="F236" s="2">
         <v>1489363</v>
       </c>
       <c r="G236" s="2">
         <v>1475042</v>
       </c>
       <c r="H236" s="2">
         <v>1460722</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
@@ -11175,428 +11175,428 @@
       </c>
       <c r="E263" s="2">
         <v>2198114</v>
       </c>
       <c r="F263" s="2">
         <v>2177180</v>
       </c>
       <c r="G263" s="2">
         <v>2156245</v>
       </c>
       <c r="H263" s="2">
         <v>2135311</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E264" s="2">
         <v>9547</v>
       </c>
       <c r="F264" s="2">
         <v>9456</v>
       </c>
       <c r="G264" s="2">
         <v>9365</v>
       </c>
       <c r="H264" s="2">
         <v>9274</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E265" s="2">
         <v>19157</v>
       </c>
       <c r="F265" s="2">
         <v>18975</v>
       </c>
       <c r="G265" s="2">
         <v>18792</v>
       </c>
       <c r="H265" s="2">
         <v>18610</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>543</v>
       </c>
       <c r="E266" s="2">
         <v>47786</v>
       </c>
       <c r="F266" s="2">
         <v>47330</v>
       </c>
       <c r="G266" s="2">
         <v>46875</v>
       </c>
       <c r="H266" s="2">
         <v>46420</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E267" s="2">
         <v>190820</v>
       </c>
       <c r="F267" s="2">
         <v>189002</v>
       </c>
       <c r="G267" s="2">
         <v>187185</v>
       </c>
       <c r="H267" s="2">
         <v>185368</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>547</v>
       </c>
       <c r="E268" s="2">
         <v>286175</v>
       </c>
       <c r="F268" s="2">
         <v>283450</v>
       </c>
       <c r="G268" s="2">
         <v>280724</v>
       </c>
       <c r="H268" s="2">
         <v>277999</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E269" s="2">
         <v>476887</v>
       </c>
       <c r="F269" s="2">
         <v>472345</v>
       </c>
       <c r="G269" s="2">
         <v>467803</v>
       </c>
       <c r="H269" s="2">
         <v>463262</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E270" s="2">
-        <v>48467</v>
+        <v>18754</v>
       </c>
       <c r="F270" s="2">
-        <v>48005</v>
+        <v>18575</v>
       </c>
       <c r="G270" s="2">
-        <v>47544</v>
+        <v>18397</v>
       </c>
       <c r="H270" s="2">
-        <v>47082</v>
+        <v>18218</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>54</v>
+        <v>280</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E271" s="2">
-        <v>112035</v>
+        <v>48467</v>
       </c>
       <c r="F271" s="2">
-        <v>110968</v>
+        <v>48005</v>
       </c>
       <c r="G271" s="2">
-        <v>109901</v>
+        <v>47544</v>
       </c>
       <c r="H271" s="2">
-        <v>108834</v>
+        <v>47082</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>555</v>
       </c>
       <c r="E272" s="2">
-        <v>84063</v>
+        <v>112035</v>
       </c>
       <c r="F272" s="2">
-        <v>83262</v>
+        <v>110968</v>
       </c>
       <c r="G272" s="2">
-        <v>82462</v>
+        <v>109901</v>
       </c>
       <c r="H272" s="2">
-        <v>81661</v>
+        <v>108834</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C273" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D273" s="1" t="s">
         <v>557</v>
       </c>
-      <c r="D273" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E273" s="2">
-        <v>4807</v>
+        <v>84063</v>
       </c>
       <c r="F273" s="2">
-        <v>4761</v>
+        <v>83262</v>
       </c>
       <c r="G273" s="2">
-        <v>4715</v>
+        <v>82462</v>
       </c>
       <c r="H273" s="2">
-        <v>4670</v>
+        <v>81661</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="C274" s="1" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E274" s="2">
-        <v>569039</v>
+        <v>4807</v>
       </c>
       <c r="F274" s="2">
-        <v>563620</v>
+        <v>4761</v>
       </c>
       <c r="G274" s="2">
-        <v>558200</v>
+        <v>4715</v>
       </c>
       <c r="H274" s="2">
-        <v>552781</v>
+        <v>4670</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>561</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E275" s="2">
         <v>41982</v>
       </c>
       <c r="F275" s="2">
         <v>41582</v>
       </c>
       <c r="G275" s="2">
         <v>41182</v>
       </c>
       <c r="H275" s="2">
         <v>40783</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>331</v>
+        <v>269</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>564</v>
       </c>
       <c r="E276" s="2">
         <v>107953</v>
       </c>
       <c r="F276" s="2">
         <v>106924</v>
       </c>
       <c r="G276" s="2">
         <v>105896</v>
       </c>
       <c r="H276" s="2">
         <v>104868</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E277" s="2">
         <v>80117</v>
       </c>
       <c r="F277" s="2">
         <v>79354</v>
       </c>
       <c r="G277" s="2">
         <v>78591</v>
       </c>
       <c r="H277" s="2">
         <v>77828</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
@@ -11610,167 +11610,167 @@
       </c>
       <c r="E278" s="2">
         <v>14010</v>
       </c>
       <c r="F278" s="2">
         <v>13877</v>
       </c>
       <c r="G278" s="2">
         <v>13743</v>
       </c>
       <c r="H278" s="2">
         <v>13610</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>569</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>570</v>
       </c>
       <c r="E279" s="2">
         <v>71835</v>
       </c>
       <c r="F279" s="2">
         <v>71151</v>
       </c>
       <c r="G279" s="2">
         <v>70466</v>
       </c>
       <c r="H279" s="2">
         <v>69782</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>571</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>572</v>
       </c>
       <c r="E280" s="2">
         <v>14367</v>
       </c>
       <c r="F280" s="2">
         <v>14230</v>
       </c>
       <c r="G280" s="2">
         <v>14093</v>
       </c>
       <c r="H280" s="2">
         <v>13957</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>573</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>574</v>
       </c>
       <c r="E281" s="2">
         <v>43101</v>
       </c>
       <c r="F281" s="2">
         <v>42691</v>
       </c>
       <c r="G281" s="2">
         <v>42280</v>
       </c>
       <c r="H281" s="2">
         <v>41870</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>575</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>576</v>
       </c>
       <c r="E282" s="2">
         <v>142712</v>
       </c>
       <c r="F282" s="2">
         <v>141353</v>
       </c>
       <c r="G282" s="2">
         <v>139993</v>
       </c>
       <c r="H282" s="2">
         <v>138634</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>577</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E283" s="2">
         <v>286381</v>
       </c>
       <c r="F283" s="2">
         <v>283654</v>
       </c>
       <c r="G283" s="2">
         <v>280926</v>
       </c>
       <c r="H283" s="2">
         <v>278199</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
@@ -11842,167 +11842,167 @@
       </c>
       <c r="E286" s="2">
         <v>14280</v>
       </c>
       <c r="F286" s="2">
         <v>14144</v>
       </c>
       <c r="G286" s="2">
         <v>14008</v>
       </c>
       <c r="H286" s="2">
         <v>13872</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E287" s="2">
         <v>3067</v>
       </c>
       <c r="F287" s="2">
         <v>3038</v>
       </c>
       <c r="G287" s="2">
         <v>3009</v>
       </c>
       <c r="H287" s="2">
         <v>2979</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E288" s="2">
         <v>3577</v>
       </c>
       <c r="F288" s="2">
         <v>3543</v>
       </c>
       <c r="G288" s="2">
         <v>3509</v>
       </c>
       <c r="H288" s="2">
         <v>3475</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E289" s="2">
         <v>45518</v>
       </c>
       <c r="F289" s="2">
         <v>45084</v>
       </c>
       <c r="G289" s="2">
         <v>44651</v>
       </c>
       <c r="H289" s="2">
         <v>44217</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E290" s="2">
         <v>77490</v>
       </c>
       <c r="F290" s="2">
         <v>76752</v>
       </c>
       <c r="G290" s="2">
         <v>76014</v>
       </c>
       <c r="H290" s="2">
         <v>75276</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E291" s="2">
         <v>465098</v>
       </c>
       <c r="F291" s="2">
         <v>460668</v>
       </c>
       <c r="G291" s="2">
         <v>456239</v>
       </c>
       <c r="H291" s="2">
         <v>451809</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
@@ -12422,3908 +12422,3908 @@
       </c>
       <c r="E306" s="2">
         <v>31073</v>
       </c>
       <c r="F306" s="2">
         <v>30777</v>
       </c>
       <c r="G306" s="2">
         <v>30481</v>
       </c>
       <c r="H306" s="2">
         <v>30185</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>625</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>626</v>
       </c>
       <c r="E307" s="2">
         <v>4601</v>
       </c>
       <c r="F307" s="2">
         <v>4557</v>
       </c>
       <c r="G307" s="2">
         <v>4513</v>
       </c>
       <c r="H307" s="2">
         <v>4470</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E308" s="2">
         <v>4601</v>
       </c>
       <c r="F308" s="2">
         <v>4557</v>
       </c>
       <c r="G308" s="2">
         <v>4513</v>
       </c>
       <c r="H308" s="2">
         <v>4470</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>628</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E309" s="2">
         <v>5621</v>
       </c>
       <c r="F309" s="2">
         <v>5567</v>
       </c>
       <c r="G309" s="2">
         <v>5514</v>
       </c>
       <c r="H309" s="2">
         <v>5460</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>630</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E310" s="2">
         <v>8175</v>
       </c>
       <c r="F310" s="2">
         <v>8097</v>
       </c>
       <c r="G310" s="2">
         <v>8020</v>
       </c>
       <c r="H310" s="2">
         <v>7942</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>632</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>633</v>
       </c>
       <c r="E311" s="2">
         <v>1068215</v>
       </c>
       <c r="F311" s="2">
         <v>1058042</v>
       </c>
       <c r="G311" s="2">
         <v>1047868</v>
       </c>
       <c r="H311" s="2">
         <v>1037695</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E312" s="2">
         <v>11241</v>
       </c>
       <c r="F312" s="2">
         <v>11134</v>
       </c>
       <c r="G312" s="2">
         <v>11027</v>
       </c>
       <c r="H312" s="2">
         <v>10920</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E313" s="2">
         <v>12263</v>
       </c>
       <c r="F313" s="2">
         <v>12146</v>
       </c>
       <c r="G313" s="2">
         <v>12029</v>
       </c>
       <c r="H313" s="2">
         <v>11913</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>639</v>
       </c>
       <c r="E314" s="2">
         <v>13970</v>
       </c>
       <c r="F314" s="2">
         <v>13837</v>
       </c>
       <c r="G314" s="2">
         <v>13704</v>
       </c>
       <c r="H314" s="2">
         <v>13571</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E315" s="2">
         <v>15329</v>
       </c>
       <c r="F315" s="2">
         <v>15183</v>
       </c>
       <c r="G315" s="2">
         <v>15037</v>
       </c>
       <c r="H315" s="2">
         <v>14891</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>643</v>
       </c>
       <c r="E316" s="2">
         <v>15840</v>
       </c>
       <c r="F316" s="2">
         <v>15689</v>
       </c>
       <c r="G316" s="2">
         <v>15539</v>
       </c>
       <c r="H316" s="2">
         <v>15388</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>644</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E317" s="2">
         <v>16350</v>
       </c>
       <c r="F317" s="2">
         <v>16194</v>
       </c>
       <c r="G317" s="2">
         <v>16038</v>
       </c>
       <c r="H317" s="2">
         <v>15882</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>647</v>
       </c>
       <c r="E318" s="2">
         <v>106822</v>
       </c>
       <c r="F318" s="2">
         <v>105804</v>
       </c>
       <c r="G318" s="2">
         <v>104787</v>
       </c>
       <c r="H318" s="2">
         <v>103770</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E319" s="2">
         <v>19927</v>
       </c>
       <c r="F319" s="2">
         <v>19737</v>
       </c>
       <c r="G319" s="2">
         <v>19547</v>
       </c>
       <c r="H319" s="2">
         <v>19358</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>651</v>
       </c>
       <c r="E320" s="2">
         <v>19927</v>
       </c>
       <c r="F320" s="2">
         <v>19737</v>
       </c>
       <c r="G320" s="2">
         <v>19547</v>
       </c>
       <c r="H320" s="2">
         <v>19358</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>653</v>
       </c>
       <c r="E321" s="2">
         <v>20437</v>
       </c>
       <c r="F321" s="2">
         <v>20243</v>
       </c>
       <c r="G321" s="2">
         <v>20048</v>
       </c>
       <c r="H321" s="2">
         <v>19853</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E322" s="2">
         <v>21970</v>
       </c>
       <c r="F322" s="2">
         <v>21761</v>
       </c>
       <c r="G322" s="2">
         <v>21552</v>
       </c>
       <c r="H322" s="2">
         <v>21342</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>656</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>657</v>
       </c>
       <c r="E323" s="2">
         <v>22993</v>
       </c>
       <c r="F323" s="2">
         <v>22774</v>
       </c>
       <c r="G323" s="2">
         <v>22555</v>
       </c>
       <c r="H323" s="2">
         <v>22336</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>659</v>
       </c>
       <c r="E324" s="2">
         <v>23502</v>
       </c>
       <c r="F324" s="2">
         <v>23278</v>
       </c>
       <c r="G324" s="2">
         <v>23054</v>
       </c>
       <c r="H324" s="2">
         <v>22831</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>660</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E325" s="2">
         <v>26569</v>
       </c>
       <c r="F325" s="2">
         <v>26316</v>
       </c>
       <c r="G325" s="2">
         <v>26063</v>
       </c>
       <c r="H325" s="2">
         <v>25810</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E326" s="2">
         <v>28102</v>
       </c>
       <c r="F326" s="2">
         <v>27835</v>
       </c>
       <c r="G326" s="2">
         <v>27567</v>
       </c>
       <c r="H326" s="2">
         <v>27299</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E327" s="2">
         <v>28102</v>
       </c>
       <c r="F327" s="2">
         <v>27835</v>
       </c>
       <c r="G327" s="2">
         <v>27567</v>
       </c>
       <c r="H327" s="2">
         <v>27299</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E328" s="2">
         <v>31169</v>
       </c>
       <c r="F328" s="2">
         <v>30872</v>
       </c>
       <c r="G328" s="2">
         <v>30576</v>
       </c>
       <c r="H328" s="2">
         <v>30279</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>669</v>
       </c>
       <c r="E329" s="2">
         <v>31677</v>
       </c>
       <c r="F329" s="2">
         <v>31376</v>
       </c>
       <c r="G329" s="2">
         <v>31074</v>
       </c>
       <c r="H329" s="2">
         <v>30772</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E330" s="2">
         <v>32700</v>
       </c>
       <c r="F330" s="2">
         <v>32389</v>
       </c>
       <c r="G330" s="2">
         <v>32077</v>
       </c>
       <c r="H330" s="2">
         <v>31766</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>672</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E331" s="2">
         <v>35765</v>
       </c>
       <c r="F331" s="2">
         <v>35424</v>
       </c>
       <c r="G331" s="2">
         <v>35084</v>
       </c>
       <c r="H331" s="2">
         <v>34743</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>674</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>675</v>
       </c>
       <c r="E332" s="2">
         <v>39852</v>
       </c>
       <c r="F332" s="2">
         <v>39472</v>
       </c>
       <c r="G332" s="2">
         <v>39093</v>
       </c>
       <c r="H332" s="2">
         <v>38713</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>677</v>
       </c>
       <c r="E333" s="2">
         <v>47005</v>
       </c>
       <c r="F333" s="2">
         <v>46558</v>
       </c>
       <c r="G333" s="2">
         <v>46110</v>
       </c>
       <c r="H333" s="2">
         <v>45662</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E334" s="2">
         <v>50583</v>
       </c>
       <c r="F334" s="2">
         <v>50101</v>
       </c>
       <c r="G334" s="2">
         <v>49619</v>
       </c>
       <c r="H334" s="2">
         <v>49137</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E335" s="2">
         <v>21365</v>
       </c>
       <c r="F335" s="2">
         <v>21162</v>
       </c>
       <c r="G335" s="2">
         <v>20958</v>
       </c>
       <c r="H335" s="2">
         <v>20755</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E336" s="2">
         <v>63354</v>
       </c>
       <c r="F336" s="2">
         <v>62750</v>
       </c>
       <c r="G336" s="2">
         <v>62147</v>
       </c>
       <c r="H336" s="2">
         <v>61544</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E337" s="2">
         <v>66281</v>
       </c>
       <c r="F337" s="2">
         <v>65650</v>
       </c>
       <c r="G337" s="2">
         <v>65019</v>
       </c>
       <c r="H337" s="2">
         <v>64388</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>686</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E338" s="2">
         <v>69345</v>
       </c>
       <c r="F338" s="2">
         <v>68685</v>
       </c>
       <c r="G338" s="2">
         <v>68024</v>
       </c>
       <c r="H338" s="2">
         <v>67364</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E339" s="2">
         <v>77523</v>
       </c>
       <c r="F339" s="2">
         <v>76784</v>
       </c>
       <c r="G339" s="2">
         <v>76046</v>
       </c>
       <c r="H339" s="2">
         <v>75308</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E340" s="2">
         <v>78544</v>
       </c>
       <c r="F340" s="2">
         <v>77796</v>
       </c>
       <c r="G340" s="2">
         <v>77048</v>
       </c>
       <c r="H340" s="2">
         <v>76300</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>692</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>693</v>
       </c>
       <c r="E341" s="2">
         <v>81562</v>
       </c>
       <c r="F341" s="2">
         <v>80785</v>
       </c>
       <c r="G341" s="2">
         <v>80008</v>
       </c>
       <c r="H341" s="2">
         <v>79232</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E342" s="2">
         <v>83096</v>
       </c>
       <c r="F342" s="2">
         <v>82305</v>
       </c>
       <c r="G342" s="2">
         <v>81513</v>
       </c>
       <c r="H342" s="2">
         <v>80722</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E343" s="2">
         <v>89737</v>
       </c>
       <c r="F343" s="2">
         <v>88883</v>
       </c>
       <c r="G343" s="2">
         <v>88028</v>
       </c>
       <c r="H343" s="2">
         <v>87173</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>699</v>
       </c>
       <c r="E344" s="2">
         <v>95358</v>
       </c>
       <c r="F344" s="2">
         <v>94450</v>
       </c>
       <c r="G344" s="2">
         <v>93542</v>
       </c>
       <c r="H344" s="2">
         <v>92633</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>700</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E345" s="2">
         <v>97911</v>
       </c>
       <c r="F345" s="2">
         <v>96979</v>
       </c>
       <c r="G345" s="2">
         <v>96046</v>
       </c>
       <c r="H345" s="2">
         <v>95114</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E346" s="2">
         <v>103532</v>
       </c>
       <c r="F346" s="2">
         <v>102546</v>
       </c>
       <c r="G346" s="2">
         <v>101560</v>
       </c>
       <c r="H346" s="2">
         <v>100574</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>705</v>
       </c>
       <c r="E347" s="2">
         <v>105064</v>
       </c>
       <c r="F347" s="2">
         <v>104063</v>
       </c>
       <c r="G347" s="2">
         <v>103063</v>
       </c>
       <c r="H347" s="2">
         <v>102062</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E348" s="2">
         <v>19229</v>
       </c>
       <c r="F348" s="2">
         <v>19046</v>
       </c>
       <c r="G348" s="2">
         <v>18862</v>
       </c>
       <c r="H348" s="2">
         <v>18679</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E349" s="2">
         <v>112172</v>
       </c>
       <c r="F349" s="2">
         <v>111103</v>
       </c>
       <c r="G349" s="2">
         <v>110035</v>
       </c>
       <c r="H349" s="2">
         <v>108967</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E350" s="2">
         <v>117327</v>
       </c>
       <c r="F350" s="2">
         <v>116210</v>
       </c>
       <c r="G350" s="2">
         <v>115092</v>
       </c>
       <c r="H350" s="2">
         <v>113975</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E351" s="2">
         <v>117792</v>
       </c>
       <c r="F351" s="2">
         <v>116670</v>
       </c>
       <c r="G351" s="2">
         <v>115548</v>
       </c>
       <c r="H351" s="2">
         <v>114427</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E352" s="2">
         <v>124950</v>
       </c>
       <c r="F352" s="2">
         <v>123760</v>
       </c>
       <c r="G352" s="2">
         <v>122570</v>
       </c>
       <c r="H352" s="2">
         <v>121380</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>717</v>
       </c>
       <c r="E353" s="2">
         <v>141295</v>
       </c>
       <c r="F353" s="2">
         <v>139950</v>
       </c>
       <c r="G353" s="2">
         <v>138604</v>
       </c>
       <c r="H353" s="2">
         <v>137258</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E354" s="2">
         <v>144361</v>
       </c>
       <c r="F354" s="2">
         <v>142986</v>
       </c>
       <c r="G354" s="2">
         <v>141612</v>
       </c>
       <c r="H354" s="2">
         <v>140237</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E355" s="2">
         <v>144361</v>
       </c>
       <c r="F355" s="2">
         <v>142986</v>
       </c>
       <c r="G355" s="2">
         <v>141612</v>
       </c>
       <c r="H355" s="2">
         <v>140237</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>723</v>
       </c>
       <c r="E356" s="2">
         <v>152999</v>
       </c>
       <c r="F356" s="2">
         <v>151542</v>
       </c>
       <c r="G356" s="2">
         <v>150084</v>
       </c>
       <c r="H356" s="2">
         <v>148627</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E357" s="2">
         <v>152999</v>
       </c>
       <c r="F357" s="2">
         <v>151542</v>
       </c>
       <c r="G357" s="2">
         <v>150084</v>
       </c>
       <c r="H357" s="2">
         <v>148627</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>725</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>726</v>
       </c>
       <c r="E358" s="2">
         <v>153557</v>
       </c>
       <c r="F358" s="2">
         <v>152095</v>
       </c>
       <c r="G358" s="2">
         <v>150632</v>
       </c>
       <c r="H358" s="2">
         <v>149170</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>727</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E359" s="2">
         <v>162706</v>
       </c>
       <c r="F359" s="2">
         <v>161156</v>
       </c>
       <c r="G359" s="2">
         <v>159607</v>
       </c>
       <c r="H359" s="2">
         <v>158057</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>729</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E360" s="2">
         <v>192850</v>
       </c>
       <c r="F360" s="2">
         <v>191014</v>
       </c>
       <c r="G360" s="2">
         <v>189177</v>
       </c>
       <c r="H360" s="2">
         <v>187340</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>732</v>
       </c>
       <c r="E361" s="2">
         <v>194384</v>
       </c>
       <c r="F361" s="2">
         <v>192533</v>
       </c>
       <c r="G361" s="2">
         <v>190682</v>
       </c>
       <c r="H361" s="2">
         <v>188831</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>733</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>734</v>
       </c>
       <c r="E362" s="2">
         <v>194384</v>
       </c>
       <c r="F362" s="2">
         <v>192533</v>
       </c>
       <c r="G362" s="2">
         <v>190682</v>
       </c>
       <c r="H362" s="2">
         <v>188831</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>735</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E363" s="2">
         <v>203580</v>
       </c>
       <c r="F363" s="2">
         <v>201641</v>
       </c>
       <c r="G363" s="2">
         <v>199703</v>
       </c>
       <c r="H363" s="2">
         <v>197764</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>738</v>
       </c>
       <c r="E364" s="2">
         <v>210129</v>
       </c>
       <c r="F364" s="2">
         <v>208128</v>
       </c>
       <c r="G364" s="2">
         <v>206127</v>
       </c>
       <c r="H364" s="2">
         <v>204125</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E365" s="2">
         <v>14421</v>
       </c>
       <c r="F365" s="2">
         <v>14283</v>
       </c>
       <c r="G365" s="2">
         <v>14146</v>
       </c>
       <c r="H365" s="2">
         <v>14009</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>741</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E366" s="2">
         <v>219280</v>
       </c>
       <c r="F366" s="2">
         <v>217192</v>
       </c>
       <c r="G366" s="2">
         <v>215103</v>
       </c>
       <c r="H366" s="2">
         <v>213015</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E367" s="2">
         <v>234513</v>
       </c>
       <c r="F367" s="2">
         <v>232280</v>
       </c>
       <c r="G367" s="2">
         <v>230046</v>
       </c>
       <c r="H367" s="2">
         <v>227813</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E368" s="2">
         <v>259551</v>
       </c>
       <c r="F368" s="2">
         <v>257079</v>
       </c>
       <c r="G368" s="2">
         <v>254607</v>
       </c>
       <c r="H368" s="2">
         <v>252135</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E369" s="2">
         <v>263128</v>
       </c>
       <c r="F369" s="2">
         <v>260622</v>
       </c>
       <c r="G369" s="2">
         <v>258116</v>
       </c>
       <c r="H369" s="2">
         <v>255610</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E370" s="2">
         <v>283053</v>
       </c>
       <c r="F370" s="2">
         <v>280357</v>
       </c>
       <c r="G370" s="2">
         <v>277661</v>
       </c>
       <c r="H370" s="2">
         <v>274965</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E371" s="2">
         <v>305996</v>
       </c>
       <c r="F371" s="2">
         <v>303082</v>
       </c>
       <c r="G371" s="2">
         <v>300168</v>
       </c>
       <c r="H371" s="2">
         <v>297254</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>753</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E372" s="2">
         <v>306416</v>
       </c>
       <c r="F372" s="2">
         <v>303498</v>
       </c>
       <c r="G372" s="2">
         <v>300580</v>
       </c>
       <c r="H372" s="2">
         <v>297662</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E373" s="2">
         <v>307950</v>
       </c>
       <c r="F373" s="2">
         <v>305017</v>
       </c>
       <c r="G373" s="2">
         <v>302085</v>
       </c>
       <c r="H373" s="2">
         <v>299152</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E374" s="2">
         <v>313058</v>
       </c>
       <c r="F374" s="2">
         <v>310076</v>
       </c>
       <c r="G374" s="2">
         <v>307095</v>
       </c>
       <c r="H374" s="2">
         <v>304113</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E375" s="2">
         <v>314592</v>
       </c>
       <c r="F375" s="2">
         <v>311595</v>
       </c>
       <c r="G375" s="2">
         <v>308599</v>
       </c>
       <c r="H375" s="2">
         <v>305603</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E376" s="2">
         <v>319653</v>
       </c>
       <c r="F376" s="2">
         <v>316608</v>
       </c>
       <c r="G376" s="2">
         <v>313564</v>
       </c>
       <c r="H376" s="2">
         <v>310520</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>763</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E377" s="2">
         <v>329872</v>
       </c>
       <c r="F377" s="2">
         <v>326731</v>
       </c>
       <c r="G377" s="2">
         <v>323589</v>
       </c>
       <c r="H377" s="2">
         <v>320447</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E378" s="2">
         <v>332426</v>
       </c>
       <c r="F378" s="2">
         <v>329260</v>
       </c>
       <c r="G378" s="2">
         <v>326094</v>
       </c>
       <c r="H378" s="2">
         <v>322928</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E379" s="2">
         <v>370188</v>
       </c>
       <c r="F379" s="2">
         <v>366662</v>
       </c>
       <c r="G379" s="2">
         <v>363137</v>
       </c>
       <c r="H379" s="2">
         <v>359611</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>769</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E380" s="2">
         <v>382451</v>
       </c>
       <c r="F380" s="2">
         <v>378809</v>
       </c>
       <c r="G380" s="2">
         <v>375166</v>
       </c>
       <c r="H380" s="2">
         <v>371524</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E381" s="2">
         <v>387512</v>
       </c>
       <c r="F381" s="2">
         <v>383821</v>
       </c>
       <c r="G381" s="2">
         <v>380131</v>
       </c>
       <c r="H381" s="2">
         <v>376440</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>774</v>
       </c>
       <c r="E382" s="2">
         <v>393690</v>
       </c>
       <c r="F382" s="2">
         <v>389941</v>
       </c>
       <c r="G382" s="2">
         <v>386191</v>
       </c>
       <c r="H382" s="2">
         <v>382442</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>775</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E383" s="2">
         <v>405396</v>
       </c>
       <c r="F383" s="2">
         <v>401535</v>
       </c>
       <c r="G383" s="2">
         <v>397674</v>
       </c>
       <c r="H383" s="2">
         <v>393813</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E384" s="2">
         <v>450867</v>
       </c>
       <c r="F384" s="2">
         <v>446573</v>
       </c>
       <c r="G384" s="2">
         <v>442279</v>
       </c>
       <c r="H384" s="2">
         <v>437985</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>779</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>780</v>
       </c>
       <c r="E385" s="2">
         <v>458995</v>
       </c>
       <c r="F385" s="2">
         <v>454624</v>
       </c>
       <c r="G385" s="2">
         <v>450252</v>
       </c>
       <c r="H385" s="2">
         <v>445881</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>781</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E386" s="2">
         <v>469029</v>
       </c>
       <c r="F386" s="2">
         <v>464562</v>
       </c>
       <c r="G386" s="2">
         <v>460095</v>
       </c>
       <c r="H386" s="2">
         <v>455628</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>783</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E387" s="2">
         <v>492530</v>
       </c>
       <c r="F387" s="2">
         <v>487839</v>
       </c>
       <c r="G387" s="2">
         <v>483148</v>
       </c>
       <c r="H387" s="2">
         <v>478458</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>785</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>786</v>
       </c>
       <c r="E388" s="2">
         <v>509808</v>
       </c>
       <c r="F388" s="2">
         <v>504952</v>
       </c>
       <c r="G388" s="2">
         <v>500097</v>
       </c>
       <c r="H388" s="2">
         <v>495242</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>787</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>788</v>
       </c>
       <c r="E389" s="2">
         <v>520540</v>
       </c>
       <c r="F389" s="2">
         <v>515582</v>
       </c>
       <c r="G389" s="2">
         <v>510625</v>
       </c>
       <c r="H389" s="2">
         <v>505667</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>789</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E390" s="2">
         <v>556813</v>
       </c>
       <c r="F390" s="2">
         <v>551510</v>
       </c>
       <c r="G390" s="2">
         <v>546207</v>
       </c>
       <c r="H390" s="2">
         <v>540904</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>791</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>792</v>
       </c>
       <c r="E391" s="2">
         <v>562434</v>
       </c>
       <c r="F391" s="2">
         <v>557077</v>
       </c>
       <c r="G391" s="2">
         <v>551721</v>
       </c>
       <c r="H391" s="2">
         <v>546364</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>793</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>794</v>
       </c>
       <c r="E392" s="2">
         <v>604192</v>
       </c>
       <c r="F392" s="2">
         <v>598438</v>
       </c>
       <c r="G392" s="2">
         <v>592684</v>
       </c>
       <c r="H392" s="2">
         <v>586929</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>795</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E393" s="2">
         <v>612830</v>
       </c>
       <c r="F393" s="2">
         <v>606994</v>
       </c>
       <c r="G393" s="2">
         <v>601157</v>
       </c>
       <c r="H393" s="2">
         <v>595321</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>797</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>798</v>
       </c>
       <c r="E394" s="2">
         <v>655190</v>
       </c>
       <c r="F394" s="2">
         <v>648950</v>
       </c>
       <c r="G394" s="2">
         <v>642710</v>
       </c>
       <c r="H394" s="2">
         <v>636470</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>799</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>800</v>
       </c>
       <c r="E395" s="2">
         <v>662806</v>
       </c>
       <c r="F395" s="2">
         <v>656494</v>
       </c>
       <c r="G395" s="2">
         <v>650181</v>
       </c>
       <c r="H395" s="2">
         <v>643869</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>801</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E396" s="2">
         <v>744323</v>
       </c>
       <c r="F396" s="2">
         <v>737234</v>
       </c>
       <c r="G396" s="2">
         <v>730145</v>
       </c>
       <c r="H396" s="2">
         <v>723057</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>803</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>804</v>
       </c>
       <c r="E397" s="2">
         <v>749944</v>
       </c>
       <c r="F397" s="2">
         <v>742801</v>
       </c>
       <c r="G397" s="2">
         <v>735659</v>
       </c>
       <c r="H397" s="2">
         <v>728517</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E398" s="2">
         <v>770380</v>
       </c>
       <c r="F398" s="2">
         <v>763043</v>
       </c>
       <c r="G398" s="2">
         <v>755706</v>
       </c>
       <c r="H398" s="2">
         <v>748369</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E399" s="2">
         <v>897321</v>
       </c>
       <c r="F399" s="2">
         <v>888775</v>
       </c>
       <c r="G399" s="2">
         <v>880229</v>
       </c>
       <c r="H399" s="2">
         <v>871683</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E400" s="2">
         <v>905495</v>
       </c>
       <c r="F400" s="2">
         <v>896871</v>
       </c>
       <c r="G400" s="2">
         <v>888247</v>
       </c>
       <c r="H400" s="2">
         <v>879624</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E401" s="2">
         <v>963601</v>
       </c>
       <c r="F401" s="2">
         <v>954424</v>
       </c>
       <c r="G401" s="2">
         <v>945246</v>
       </c>
       <c r="H401" s="2">
         <v>936069</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E402" s="2">
         <v>1019616</v>
       </c>
       <c r="F402" s="2">
         <v>1009906</v>
       </c>
       <c r="G402" s="2">
         <v>1000195</v>
       </c>
       <c r="H402" s="2">
         <v>990484</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>816</v>
       </c>
       <c r="E403" s="2">
         <v>1022683</v>
       </c>
       <c r="F403" s="2">
         <v>1012943</v>
       </c>
       <c r="G403" s="2">
         <v>1003204</v>
       </c>
       <c r="H403" s="2">
         <v>993464</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>818</v>
       </c>
       <c r="E404" s="2">
         <v>1125749</v>
       </c>
       <c r="F404" s="2">
         <v>1115028</v>
       </c>
       <c r="G404" s="2">
         <v>1104306</v>
       </c>
       <c r="H404" s="2">
         <v>1093585</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E405" s="2">
         <v>1197650</v>
       </c>
       <c r="F405" s="2">
         <v>1186244</v>
       </c>
       <c r="G405" s="2">
         <v>1174838</v>
       </c>
       <c r="H405" s="2">
         <v>1163431</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>821</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>822</v>
       </c>
       <c r="E406" s="2">
         <v>1223429</v>
       </c>
       <c r="F406" s="2">
         <v>1211777</v>
       </c>
       <c r="G406" s="2">
         <v>1200125</v>
       </c>
       <c r="H406" s="2">
         <v>1188473</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>823</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E407" s="2">
         <v>1376428</v>
       </c>
       <c r="F407" s="2">
         <v>1363319</v>
       </c>
       <c r="G407" s="2">
         <v>1350211</v>
       </c>
       <c r="H407" s="2">
         <v>1337102</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>825</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E408" s="2">
         <v>1376428</v>
       </c>
       <c r="F408" s="2">
         <v>1363319</v>
       </c>
       <c r="G408" s="2">
         <v>1350211</v>
       </c>
       <c r="H408" s="2">
         <v>1337102</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>827</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>828</v>
       </c>
       <c r="E409" s="2">
         <v>1423431</v>
       </c>
       <c r="F409" s="2">
         <v>1409875</v>
       </c>
       <c r="G409" s="2">
         <v>1396318</v>
       </c>
       <c r="H409" s="2">
         <v>1382762</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
         <v>829</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E410" s="2">
         <v>1529425</v>
       </c>
       <c r="F410" s="2">
         <v>1514859</v>
       </c>
       <c r="G410" s="2">
         <v>1500293</v>
       </c>
       <c r="H410" s="2">
         <v>1485727</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E411" s="2">
         <v>1535649</v>
       </c>
       <c r="F411" s="2">
         <v>1521024</v>
       </c>
       <c r="G411" s="2">
         <v>1506399</v>
       </c>
       <c r="H411" s="2">
         <v>1491773</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>834</v>
       </c>
       <c r="E412" s="2">
         <v>1539505</v>
       </c>
       <c r="F412" s="2">
         <v>1524843</v>
       </c>
       <c r="G412" s="2">
         <v>1510181</v>
       </c>
       <c r="H412" s="2">
         <v>1495519</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E413" s="2">
         <v>1609967</v>
       </c>
       <c r="F413" s="2">
         <v>1594634</v>
       </c>
       <c r="G413" s="2">
         <v>1579301</v>
       </c>
       <c r="H413" s="2">
         <v>1563968</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>837</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E414" s="2">
         <v>1733237</v>
       </c>
       <c r="F414" s="2">
         <v>1716730</v>
       </c>
       <c r="G414" s="2">
         <v>1700223</v>
       </c>
       <c r="H414" s="2">
         <v>1683716</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>839</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>840</v>
       </c>
       <c r="E415" s="2">
         <v>1831149</v>
       </c>
       <c r="F415" s="2">
         <v>1813709</v>
       </c>
       <c r="G415" s="2">
         <v>1796270</v>
       </c>
       <c r="H415" s="2">
         <v>1778830</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>841</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>842</v>
       </c>
       <c r="E416" s="2">
         <v>1956093</v>
       </c>
       <c r="F416" s="2">
         <v>1937464</v>
       </c>
       <c r="G416" s="2">
         <v>1918834</v>
       </c>
       <c r="H416" s="2">
         <v>1900205</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>843</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E417" s="2">
         <v>1973418</v>
       </c>
       <c r="F417" s="2">
         <v>1954624</v>
       </c>
       <c r="G417" s="2">
         <v>1935829</v>
       </c>
       <c r="H417" s="2">
         <v>1917035</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>845</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>846</v>
       </c>
       <c r="E418" s="2">
         <v>2039232</v>
       </c>
       <c r="F418" s="2">
         <v>2019811</v>
       </c>
       <c r="G418" s="2">
         <v>2000390</v>
       </c>
       <c r="H418" s="2">
         <v>1980969</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>847</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>848</v>
       </c>
       <c r="E419" s="2">
         <v>2126370</v>
       </c>
       <c r="F419" s="2">
         <v>2106119</v>
       </c>
       <c r="G419" s="2">
         <v>2085867</v>
       </c>
       <c r="H419" s="2">
         <v>2065616</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>849</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E420" s="2">
         <v>2243046</v>
       </c>
       <c r="F420" s="2">
         <v>2221683</v>
       </c>
       <c r="G420" s="2">
         <v>2200321</v>
       </c>
       <c r="H420" s="2">
         <v>2178959</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>851</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>852</v>
       </c>
       <c r="E421" s="2">
         <v>2367479</v>
       </c>
       <c r="F421" s="2">
         <v>2344932</v>
       </c>
       <c r="G421" s="2">
         <v>2322384</v>
       </c>
       <c r="H421" s="2">
         <v>2299837</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>853</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>854</v>
       </c>
       <c r="E422" s="2">
         <v>2443049</v>
       </c>
       <c r="F422" s="2">
         <v>2419782</v>
       </c>
       <c r="G422" s="2">
         <v>2396514</v>
       </c>
       <c r="H422" s="2">
         <v>2373247</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>855</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E423" s="2">
         <v>2446858</v>
       </c>
       <c r="F423" s="2">
         <v>2423555</v>
       </c>
       <c r="G423" s="2">
         <v>2400251</v>
       </c>
       <c r="H423" s="2">
         <v>2376948</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>857</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>858</v>
       </c>
       <c r="E424" s="2">
         <v>2549040</v>
       </c>
       <c r="F424" s="2">
         <v>2524763</v>
       </c>
       <c r="G424" s="2">
         <v>2500487</v>
       </c>
       <c r="H424" s="2">
         <v>2476210</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>859</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>860</v>
       </c>
       <c r="E425" s="2">
         <v>2956666</v>
       </c>
       <c r="F425" s="2">
         <v>2928507</v>
       </c>
       <c r="G425" s="2">
         <v>2900348</v>
       </c>
       <c r="H425" s="2">
         <v>2872189</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>861</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E426" s="2">
         <v>3058848</v>
       </c>
       <c r="F426" s="2">
         <v>3029717</v>
       </c>
       <c r="G426" s="2">
         <v>3000585</v>
       </c>
       <c r="H426" s="2">
         <v>2971453</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>863</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>864</v>
       </c>
       <c r="E427" s="2">
         <v>3303351</v>
       </c>
       <c r="F427" s="2">
         <v>3271891</v>
       </c>
       <c r="G427" s="2">
         <v>3240430</v>
       </c>
       <c r="H427" s="2">
         <v>3208970</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>865</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>866</v>
       </c>
       <c r="E428" s="2">
         <v>3466474</v>
       </c>
       <c r="F428" s="2">
         <v>3433460</v>
       </c>
       <c r="G428" s="2">
         <v>3400446</v>
       </c>
       <c r="H428" s="2">
         <v>3367432</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>867</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E429" s="2">
         <v>3670287</v>
       </c>
       <c r="F429" s="2">
         <v>3635331</v>
       </c>
       <c r="G429" s="2">
         <v>3600376</v>
       </c>
       <c r="H429" s="2">
         <v>3565421</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>869</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>870</v>
       </c>
       <c r="E430" s="2">
         <v>3760024</v>
       </c>
       <c r="F430" s="2">
         <v>3724214</v>
       </c>
       <c r="G430" s="2">
         <v>3688404</v>
       </c>
       <c r="H430" s="2">
         <v>3652595</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>871</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>872</v>
       </c>
       <c r="E431" s="2">
         <v>4078465</v>
       </c>
       <c r="F431" s="2">
         <v>4039622</v>
       </c>
       <c r="G431" s="2">
         <v>4000780</v>
       </c>
       <c r="H431" s="2">
         <v>3961937</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>873</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E432" s="2">
         <v>4180095</v>
       </c>
       <c r="F432" s="2">
         <v>4140285</v>
       </c>
       <c r="G432" s="2">
         <v>4100474</v>
       </c>
       <c r="H432" s="2">
         <v>4060664</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>875</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>876</v>
       </c>
       <c r="E433" s="2">
         <v>4689904</v>
       </c>
       <c r="F433" s="2">
         <v>4645238</v>
       </c>
       <c r="G433" s="2">
         <v>4600572</v>
       </c>
       <c r="H433" s="2">
         <v>4555907</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>877</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>878</v>
       </c>
       <c r="E434" s="2">
         <v>4893716</v>
       </c>
       <c r="F434" s="2">
         <v>4847109</v>
       </c>
       <c r="G434" s="2">
         <v>4800502</v>
       </c>
       <c r="H434" s="2">
         <v>4753896</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>879</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E435" s="2">
         <v>5098081</v>
       </c>
       <c r="F435" s="2">
         <v>5049528</v>
       </c>
       <c r="G435" s="2">
         <v>5000974</v>
       </c>
       <c r="H435" s="2">
         <v>4952421</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>881</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>882</v>
       </c>
       <c r="E436" s="2">
         <v>5128230</v>
       </c>
       <c r="F436" s="2">
         <v>5079390</v>
       </c>
       <c r="G436" s="2">
         <v>5030550</v>
       </c>
       <c r="H436" s="2">
         <v>4981710</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>883</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E437" s="2">
         <v>5403524</v>
       </c>
       <c r="F437" s="2">
         <v>5352062</v>
       </c>
       <c r="G437" s="2">
         <v>5300599</v>
       </c>
       <c r="H437" s="2">
         <v>5249137</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>885</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E438" s="2">
         <v>6117145</v>
       </c>
       <c r="F438" s="2">
         <v>6058886</v>
       </c>
       <c r="G438" s="2">
         <v>6000628</v>
       </c>
       <c r="H438" s="2">
         <v>5942369</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>887</v>
       </c>
       <c r="C439" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>888</v>
       </c>
       <c r="E439" s="2">
         <v>7340574</v>
       </c>
       <c r="F439" s="2">
         <v>7270664</v>
       </c>
       <c r="G439" s="2">
         <v>7200754</v>
       </c>
       <c r="H439" s="2">
         <v>7130843</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C440" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E440" s="2">
         <v>35362</v>
       </c>
       <c r="F440" s="2">
         <v>35025</v>
       </c>
       <c r="G440" s="2">
         <v>34688</v>
       </c>
       <c r="H440" s="2">
         <v>34352</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
@@ -16337,138 +16337,138 @@
       </c>
       <c r="E441" s="2">
         <v>195044</v>
       </c>
       <c r="F441" s="2">
         <v>193186</v>
       </c>
       <c r="G441" s="2">
         <v>191329</v>
       </c>
       <c r="H441" s="2">
         <v>189471</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>893</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>894</v>
       </c>
       <c r="E442" s="2">
         <v>213644</v>
       </c>
       <c r="F442" s="2">
         <v>211609</v>
       </c>
       <c r="G442" s="2">
         <v>209574</v>
       </c>
       <c r="H442" s="2">
         <v>207539</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>895</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D443" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E443" s="2">
         <v>251460</v>
       </c>
       <c r="F443" s="2">
         <v>249065</v>
       </c>
       <c r="G443" s="2">
         <v>246671</v>
       </c>
       <c r="H443" s="2">
         <v>244276</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>897</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D444" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E444" s="2">
         <v>1534</v>
       </c>
       <c r="F444" s="2">
         <v>1519</v>
       </c>
       <c r="G444" s="2">
         <v>1505</v>
       </c>
       <c r="H444" s="2">
         <v>1490</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>899</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D445" s="1" t="s">
         <v>900</v>
       </c>
       <c r="E445" s="2">
         <v>40357</v>
       </c>
       <c r="F445" s="2">
         <v>39972</v>
       </c>
       <c r="G445" s="2">
         <v>39588</v>
       </c>
       <c r="H445" s="2">
         <v>39204</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
@@ -16482,791 +16482,791 @@
       </c>
       <c r="E446" s="2">
         <v>1808</v>
       </c>
       <c r="F446" s="2">
         <v>1791</v>
       </c>
       <c r="G446" s="2">
         <v>1774</v>
       </c>
       <c r="H446" s="2">
         <v>1756</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D447" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E447" s="2">
         <v>53410</v>
       </c>
       <c r="F447" s="2">
         <v>52902</v>
       </c>
       <c r="G447" s="2">
         <v>52393</v>
       </c>
       <c r="H447" s="2">
         <v>51884</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D448" s="1" t="s">
         <v>906</v>
       </c>
       <c r="E448" s="2">
         <v>24035</v>
       </c>
       <c r="F448" s="2">
         <v>23806</v>
       </c>
       <c r="G448" s="2">
         <v>23577</v>
       </c>
       <c r="H448" s="2">
         <v>23348</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D449" s="1" t="s">
         <v>908</v>
       </c>
       <c r="E449" s="2">
         <v>71392</v>
       </c>
       <c r="F449" s="2">
         <v>70712</v>
       </c>
       <c r="G449" s="2">
         <v>70032</v>
       </c>
       <c r="H449" s="2">
         <v>69352</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C450" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D450" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E450" s="2">
         <v>10684</v>
       </c>
       <c r="F450" s="2">
         <v>10582</v>
       </c>
       <c r="G450" s="2">
         <v>10480</v>
       </c>
       <c r="H450" s="2">
         <v>10379</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C451" s="1" t="s">
-        <v>557</v>
+        <v>269</v>
       </c>
       <c r="D451" s="1" t="s">
         <v>912</v>
       </c>
       <c r="E451" s="2">
-        <v>9615</v>
+        <v>93790</v>
       </c>
       <c r="F451" s="2">
-        <v>9523</v>
+        <v>92897</v>
       </c>
       <c r="G451" s="2">
-        <v>9432</v>
+        <v>92004</v>
       </c>
       <c r="H451" s="2">
-        <v>9340</v>
+        <v>91110</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>88</v>
+        <v>559</v>
       </c>
       <c r="D452" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E452" s="2">
-        <v>87785</v>
+        <v>9615</v>
       </c>
       <c r="F452" s="2">
-        <v>86949</v>
+        <v>9523</v>
       </c>
       <c r="G452" s="2">
-        <v>86113</v>
+        <v>9432</v>
       </c>
       <c r="H452" s="2">
-        <v>85277</v>
+        <v>9340</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D453" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E453" s="2">
-        <v>26330</v>
+        <v>87785</v>
       </c>
       <c r="F453" s="2">
-        <v>26079</v>
+        <v>86949</v>
       </c>
       <c r="G453" s="2">
-        <v>25828</v>
+        <v>86113</v>
       </c>
       <c r="H453" s="2">
-        <v>25578</v>
+        <v>85277</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D454" s="1" t="s">
         <v>918</v>
       </c>
       <c r="E454" s="2">
-        <v>29264</v>
+        <v>26330</v>
       </c>
       <c r="F454" s="2">
-        <v>28985</v>
+        <v>26079</v>
       </c>
       <c r="G454" s="2">
-        <v>28706</v>
+        <v>25828</v>
       </c>
       <c r="H454" s="2">
-        <v>28427</v>
+        <v>25578</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>277</v>
+        <v>88</v>
       </c>
       <c r="D455" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E455" s="2">
-        <v>273090</v>
+        <v>29264</v>
       </c>
       <c r="F455" s="2">
-        <v>270489</v>
+        <v>28985</v>
       </c>
       <c r="G455" s="2">
-        <v>267889</v>
+        <v>28706</v>
       </c>
       <c r="H455" s="2">
-        <v>265288</v>
+        <v>28427</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C456" s="1" t="s">
-        <v>88</v>
+        <v>280</v>
       </c>
       <c r="D456" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E456" s="2">
-        <v>48275</v>
+        <v>273090</v>
       </c>
       <c r="F456" s="2">
-        <v>47815</v>
+        <v>270489</v>
       </c>
       <c r="G456" s="2">
-        <v>47355</v>
+        <v>267889</v>
       </c>
       <c r="H456" s="2">
-        <v>46896</v>
+        <v>265288</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C457" s="1" t="s">
-        <v>320</v>
+        <v>88</v>
       </c>
       <c r="D457" s="1" t="s">
-        <v>356</v>
+        <v>924</v>
       </c>
       <c r="E457" s="2">
-        <v>4926</v>
+        <v>48275</v>
       </c>
       <c r="F457" s="2">
-        <v>4879</v>
+        <v>47815</v>
       </c>
       <c r="G457" s="2">
-        <v>4832</v>
+        <v>47355</v>
       </c>
       <c r="H457" s="2">
-        <v>4785</v>
+        <v>46896</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>277</v>
+        <v>323</v>
       </c>
       <c r="D458" s="1" t="s">
-        <v>925</v>
+        <v>356</v>
       </c>
       <c r="E458" s="2">
-        <v>82002</v>
+        <v>4926</v>
       </c>
       <c r="F458" s="2">
-        <v>81221</v>
+        <v>4879</v>
       </c>
       <c r="G458" s="2">
-        <v>80440</v>
+        <v>4832</v>
       </c>
       <c r="H458" s="2">
-        <v>79659</v>
+        <v>4785</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>926</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>927</v>
       </c>
       <c r="E459" s="2">
-        <v>75579</v>
+        <v>82002</v>
       </c>
       <c r="F459" s="2">
-        <v>74859</v>
+        <v>81221</v>
       </c>
       <c r="G459" s="2">
-        <v>74139</v>
+        <v>80440</v>
       </c>
       <c r="H459" s="2">
-        <v>73420</v>
+        <v>79659</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>928</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>320</v>
+        <v>280</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>929</v>
       </c>
       <c r="E460" s="2">
-        <v>70949</v>
+        <v>75579</v>
       </c>
       <c r="F460" s="2">
-        <v>70273</v>
+        <v>74859</v>
       </c>
       <c r="G460" s="2">
-        <v>69597</v>
+        <v>74139</v>
       </c>
       <c r="H460" s="2">
-        <v>68921</v>
+        <v>73420</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E461" s="2">
-        <v>142659</v>
+        <v>70949</v>
       </c>
       <c r="F461" s="2">
-        <v>141301</v>
+        <v>70273</v>
       </c>
       <c r="G461" s="2">
-        <v>139942</v>
+        <v>69597</v>
       </c>
       <c r="H461" s="2">
-        <v>138583</v>
+        <v>68921</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>932</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>933</v>
       </c>
       <c r="E462" s="2">
-        <v>1420</v>
+        <v>142659</v>
       </c>
       <c r="F462" s="2">
-        <v>1406</v>
+        <v>141301</v>
       </c>
       <c r="G462" s="2">
-        <v>1393</v>
+        <v>139942</v>
       </c>
       <c r="H462" s="2">
-        <v>1379</v>
+        <v>138583</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>934</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>88</v>
+        <v>323</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>935</v>
       </c>
       <c r="E463" s="2">
-        <v>38399</v>
+        <v>1420</v>
       </c>
       <c r="F463" s="2">
-        <v>38033</v>
+        <v>1406</v>
       </c>
       <c r="G463" s="2">
-        <v>37667</v>
+        <v>1393</v>
       </c>
       <c r="H463" s="2">
-        <v>37301</v>
+        <v>1379</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E464" s="2">
-        <v>6689</v>
+        <v>38399</v>
       </c>
       <c r="F464" s="2">
-        <v>6625</v>
+        <v>38033</v>
       </c>
       <c r="G464" s="2">
-        <v>6561</v>
+        <v>37667</v>
       </c>
       <c r="H464" s="2">
-        <v>6497</v>
+        <v>37301</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>938</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>939</v>
       </c>
       <c r="E465" s="2">
-        <v>487571</v>
+        <v>6689</v>
       </c>
       <c r="F465" s="2">
-        <v>482927</v>
+        <v>6625</v>
       </c>
       <c r="G465" s="2">
-        <v>478284</v>
+        <v>6561</v>
       </c>
       <c r="H465" s="2">
-        <v>473640</v>
+        <v>6497</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>940</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E466" s="2">
-        <v>9812326</v>
+        <v>487571</v>
       </c>
       <c r="F466" s="2">
-        <v>9718875</v>
+        <v>482927</v>
       </c>
       <c r="G466" s="2">
-        <v>9625424</v>
+        <v>478284</v>
       </c>
       <c r="H466" s="2">
-        <v>9531973</v>
+        <v>473640</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>942</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>313</v>
+        <v>88</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E467" s="2">
-        <v>154980</v>
+        <v>9812326</v>
       </c>
       <c r="F467" s="2">
-        <v>153504</v>
+        <v>9718875</v>
       </c>
       <c r="G467" s="2">
-        <v>152028</v>
+        <v>9625424</v>
       </c>
       <c r="H467" s="2">
-        <v>150552</v>
+        <v>9531973</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>944</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>331</v>
+        <v>269</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>945</v>
       </c>
       <c r="E468" s="2">
-        <v>948503</v>
+        <v>569039</v>
       </c>
       <c r="F468" s="2">
-        <v>939469</v>
+        <v>563620</v>
       </c>
       <c r="G468" s="2">
-        <v>930436</v>
+        <v>558200</v>
       </c>
       <c r="H468" s="2">
-        <v>921403</v>
+        <v>552781</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>946</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>54</v>
+        <v>316</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E469" s="2">
-        <v>70052</v>
+        <v>154980</v>
       </c>
       <c r="F469" s="2">
-        <v>69385</v>
+        <v>153504</v>
       </c>
       <c r="G469" s="2">
-        <v>68717</v>
+        <v>152028</v>
       </c>
       <c r="H469" s="2">
-        <v>68050</v>
+        <v>150552</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>948</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E470" s="2">
-        <v>977064</v>
+        <v>70052</v>
       </c>
       <c r="F470" s="2">
-        <v>967758</v>
+        <v>69385</v>
       </c>
       <c r="G470" s="2">
-        <v>958453</v>
+        <v>68717</v>
       </c>
       <c r="H470" s="2">
-        <v>949148</v>
+        <v>68050</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>950</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>313</v>
+        <v>88</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>951</v>
       </c>
       <c r="E471" s="2">
-        <v>1549170</v>
+        <v>977064</v>
       </c>
       <c r="F471" s="2">
-        <v>1534416</v>
+        <v>967758</v>
       </c>
       <c r="G471" s="2">
-        <v>1519662</v>
+        <v>958453</v>
       </c>
       <c r="H471" s="2">
-        <v>1504908</v>
+        <v>949148</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>952</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E472" s="2">
-        <v>18754</v>
+        <v>1549170</v>
       </c>
       <c r="F472" s="2">
-        <v>18575</v>
+        <v>1534416</v>
       </c>
       <c r="G472" s="2">
-        <v>18397</v>
+        <v>1519662</v>
       </c>
       <c r="H472" s="2">
-        <v>18218</v>
+        <v>1504908</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>954</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>955</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>956</v>
       </c>
       <c r="E473" s="2">
         <v>125000</v>
       </c>
       <c r="F473" s="2">
         <v>122500</v>
       </c>
       <c r="G473" s="2">
@@ -18135,602 +18135,602 @@
       </c>
       <c r="E503" s="2">
         <v>1375089</v>
       </c>
       <c r="F503" s="2">
         <v>1347587</v>
       </c>
       <c r="G503" s="2">
         <v>1320635</v>
       </c>
       <c r="H503" s="2">
         <v>1294222</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E504" s="2">
         <v>15435</v>
       </c>
       <c r="F504" s="2">
         <v>15288</v>
       </c>
       <c r="G504" s="2">
         <v>15141</v>
       </c>
       <c r="H504" s="2">
         <v>14994</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="E505" s="2">
         <v>105683</v>
       </c>
       <c r="F505" s="2">
         <v>104676</v>
       </c>
       <c r="G505" s="2">
         <v>103670</v>
       </c>
       <c r="H505" s="2">
         <v>102663</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>331</v>
+        <v>269</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="E506" s="2">
-        <v>1897317</v>
+        <v>284441</v>
       </c>
       <c r="F506" s="2">
-        <v>1879248</v>
+        <v>281732</v>
       </c>
       <c r="G506" s="2">
-        <v>1861178</v>
+        <v>279023</v>
       </c>
       <c r="H506" s="2">
-        <v>1843108</v>
+        <v>276314</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>331</v>
+        <v>269</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E507" s="2">
         <v>95172</v>
       </c>
       <c r="F507" s="2">
         <v>94266</v>
       </c>
       <c r="G507" s="2">
         <v>93359</v>
       </c>
       <c r="H507" s="2">
         <v>92453</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="E508" s="2">
         <v>28437</v>
       </c>
       <c r="F508" s="2">
         <v>28166</v>
       </c>
       <c r="G508" s="2">
         <v>27895</v>
       </c>
       <c r="H508" s="2">
         <v>27625</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="E509" s="2">
         <v>47108</v>
       </c>
       <c r="F509" s="2">
         <v>46660</v>
       </c>
       <c r="G509" s="2">
         <v>46211</v>
       </c>
       <c r="H509" s="2">
         <v>45762</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E510" s="2">
         <v>94484</v>
       </c>
       <c r="F510" s="2">
         <v>93584</v>
       </c>
       <c r="G510" s="2">
         <v>92685</v>
       </c>
       <c r="H510" s="2">
         <v>91785</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="E511" s="2">
         <v>141861</v>
       </c>
       <c r="F511" s="2">
         <v>140510</v>
       </c>
       <c r="G511" s="2">
         <v>139159</v>
       </c>
       <c r="H511" s="2">
         <v>137808</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="E512" s="2">
         <v>430051</v>
       </c>
       <c r="F512" s="2">
         <v>425955</v>
       </c>
       <c r="G512" s="2">
         <v>421859</v>
       </c>
       <c r="H512" s="2">
         <v>417763</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="E513" s="2">
         <v>717389</v>
       </c>
       <c r="F513" s="2">
         <v>710557</v>
       </c>
       <c r="G513" s="2">
         <v>703725</v>
       </c>
       <c r="H513" s="2">
         <v>696893</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="E514" s="2">
         <v>1435735</v>
       </c>
       <c r="F514" s="2">
         <v>1422062</v>
       </c>
       <c r="G514" s="2">
         <v>1408388</v>
       </c>
       <c r="H514" s="2">
         <v>1394714</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C515" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E515" s="2">
         <v>4788977</v>
       </c>
       <c r="F515" s="2">
         <v>4743367</v>
       </c>
       <c r="G515" s="2">
         <v>4697758</v>
       </c>
       <c r="H515" s="2">
         <v>4652149</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C516" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="E516" s="2">
         <v>9577953</v>
       </c>
       <c r="F516" s="2">
         <v>9486734</v>
       </c>
       <c r="G516" s="2">
         <v>9395516</v>
       </c>
       <c r="H516" s="2">
         <v>9304297</v>
       </c>
       <c r="I516" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517" s="1">
         <v>516</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="E517" s="2">
         <v>100603</v>
       </c>
       <c r="F517" s="2">
         <v>99644</v>
       </c>
       <c r="G517" s="2">
         <v>98686</v>
       </c>
       <c r="H517" s="2">
         <v>97728</v>
       </c>
       <c r="I517" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518" s="1">
         <v>517</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D518" s="1" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="E518" s="2">
         <v>17597</v>
       </c>
       <c r="F518" s="2">
         <v>17429</v>
       </c>
       <c r="G518" s="2">
         <v>17262</v>
       </c>
       <c r="H518" s="2">
         <v>17094</v>
       </c>
       <c r="I518" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519" s="1">
         <v>518</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="E519" s="2">
         <v>54046</v>
       </c>
       <c r="F519" s="2">
         <v>53531</v>
       </c>
       <c r="G519" s="2">
         <v>53016</v>
       </c>
       <c r="H519" s="2">
         <v>52501</v>
       </c>
       <c r="I519" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520" s="1">
         <v>519</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="E520" s="2">
         <v>10165</v>
       </c>
       <c r="F520" s="2">
         <v>10068</v>
       </c>
       <c r="G520" s="2">
         <v>9971</v>
       </c>
       <c r="H520" s="2">
         <v>9875</v>
       </c>
       <c r="I520" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521" s="1">
         <v>520</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E521" s="2">
         <v>227745</v>
       </c>
       <c r="F521" s="2">
         <v>225576</v>
       </c>
       <c r="G521" s="2">
         <v>223407</v>
       </c>
       <c r="H521" s="2">
         <v>221238</v>
       </c>
       <c r="I521" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522" s="1">
         <v>521</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="E522" s="2">
         <v>48138</v>
       </c>
       <c r="F522" s="2">
         <v>47680</v>
       </c>
       <c r="G522" s="2">
         <v>47221</v>
       </c>
       <c r="H522" s="2">
         <v>46763</v>
       </c>
       <c r="I522" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523" s="1">
         <v>522</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="E523" s="2">
         <v>161076</v>
       </c>
       <c r="F523" s="2">
         <v>159542</v>
       </c>
       <c r="G523" s="2">
         <v>158008</v>
       </c>
       <c r="H523" s="2">
         <v>156474</v>
       </c>
       <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>