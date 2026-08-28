--- v3 (2026-07-14)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1056">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1042">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Produk</t>
   </si>
   <si>
     <t>Item Produk</t>
   </si>
   <si>
     <t>Harga Normal</t>
   </si>
   <si>
     <t>Harga Basic</t>
   </si>
   <si>
     <t>Harga Gold</t>
   </si>
   <si>
     <t>Harga Platinum</t>
   </si>
   <si>
@@ -173,2414 +173,2873 @@
   <si>
     <t>AOV7050-S97</t>
   </si>
   <si>
     <t>7050 Vouchers</t>
   </si>
   <si>
     <t>AOV9420-S97</t>
   </si>
   <si>
     <t>9420 Vouchers</t>
   </si>
   <si>
     <t>AOV24050-S888</t>
   </si>
   <si>
     <t>24050 Vouchers</t>
   </si>
   <si>
     <t>AOV48200-S888</t>
   </si>
   <si>
     <t>48200 Vouchers</t>
   </si>
   <si>
+    <t>ML324_47-S1A</t>
+  </si>
+  <si>
+    <t>Mobile Legends B</t>
+  </si>
+  <si>
+    <t>371 Diamonds ( 324 + 47 Bonus )</t>
+  </si>
+  <si>
+    <t>ML326_48-S1A</t>
+  </si>
+  <si>
+    <t>374 Diamond (326 + 48 Bonus )</t>
+  </si>
+  <si>
+    <t>GU33000-S132</t>
+  </si>
+  <si>
+    <t>Garena Undawn</t>
+  </si>
+  <si>
+    <t>RC 33.000</t>
+  </si>
+  <si>
+    <t>GU66500-S132</t>
+  </si>
+  <si>
+    <t>RC 66.500</t>
+  </si>
+  <si>
+    <t>BST20000-S1</t>
+  </si>
+  <si>
+    <t>Blood Strike</t>
+  </si>
+  <si>
+    <t>20000 + 3200 Gold</t>
+  </si>
+  <si>
+    <t>ML3763_641-S1A</t>
+  </si>
+  <si>
+    <t>4404 Diamonds (3763 + 641 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3426_604-S1A</t>
+  </si>
+  <si>
+    <t>4030 Diamond ( 3426 + 604 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3416_604-S1A</t>
+  </si>
+  <si>
+    <t>4020 Diamonds (3416 + 604 Bonus )</t>
+  </si>
+  <si>
+    <t>MCGGWC-S13</t>
+  </si>
+  <si>
+    <t>Magic Chess: Go Go</t>
+  </si>
+  <si>
+    <t>Weekly Card</t>
+  </si>
+  <si>
+    <t>GI330-S13</t>
+  </si>
+  <si>
+    <t>Genshin Impact</t>
+  </si>
+  <si>
+    <t>300+30 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>GU2800-S132</t>
+  </si>
+  <si>
+    <t>RC 2.800</t>
+  </si>
+  <si>
+    <t>GU4750-S132</t>
+  </si>
+  <si>
+    <t>RC 4.750</t>
+  </si>
+  <si>
+    <t>BST2500-S1</t>
+  </si>
+  <si>
+    <t>2500 + 300 Gold</t>
+  </si>
+  <si>
+    <t>GU1850-S132</t>
+  </si>
+  <si>
+    <t>RC 1.850</t>
+  </si>
+  <si>
+    <t>GU920-S132</t>
+  </si>
+  <si>
+    <t>RC 920</t>
+  </si>
+  <si>
+    <t>ML3202_491-S1A</t>
+  </si>
+  <si>
+    <t>3693 Diamonds (3202 + 491 Bonus )</t>
+  </si>
+  <si>
+    <t>ML3010_471-S1A</t>
+  </si>
+  <si>
+    <t>3481 Diamonds (3010 + 471 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2985_468-S1A</t>
+  </si>
+  <si>
+    <t>3453 Diamonds ( 2985 + 468 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1625_210-S1A</t>
+  </si>
+  <si>
+    <t>1835 Diamond ( 1625 + 210 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1741_305-S1A</t>
+  </si>
+  <si>
+    <t>2046 Diamond ( 1741 + 305 Bonus )</t>
+  </si>
+  <si>
+    <t>BST4000-S1</t>
+  </si>
+  <si>
+    <t>4000 + 520 Gold</t>
+  </si>
+  <si>
+    <t>GU450-S132</t>
+  </si>
+  <si>
+    <t>RC 450</t>
+  </si>
+  <si>
+    <t>GU250-S132</t>
+  </si>
+  <si>
+    <t>RC 250</t>
+  </si>
+  <si>
+    <t>CODM128-S13</t>
+  </si>
+  <si>
+    <t>Call of Duty Mobile (Indonesia)</t>
+  </si>
+  <si>
+    <t>128 CP</t>
+  </si>
+  <si>
+    <t>FF5-S13</t>
+  </si>
+  <si>
+    <t>Free Fire</t>
+  </si>
+  <si>
+    <t>5 Diamonds</t>
+  </si>
+  <si>
+    <t>FF10-S13</t>
+  </si>
+  <si>
+    <t>10 Diamonds</t>
+  </si>
+  <si>
+    <t>FF15-S13</t>
+  </si>
+  <si>
+    <t>15 Diamonds</t>
+  </si>
+  <si>
+    <t>FF20-S13</t>
+  </si>
+  <si>
+    <t>20 Diamonds</t>
+  </si>
+  <si>
+    <t>FF25-S13</t>
+  </si>
+  <si>
+    <t>25 Diamonds</t>
+  </si>
+  <si>
+    <t>FF30-S13</t>
+  </si>
+  <si>
+    <t>30 Diamonds</t>
+  </si>
+  <si>
+    <t>FF40-S13</t>
+  </si>
+  <si>
+    <t>40 Diamonds</t>
+  </si>
+  <si>
+    <t>FF55-S13</t>
+  </si>
+  <si>
+    <t>55 Diamonds</t>
+  </si>
+  <si>
+    <t>FF60-S13</t>
+  </si>
+  <si>
+    <t>60 Diamonds</t>
+  </si>
+  <si>
+    <t>FF70-S13</t>
+  </si>
+  <si>
+    <t>70 Diamonds</t>
+  </si>
+  <si>
+    <t>FF75-S13</t>
+  </si>
+  <si>
+    <t>75 Diamonds</t>
+  </si>
+  <si>
+    <t>FF90-S13</t>
+  </si>
+  <si>
+    <t>90 Diamonds</t>
+  </si>
+  <si>
+    <t>FF100-S13</t>
+  </si>
+  <si>
+    <t>100 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA1506-S13</t>
+  </si>
+  <si>
+    <t>Mobile Legends A</t>
+  </si>
+  <si>
+    <t>1506 Diamonds (1335 + 172 Bonus)</t>
+  </si>
+  <si>
+    <t>GI60-S13</t>
+  </si>
+  <si>
+    <t>60 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>FF120-S13</t>
+  </si>
+  <si>
+    <t>120 Diamonds</t>
+  </si>
+  <si>
+    <t>FF140-S13</t>
+  </si>
+  <si>
+    <t>140 Diamonds</t>
+  </si>
+  <si>
+    <t>FF130-S13</t>
+  </si>
+  <si>
+    <t>130 Diamonds</t>
+  </si>
+  <si>
+    <t>FF145-S13</t>
+  </si>
+  <si>
+    <t>145 Diamonds</t>
+  </si>
+  <si>
+    <t>FF150-S13</t>
+  </si>
+  <si>
+    <t>150 Diamonds</t>
+  </si>
+  <si>
+    <t>FF160-S13</t>
+  </si>
+  <si>
+    <t>160 Diamonds</t>
+  </si>
+  <si>
+    <t>FF170-S13</t>
+  </si>
+  <si>
+    <t>170 Diamonds</t>
+  </si>
+  <si>
+    <t>FF180-S13</t>
+  </si>
+  <si>
+    <t>180 Diamonds</t>
+  </si>
+  <si>
+    <t>FF190-S13</t>
+  </si>
+  <si>
+    <t>190 Diamonds</t>
+  </si>
+  <si>
+    <t>FFMM-S13</t>
+  </si>
+  <si>
+    <t>Membership Mingguan</t>
+  </si>
+  <si>
+    <t>FF250-S13</t>
+  </si>
+  <si>
+    <t>250 Diamonds</t>
+  </si>
+  <si>
+    <t>FF260-S13</t>
+  </si>
+  <si>
+    <t>260 Diamonds</t>
+  </si>
+  <si>
+    <t>BST3000-S1</t>
+  </si>
+  <si>
+    <t>3000 + 360 Gold</t>
+  </si>
+  <si>
+    <t>FF360-S13</t>
+  </si>
+  <si>
+    <t>360 Diamonds</t>
+  </si>
+  <si>
+    <t>FF420-S13</t>
+  </si>
+  <si>
+    <t>420 Diamonds</t>
+  </si>
+  <si>
+    <t>FF475-S13</t>
+  </si>
+  <si>
+    <t>475 Diamonds</t>
+  </si>
+  <si>
+    <t>ML2482_403-S1A</t>
+  </si>
+  <si>
+    <t>2885 Diamond (2482 + 403 Bonus )</t>
+  </si>
+  <si>
+    <t>FF510-S13</t>
+  </si>
+  <si>
+    <t>510 Diamonds</t>
+  </si>
+  <si>
+    <t>FF515-S13</t>
+  </si>
+  <si>
+    <t>515 Diamonds</t>
+  </si>
+  <si>
+    <t>FF520-S13</t>
+  </si>
+  <si>
+    <t>520 Diamonds</t>
+  </si>
+  <si>
+    <t>ML2565_412-S1A</t>
+  </si>
+  <si>
+    <t>2977 Diamond ( 2565 + 412 Bonus )</t>
+  </si>
+  <si>
+    <t>FF600-S13</t>
+  </si>
+  <si>
+    <t>600 Diamonds</t>
+  </si>
+  <si>
+    <t>FF645-S13</t>
+  </si>
+  <si>
+    <t>645 Diamonds</t>
+  </si>
+  <si>
+    <t>ML2211_367-S1A</t>
+  </si>
+  <si>
+    <t>2578 Diamonds ( 2211 + 367 Bonus )</t>
+  </si>
+  <si>
+    <t>FFMB-S13</t>
+  </si>
+  <si>
+    <t>Membership Bulanan</t>
+  </si>
+  <si>
+    <t>FF740-S13</t>
+  </si>
+  <si>
+    <t>740 Diamonds</t>
+  </si>
+  <si>
+    <t>FF80-S13</t>
+  </si>
+  <si>
+    <t>80 Diamonds</t>
+  </si>
+  <si>
+    <t>FF36500-S13</t>
+  </si>
+  <si>
+    <t>36500 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4000-S13</t>
+  </si>
+  <si>
+    <t>4000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF800-S13</t>
+  </si>
+  <si>
+    <t>800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2355-S13</t>
+  </si>
+  <si>
+    <t>2355 Diamonds</t>
+  </si>
+  <si>
+    <t>FF925-S13</t>
+  </si>
+  <si>
+    <t>925 Diamonds</t>
+  </si>
+  <si>
+    <t>FF545-S13</t>
+  </si>
+  <si>
+    <t>545 Diamonds</t>
+  </si>
+  <si>
+    <t>FF565-S13</t>
+  </si>
+  <si>
+    <t>565 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1050-S13</t>
+  </si>
+  <si>
+    <t>1050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1075-S13</t>
+  </si>
+  <si>
+    <t>1075 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1080-S13</t>
+  </si>
+  <si>
+    <t>1080 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1200-S13</t>
+  </si>
+  <si>
+    <t>1200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1215-S13</t>
+  </si>
+  <si>
+    <t>1215 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1300-S13</t>
+  </si>
+  <si>
+    <t>1300 Diamonds</t>
+  </si>
+  <si>
+    <t>ML408_42-S1A</t>
+  </si>
+  <si>
+    <t>450 Diamonds (408 Diamonds + 42 Bonus )</t>
+  </si>
+  <si>
+    <t>FF1490-S13</t>
+  </si>
+  <si>
+    <t>1490 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1510-S13</t>
+  </si>
+  <si>
+    <t>1510 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1580-S13</t>
+  </si>
+  <si>
+    <t>1580 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1800-S13</t>
+  </si>
+  <si>
+    <t>1800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1875-S13</t>
+  </si>
+  <si>
+    <t>1875 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1975-S13</t>
+  </si>
+  <si>
+    <t>1975 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2100-S13</t>
+  </si>
+  <si>
+    <t>2100 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2140-S13</t>
+  </si>
+  <si>
+    <t>2140 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2190-S13</t>
+  </si>
+  <si>
+    <t>2190 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2200-S13</t>
+  </si>
+  <si>
+    <t>2200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2225-S13</t>
+  </si>
+  <si>
+    <t>2225 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2210-S13</t>
+  </si>
+  <si>
+    <t>2210 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2280-S13</t>
+  </si>
+  <si>
+    <t>2280 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2400-S13</t>
+  </si>
+  <si>
+    <t>2400 Diamonds</t>
+  </si>
+  <si>
+    <t>FF2575-S13</t>
+  </si>
+  <si>
+    <t>2575 Diamonds</t>
+  </si>
+  <si>
+    <t>ML1295_158-S1A</t>
+  </si>
+  <si>
+    <t>1453 Diamonds (1295 + 158 Bonus )</t>
+  </si>
+  <si>
+    <t>FF2750-S13</t>
+  </si>
+  <si>
+    <t>2750 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3000-S13</t>
+  </si>
+  <si>
+    <t>3000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3310-S13</t>
+  </si>
+  <si>
+    <t>3310 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3675-S13</t>
+  </si>
+  <si>
+    <t>3675 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3800-S13</t>
+  </si>
+  <si>
+    <t>3800 Diamonds</t>
+  </si>
+  <si>
+    <t>BST2000-S1</t>
+  </si>
+  <si>
+    <t>2000 + 260 Golds</t>
+  </si>
+  <si>
+    <t>FF4050-S13</t>
+  </si>
+  <si>
+    <t>4050 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4340-S13</t>
+  </si>
+  <si>
+    <t>4340 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4450-S13</t>
+  </si>
+  <si>
+    <t>4450 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4720-S13</t>
+  </si>
+  <si>
+    <t>4720 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4800-S13</t>
+  </si>
+  <si>
+    <t>4800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF4850-S13</t>
+  </si>
+  <si>
+    <t>4850 Diamonds</t>
+  </si>
+  <si>
+    <t>ML333_48-S1A</t>
+  </si>
+  <si>
+    <t>381 Diamonds (333 + 48 Bonus )</t>
+  </si>
+  <si>
+    <t>ML373_52-S1A</t>
+  </si>
+  <si>
+    <t>425 Diamond (373 + 52 Bonus )</t>
+  </si>
+  <si>
+    <t>ML384_43-S1A</t>
+  </si>
+  <si>
+    <t>427 Diamonds (384 + 43 Bonus )</t>
+  </si>
+  <si>
+    <t>FF6480-S13</t>
+  </si>
+  <si>
+    <t>6480 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6550-S13</t>
+  </si>
+  <si>
+    <t>6550 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6900-S13</t>
+  </si>
+  <si>
+    <t>6900 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7430-S13</t>
+  </si>
+  <si>
+    <t>7430 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7310-S13</t>
+  </si>
+  <si>
+    <t>7310 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7340-S13</t>
+  </si>
+  <si>
+    <t>7340 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7360-S13</t>
+  </si>
+  <si>
+    <t>7360 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7645-S13</t>
+  </si>
+  <si>
+    <t>7645 Diamonds</t>
+  </si>
+  <si>
+    <t>FF7650-S13</t>
+  </si>
+  <si>
+    <t>7650 Diamonds</t>
+  </si>
+  <si>
+    <t>FF8010-S13</t>
+  </si>
+  <si>
+    <t>8010 Diamonds</t>
+  </si>
+  <si>
+    <t>FF9290-S13</t>
+  </si>
+  <si>
+    <t>9290 Diamonds</t>
+  </si>
+  <si>
+    <t>FF9800-S13</t>
+  </si>
+  <si>
+    <t>9800 Diamonds</t>
+  </si>
+  <si>
+    <t>FF14580-S13</t>
+  </si>
+  <si>
+    <t>14580 Diamonds</t>
+  </si>
+  <si>
+    <t>FF37050-S13</t>
+  </si>
+  <si>
+    <t>37050 Diamonds</t>
+  </si>
+  <si>
     <t>BST5000-S1</t>
   </si>
   <si>
-    <t>Blood Strike</t>
-[...1 lines deleted...]
-  <si>
     <t>5000 + 800 Golds</t>
   </si>
   <si>
+    <t>FF770-S13</t>
+  </si>
+  <si>
+    <t>770 Diamonds</t>
+  </si>
+  <si>
+    <t>FF790-S13</t>
+  </si>
+  <si>
+    <t>790 Diamonds</t>
+  </si>
+  <si>
+    <t>FF860-S13</t>
+  </si>
+  <si>
+    <t>860 Diamonds</t>
+  </si>
+  <si>
+    <t>FF930-S13</t>
+  </si>
+  <si>
+    <t>930 Diamonds</t>
+  </si>
+  <si>
+    <t>VCPB12000-S22</t>
+  </si>
+  <si>
+    <t>Voucher PB Zepetto</t>
+  </si>
+  <si>
+    <t>12000 PB Cash</t>
+  </si>
+  <si>
+    <t>ML70_8-S1A</t>
+  </si>
+  <si>
+    <t>78 Diamonds ( 70 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>MCGG44-S13</t>
+  </si>
+  <si>
+    <t>44 Diamonds (40 + 4 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG59-S13</t>
+  </si>
+  <si>
+    <t>59 Diamonds (53 +  6 Bonus)</t>
+  </si>
+  <si>
+    <t>GUGPPS11-S24M</t>
+  </si>
+  <si>
+    <t>Glory Pass Premium S11</t>
+  </si>
+  <si>
+    <t>GUGPP-S888</t>
+  </si>
+  <si>
+    <t>Glory Pass Premium</t>
+  </si>
+  <si>
+    <t>ML2033_349-S1A</t>
+  </si>
+  <si>
+    <t>2382 Diamond (2033 + 349 Bonus )</t>
+  </si>
+  <si>
+    <t>ML2017_333-S1A</t>
+  </si>
+  <si>
+    <t>2350 Diamond (2017 + 333 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1879_320-S1A</t>
+  </si>
+  <si>
+    <t>2199 Diamonds (1879 + 320 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1862_318-S1A</t>
+  </si>
+  <si>
+    <t>2180 Diamond (1862 + 318 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA2010-S13</t>
+  </si>
+  <si>
+    <t>2010 Diamonds (1708 + 302 Bonus)</t>
+  </si>
+  <si>
+    <t>BSTEVENT2-S126</t>
+  </si>
+  <si>
+    <t>Level Up Pass</t>
+  </si>
+  <si>
+    <t>BSTSPE-S126</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite</t>
+  </si>
+  <si>
+    <t>BSTSPEP-S126</t>
+  </si>
+  <si>
+    <t>Strike Pass Elite Plus</t>
+  </si>
+  <si>
+    <t>BST300-S1</t>
+  </si>
+  <si>
+    <t>300 + 20 Golds</t>
+  </si>
+  <si>
+    <t>PUBGMINDO3850-S13</t>
+  </si>
+  <si>
+    <t>PUBG Mobile (ID)</t>
+  </si>
+  <si>
+    <t>3850 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO8100-S13</t>
+  </si>
+  <si>
+    <t>8100 UC</t>
+  </si>
+  <si>
+    <t>ML130_14-S1A</t>
+  </si>
+  <si>
+    <t>144 Diamonds (130 + 14 Bonus )</t>
+  </si>
+  <si>
+    <t>FF720-S13</t>
+  </si>
+  <si>
+    <t>720 Diamonds</t>
+  </si>
+  <si>
+    <t>ML4506_892-S1A</t>
+  </si>
+  <si>
+    <t>5398 Diamond ( 4506 + 892 Bonus )</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1800-S13</t>
+  </si>
+  <si>
+    <t>1800 UC</t>
+  </si>
+  <si>
+    <t>ML1548_202-S1A</t>
+  </si>
+  <si>
+    <t>1750 Diamond (1548 + 202 Bonus )</t>
+  </si>
+  <si>
+    <t>GI8080-S13</t>
+  </si>
+  <si>
+    <t>6480+1600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>ML1509_195-S1A</t>
+  </si>
+  <si>
+    <t>1704 Diamonds ( 1509 + 195 Bonus )</t>
+  </si>
+  <si>
+    <t>BST50000-S1</t>
+  </si>
+  <si>
+    <t>50000 + 8000 Gold</t>
+  </si>
+  <si>
+    <t>BST25000-S1</t>
+  </si>
+  <si>
+    <t>25000 + 4000 Gold</t>
+  </si>
+  <si>
+    <t>ML70_4-S1A</t>
+  </si>
+  <si>
+    <t>74 Diamonds ( 70 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA240-S13</t>
+  </si>
+  <si>
+    <t>240 Diamonds (217 + 23 Bonus)</t>
+  </si>
+  <si>
+    <t>BST6000-S1</t>
+  </si>
+  <si>
+    <t>6000 + 900 Gold</t>
+  </si>
+  <si>
+    <t>MCGG12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11  + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG19-S13</t>
+  </si>
+  <si>
+    <t>19 Diamonds (17 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGFirst50-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 50 + 50 Diamonds</t>
+  </si>
+  <si>
+    <t>ML251_27-S1A</t>
+  </si>
+  <si>
+    <t>278 Diamonds (251 + 27 Bonus )</t>
+  </si>
+  <si>
+    <t>MCGG85-S13</t>
+  </si>
+  <si>
+    <t>85 Diamonds (77 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGGFirst150-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 150 + 150 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGG240-S13</t>
+  </si>
+  <si>
+    <t>MCGGFirst250-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 250 + 250 Diamonds</t>
+  </si>
+  <si>
+    <t>MCGGFirst500-S13</t>
+  </si>
+  <si>
+    <t>First Recharge 500 + 500 Diamonds</t>
+  </si>
+  <si>
+    <t>BST7000-S1</t>
+  </si>
+  <si>
+    <t>7000 + 1060 Gold</t>
+  </si>
+  <si>
+    <t>GU9600-S132</t>
+  </si>
+  <si>
+    <t>RC 9.600</t>
+  </si>
+  <si>
+    <t>MCGG408-S13</t>
+  </si>
+  <si>
+    <t>408 Diamonds (367 + 41 Bonus)</t>
+  </si>
+  <si>
+    <t>ML1083_147-S1A</t>
+  </si>
+  <si>
+    <t>1230 Diamond (1083 + 147 Bonus )</t>
+  </si>
+  <si>
+    <t>MCGG568-S13</t>
+  </si>
+  <si>
+    <t>568 Diamonds (503 + 65 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG2010-S13</t>
+  </si>
+  <si>
+    <t>MCGG875-S13</t>
+  </si>
+  <si>
+    <t>875 Diamonds (774 + 101 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG170-S13</t>
+  </si>
+  <si>
+    <t>170 Diamonds (154 + 16 Bonus)</t>
+  </si>
+  <si>
+    <t>MCGG296-S13</t>
+  </si>
+  <si>
+    <t>296 Diamonds (256 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>BST8000-S1</t>
+  </si>
+  <si>
+    <t>8000 + 1160 Gold</t>
+  </si>
+  <si>
+    <t>MLA5-S13</t>
+  </si>
+  <si>
+    <t>5 Diamonds (5 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA10-S13</t>
+  </si>
+  <si>
+    <t>10 Diamonds (10 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds (11 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA15-S13</t>
+  </si>
+  <si>
+    <t>15 Diamonds (15 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>FF500-S13</t>
+  </si>
+  <si>
+    <t>500 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA19-S13</t>
+  </si>
+  <si>
+    <t>MLA22-S13</t>
+  </si>
+  <si>
+    <t>22 Diamonds (20 + 2 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA28-S13</t>
+  </si>
+  <si>
+    <t>28 Diamonds (25 + 3 Bonus)</t>
+  </si>
+  <si>
+    <t>ML1484_188-S1A</t>
+  </si>
+  <si>
+    <t>1672 Diamonds (1484 + 188 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA44-S13</t>
+  </si>
+  <si>
+    <t>MLA59-S13</t>
+  </si>
+  <si>
+    <t>59 Diamonds (53 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA64-S13</t>
+  </si>
+  <si>
+    <t>64 Diamonds (58 + 6 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA71-S13</t>
+  </si>
+  <si>
+    <t>71 Diamonds (64 + 7 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA85-S13</t>
+  </si>
+  <si>
+    <t>MLAWDP1X-S13</t>
+  </si>
+  <si>
+    <t>1x Weekly Diamond Pass (Event Topup 100)</t>
+  </si>
+  <si>
+    <t>ML1396_179-S1A</t>
+  </si>
+  <si>
+    <t>1575 Diamond (1396 + 179 Bonus)</t>
+  </si>
+  <si>
+    <t>FF655-S13</t>
+  </si>
+  <si>
+    <t>655 Diamonds</t>
+  </si>
+  <si>
+    <t>FF5500-S13</t>
+  </si>
+  <si>
+    <t>5500 Diamonds</t>
+  </si>
+  <si>
+    <t>FF6000-S13</t>
+  </si>
+  <si>
+    <t>6000 Diamonds</t>
+  </si>
+  <si>
+    <t>ML471_51-S1A</t>
+  </si>
+  <si>
+    <t>522 Diamond (471 + 51 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA210-S13</t>
+  </si>
+  <si>
+    <t>210 Diamonds (190 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>FF355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA220-S13</t>
+  </si>
+  <si>
+    <t>220 Diamonds (200 + 20 Bonus)</t>
+  </si>
+  <si>
+    <t>FF280-S13</t>
+  </si>
+  <si>
+    <t>280 Diamonds</t>
+  </si>
+  <si>
+    <t>FF425-S13</t>
+  </si>
+  <si>
+    <t>425 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA384-S13</t>
+  </si>
+  <si>
+    <t>384 Diamonds (336 + 48 Bonus)</t>
+  </si>
+  <si>
+    <t>FF2000-S13</t>
+  </si>
+  <si>
+    <t>2000 Diamonds</t>
+  </si>
+  <si>
+    <t>FF1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Diamonds</t>
+  </si>
+  <si>
+    <t>MLA36-S13</t>
+  </si>
+  <si>
+    <t>36 Diamonds (33 + 3 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA340-S13</t>
+  </si>
+  <si>
+    <t>340 Diamonds (296 + 44 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA355-S13</t>
+  </si>
+  <si>
+    <t>355 Diamonds (309 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA222-S13</t>
+  </si>
+  <si>
+    <t>222 Diamonds (201 + 21 Bonus)</t>
+  </si>
+  <si>
+    <t>ML1335_172-S1A</t>
+  </si>
+  <si>
+    <t>1507 Diamond (1335 + 172 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA1704-S13</t>
+  </si>
+  <si>
+    <t>1704 Diamonds (1509 + 195 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA568-S13</t>
+  </si>
+  <si>
+    <t>MLA642-S13</t>
+  </si>
+  <si>
+    <t>642 Diamonds (571 + 71 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA716-S13</t>
+  </si>
+  <si>
+    <t>716 Diamonds (637 + 79 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA792-S13</t>
+  </si>
+  <si>
+    <t>792 Diamonds (707 + 85 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA875-S13</t>
+  </si>
+  <si>
+    <t>ML643_79-S1A</t>
+  </si>
+  <si>
+    <t>722 Diamond (643 + 79 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA277-S13</t>
+  </si>
+  <si>
+    <t>277 Diamonds (251 + 26 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA453-S13</t>
+  </si>
+  <si>
+    <t>453 Diamonds (408 + 45 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1000-S13</t>
+  </si>
+  <si>
+    <t>1000 Diamonds (887 + 113 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1136-S13</t>
+  </si>
+  <si>
+    <t>1136 Diamonds (990 + 146 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1159-S13</t>
+  </si>
+  <si>
+    <t>1159 Diamonds (1031 + 128 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA1220-S13</t>
+  </si>
+  <si>
+    <t>1220 Diamonds (1083 + 138 Bonus)</t>
+  </si>
+  <si>
+    <t>ML533_68-S1A</t>
+  </si>
+  <si>
+    <t>601 Diamonds (533 + 68 Bonus )</t>
+  </si>
+  <si>
+    <t>FF1450-S13</t>
+  </si>
+  <si>
+    <t>1450 Diamonds</t>
+  </si>
+  <si>
+    <t>PUBGMINDO120-S14</t>
+  </si>
+  <si>
+    <t>120 UC (120 + 0)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO180-S14</t>
+  </si>
+  <si>
+    <t>180 UC (180 + 0)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO60-S13</t>
+  </si>
+  <si>
+    <t>60 UC</t>
+  </si>
+  <si>
+    <t>PUBGMINDO385-S14</t>
+  </si>
+  <si>
+    <t>385 UC (360 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO445-S14</t>
+  </si>
+  <si>
+    <t>445 UC (420 + 25)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO505-S14</t>
+  </si>
+  <si>
+    <t>505 UC (480 + 25)</t>
+  </si>
+  <si>
+    <t>ML1277_166-S1A</t>
+  </si>
+  <si>
+    <t>1443 Diamonds ( 1277 + 166 Bonus )</t>
+  </si>
+  <si>
+    <t>PUBGMINDO650-S14</t>
+  </si>
+  <si>
+    <t>650 UC (600 + 50)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO720-S14</t>
+  </si>
+  <si>
+    <t>720 UC (600 Â + 120)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO975-S14</t>
+  </si>
+  <si>
+    <t>975 UC (900 + 75)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO985-S14</t>
+  </si>
+  <si>
+    <t>985 UC (900 + Â 85)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1045-S14</t>
+  </si>
+  <si>
+    <t>1045 UC (950 +85)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1320-S14</t>
+  </si>
+  <si>
+    <t>1320 UC (1200 + 120)</t>
+  </si>
+  <si>
+    <t>ML1075_145-S1A</t>
+  </si>
+  <si>
+    <t>1220 Diamonds (1075 + 145 Bonus )</t>
+  </si>
+  <si>
+    <t>PUBGMINDO1860-S14</t>
+  </si>
+  <si>
+    <t>1860 UC (1560 + 300)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2125-S14</t>
+  </si>
+  <si>
+    <t>2125 UC (1800 + 325)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2460-S14</t>
+  </si>
+  <si>
+    <t>2460 UC (2100 + 360)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO2785-S14</t>
+  </si>
+  <si>
+    <t>2785 UC (2400 + 385)</t>
+  </si>
+  <si>
+    <t>ML1258_154-S1A</t>
+  </si>
+  <si>
+    <t>1412 Diamonds (1258 + 154 Bonus )</t>
+  </si>
+  <si>
+    <t>PUBGMINDO3925-S14</t>
+  </si>
+  <si>
+    <t>3925 UC (3300 + 625)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO4500-S14</t>
+  </si>
+  <si>
+    <t>4500 UC (3600 + 900)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO5650-S14</t>
+  </si>
+  <si>
+    <t>5650 UC (4500 + 1150)</t>
+  </si>
+  <si>
+    <t>PUBGMINDO6310-S14</t>
+  </si>
+  <si>
+    <t>6310 UC (5100 + 1210)</t>
+  </si>
+  <si>
+    <t>ML638_78-S1A</t>
+  </si>
+  <si>
+    <t>716 Diamonds ( 638 + 78 Bonus )</t>
+  </si>
+  <si>
+    <t>SS100-S1</t>
+  </si>
+  <si>
+    <t>Super Sus</t>
+  </si>
+  <si>
+    <t>100 Golden Star</t>
+  </si>
+  <si>
+    <t>SS300-S1</t>
+  </si>
+  <si>
+    <t>300 Golden Star</t>
+  </si>
+  <si>
+    <t>SS520-S1</t>
+  </si>
+  <si>
+    <t>520 Golden Star</t>
+  </si>
+  <si>
+    <t>SS2180-S1</t>
+  </si>
+  <si>
+    <t>2180 Golden Star</t>
+  </si>
+  <si>
+    <t>SS5600-S1</t>
+  </si>
+  <si>
+    <t>5600 Golden Star</t>
+  </si>
+  <si>
+    <t>VAL475-S10</t>
+  </si>
+  <si>
+    <t>Valorant</t>
+  </si>
+  <si>
+    <t>475 Points</t>
+  </si>
+  <si>
+    <t>VAL1000-S10</t>
+  </si>
+  <si>
+    <t>1000 Points</t>
+  </si>
+  <si>
+    <t>VAL1475-S10</t>
+  </si>
+  <si>
+    <t>1475 Points</t>
+  </si>
+  <si>
+    <t>VAL2050-S10</t>
+  </si>
+  <si>
+    <t>2050 Points</t>
+  </si>
+  <si>
+    <t>VAL2525-S10</t>
+  </si>
+  <si>
+    <t>2525 Points</t>
+  </si>
+  <si>
+    <t>VAL3050-S10</t>
+  </si>
+  <si>
+    <t>3050 Point</t>
+  </si>
+  <si>
+    <t>VAL3650-S10</t>
+  </si>
+  <si>
+    <t>3650 Points</t>
+  </si>
+  <si>
+    <t>VAL4125-S10</t>
+  </si>
+  <si>
+    <t>4125 Points</t>
+  </si>
+  <si>
+    <t>VAL4650-S10</t>
+  </si>
+  <si>
+    <t>4650 Points</t>
+  </si>
+  <si>
+    <t>VAL5350-S10</t>
+  </si>
+  <si>
+    <t>5350 Points</t>
+  </si>
+  <si>
+    <t>VAL5700-S10</t>
+  </si>
+  <si>
+    <t>5700 Points</t>
+  </si>
+  <si>
+    <t>VAL5825-S10</t>
+  </si>
+  <si>
+    <t>5825 Points</t>
+  </si>
+  <si>
+    <t>VAL6350-S10</t>
+  </si>
+  <si>
+    <t>6350 Points</t>
+  </si>
+  <si>
+    <t>VAL7400-S10</t>
+  </si>
+  <si>
+    <t>7400 Points</t>
+  </si>
+  <si>
+    <t>VAL9000-S10</t>
+  </si>
+  <si>
+    <t>9000 Points</t>
+  </si>
+  <si>
+    <t>VAL11000-S10</t>
+  </si>
+  <si>
+    <t>11000 Points</t>
+  </si>
+  <si>
+    <t>VAL11475-S10</t>
+  </si>
+  <si>
+    <t>11475 Points</t>
+  </si>
+  <si>
+    <t>VAL12000-S10</t>
+  </si>
+  <si>
+    <t>12000 Points</t>
+  </si>
+  <si>
+    <t>VAL13050-S10</t>
+  </si>
+  <si>
+    <t>13050 Points</t>
+  </si>
+  <si>
+    <t>VAL14650-S10</t>
+  </si>
+  <si>
+    <t>14650 Points</t>
+  </si>
+  <si>
+    <t>VAL16350-S10</t>
+  </si>
+  <si>
+    <t>16350 Points</t>
+  </si>
+  <si>
+    <t>VAL22000-S10</t>
+  </si>
+  <si>
+    <t>22000 Points</t>
+  </si>
+  <si>
+    <t>VCPB1200-S22</t>
+  </si>
+  <si>
+    <t>1200 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB2400-S22</t>
+  </si>
+  <si>
+    <t>2400 PB Cash</t>
+  </si>
+  <si>
+    <t>ML1218_150-S1A</t>
+  </si>
+  <si>
+    <t>1368 Diamond (1218 + 150 Bonus )</t>
+  </si>
+  <si>
+    <t>VCPB24000-S22</t>
+  </si>
+  <si>
+    <t>24000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB36000-S22</t>
+  </si>
+  <si>
+    <t>36000 PB Cash</t>
+  </si>
+  <si>
+    <t>VCPB60000-S22</t>
+  </si>
+  <si>
+    <t>60000 PB Cash</t>
+  </si>
+  <si>
+    <t>ML4001_677-S1A</t>
+  </si>
+  <si>
+    <t>4678 Diamonds (4001 + 677 Bonus )</t>
+  </si>
+  <si>
+    <t>ML281_43-S1A</t>
+  </si>
+  <si>
+    <t>324 Diamonds ( 281 + 43 Bonus )</t>
+  </si>
+  <si>
+    <t>ML301_44-S1A</t>
+  </si>
+  <si>
+    <t>345 Diamonds (301 + 44 Bonus )</t>
+  </si>
+  <si>
     <t>BST1500-S1</t>
   </si>
   <si>
     <t>1500 + 140 Gold</t>
   </si>
   <si>
-    <t>BST2500-S1</t>
-[...2 lines deleted...]
-    <t>2500 + 300 Gold</t>
+    <t>GU80-S132</t>
+  </si>
+  <si>
+    <t>RC 80</t>
+  </si>
+  <si>
+    <t>MLA296-S13</t>
+  </si>
+  <si>
+    <t>BSTUSLC-S126</t>
+  </si>
+  <si>
+    <t>Ultra Skin Lucky Chest</t>
+  </si>
+  <si>
+    <t>MLA963-S13</t>
+  </si>
+  <si>
+    <t>963 Diamonds (851 + 109 Bonus)</t>
   </si>
   <si>
     <t>BST1200-S1</t>
   </si>
   <si>
     <t>1200 + 110 Gold</t>
   </si>
   <si>
-    <t>BST3000-S1</t>
-[...26 lines deleted...]
-    <t>8000 + 1160 Gold</t>
+    <t>BST600-S1</t>
+  </si>
+  <si>
+    <t>600 + 45 Gold</t>
+  </si>
+  <si>
+    <t>BST100-S1</t>
+  </si>
+  <si>
+    <t>100 + 5 Golds</t>
+  </si>
+  <si>
+    <t>MLMEB-S113</t>
+  </si>
+  <si>
+    <t>Monthly Epic Bundle</t>
+  </si>
+  <si>
+    <t>HOKWCP-S13</t>
+  </si>
+  <si>
+    <t>Honor of Kings Global</t>
+  </si>
+  <si>
+    <t>Weekly Card Plus</t>
+  </si>
+  <si>
+    <t>HOKWC-S13</t>
+  </si>
+  <si>
+    <t>FF12-S13</t>
+  </si>
+  <si>
+    <t>12 Diamonds</t>
+  </si>
+  <si>
+    <t>BST500-S1</t>
+  </si>
+  <si>
+    <t>500 + 40 Golds</t>
+  </si>
+  <si>
+    <t>BST1000-S1</t>
+  </si>
+  <si>
+    <t>1000 + 100 Golds</t>
+  </si>
+  <si>
+    <t>ML638_79-S1A</t>
+  </si>
+  <si>
+    <t>717 Diamonds (638 + 79 Bonus )</t>
+  </si>
+  <si>
+    <t>GI3940-S13</t>
+  </si>
+  <si>
+    <t>3280+600 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22590-S14</t>
+  </si>
+  <si>
+    <t>Mobile Legends (Global)</t>
+  </si>
+  <si>
+    <t>55 Diamonds (50 + 5 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>ML1031_128-S1A</t>
+  </si>
+  <si>
+    <t>1159 Diamond (1031 + 128 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1036_128-S1A</t>
+  </si>
+  <si>
+    <t>1164 Diamonds (1036 + 128 Bonus )</t>
+  </si>
+  <si>
+    <t>HOK240-S21</t>
+  </si>
+  <si>
+    <t>240 Tokens</t>
+  </si>
+  <si>
+    <t>ML256_40-S1A</t>
+  </si>
+  <si>
+    <t>296 Diamonds ( 256 + 40 Bonus )</t>
+  </si>
+  <si>
+    <t>FF5600-S13</t>
+  </si>
+  <si>
+    <t>5600 Diamonds</t>
+  </si>
+  <si>
+    <t>MLGLOBAL13-S14</t>
+  </si>
+  <si>
+    <t>86 Diamonds (78 + 8 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL16642-S14</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22591-S14</t>
+  </si>
+  <si>
+    <t>165 Diamonds (150 + 15 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL23-S14</t>
+  </si>
+  <si>
+    <t>172 Diamonds (156 + 16 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL25-S14</t>
+  </si>
+  <si>
+    <t>257 Diamonds (234 + 23 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22592-S14</t>
+  </si>
+  <si>
+    <t>275 Diamonds (250 + 25 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL22593-S14</t>
+  </si>
+  <si>
+    <t>565 Diamonds (500 + 65 Bonus) 2x Bonus First Top Up</t>
+  </si>
+  <si>
+    <t>MLGLOBAL33-S14</t>
+  </si>
+  <si>
+    <t>Twilight Pass</t>
+  </si>
+  <si>
+    <t>MLGLOBAL26-S14</t>
+  </si>
+  <si>
+    <t>706 Diamonds (625 + 81 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL27-S14</t>
+  </si>
+  <si>
+    <t>2195 Diamonds (1860 + 335 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL28-S14</t>
+  </si>
+  <si>
+    <t>3688 Diamonds (3099 + 589 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL29-S14</t>
+  </si>
+  <si>
+    <t>5532 Diamonds (4649 + 883 Bonus)</t>
+  </si>
+  <si>
+    <t>MLGLOBAL30-S14</t>
+  </si>
+  <si>
+    <t>9288 Diamonds (7740 + 1548 Bonus)</t>
+  </si>
+  <si>
+    <t>ML471_47-S1A</t>
+  </si>
+  <si>
+    <t>518 Diamonds ( 471 + 47 Bonus )</t>
+  </si>
+  <si>
+    <t>ML502_52-S1A</t>
+  </si>
+  <si>
+    <t>554 Diamonds ( 502 + 52 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1008_126-S1A</t>
+  </si>
+  <si>
+    <t>1134 Diamonds (1008 + 126 Bonus )</t>
+  </si>
+  <si>
+    <t>ML933_117-S1A</t>
+  </si>
+  <si>
+    <t>1050 Diamonds (933 + 117 Bonus )</t>
+  </si>
+  <si>
+    <t>ML867_110-S1A</t>
+  </si>
+  <si>
+    <t>977 Diamonds (867 + 110 Bonus )</t>
+  </si>
+  <si>
+    <t>ML856_109-S1A</t>
+  </si>
+  <si>
+    <t>965 Diamonds (856 + 109 Bonus )</t>
+  </si>
+  <si>
+    <t>ML233_24-S1A</t>
+  </si>
+  <si>
+    <t>257 Diamonds (233 + 24 Bonus )</t>
+  </si>
+  <si>
+    <t>HOK4000-S21</t>
+  </si>
+  <si>
+    <t>4000 Tokens</t>
+  </si>
+  <si>
+    <t>ML77_8-S1A</t>
+  </si>
+  <si>
+    <t>85 Diamonds ( 77 + 8 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA17-S13</t>
+  </si>
+  <si>
+    <t>17 Diamonds (16 + 1 Bonus)</t>
+  </si>
+  <si>
+    <t>ML14_0-S1A</t>
+  </si>
+  <si>
+    <t>14 Diamonds (14 + 0 Bonus)</t>
+  </si>
+  <si>
+    <t>ML15_0-S1A</t>
+  </si>
+  <si>
+    <t>ML33_3-S1A</t>
+  </si>
+  <si>
+    <t>36 Diamonds ( 33 + 3 Bonus )</t>
+  </si>
+  <si>
+    <t>ML51_5-S1A</t>
+  </si>
+  <si>
+    <t>56 Diamonds ( 51 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>ML10_0-S1A</t>
+  </si>
+  <si>
+    <t>10 Diamonds ( 10 + 0 Bonus )</t>
+  </si>
+  <si>
+    <t>FFLUP-S13</t>
+  </si>
+  <si>
+    <t>ML852_114-S1A</t>
+  </si>
+  <si>
+    <t>966 Diamonds ( 852 + 114 Bonus )</t>
+  </si>
+  <si>
+    <t>ML40_4-S1A</t>
+  </si>
+  <si>
+    <t>44 Diamonds ( 40 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>PUBGMINDO660-S14</t>
+  </si>
+  <si>
+    <t>660 UC (600 + 60)</t>
+  </si>
+  <si>
+    <t>ML5_0-S1A</t>
+  </si>
+  <si>
+    <t>5 Diamonds ( 5 + 0 Bonus )</t>
+  </si>
+  <si>
+    <t>ML367_41-S1A</t>
+  </si>
+  <si>
+    <t>408 Diamonds ( 367 + 41 Bonus )</t>
+  </si>
+  <si>
+    <t>ML503_65-S1A</t>
+  </si>
+  <si>
+    <t>568 Diamonds ( 503 + 65 Bonus )</t>
+  </si>
+  <si>
+    <t>ML774_101-S1A</t>
+  </si>
+  <si>
+    <t>875 Diamonds ( 774 + 101 Bonus )</t>
+  </si>
+  <si>
+    <t>ML74_6-S1A</t>
+  </si>
+  <si>
+    <t>80 Diamonds ( 74 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA284-S13</t>
+  </si>
+  <si>
+    <t>284 Diamonds (257 + 27 Bonus)</t>
+  </si>
+  <si>
+    <t>ML4826_546-S54</t>
+  </si>
+  <si>
+    <t>5372 Diamonds ( 4826 + 546 Bonus )</t>
+  </si>
+  <si>
+    <t>ML64_7-S1A</t>
+  </si>
+  <si>
+    <t>71 Diamonds ( 64 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML65_7-S1A</t>
+  </si>
+  <si>
+    <t>72 Diamonds ( 65 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA113-S13</t>
+  </si>
+  <si>
+    <t>113 Diamonds (102 + 11 Bonus)</t>
+  </si>
+  <si>
+    <t>ML63_7-S1A</t>
+  </si>
+  <si>
+    <t>70 Diamonds ( 63 + 7 Bonus )</t>
+  </si>
+  <si>
+    <t>ML217_23-S1A</t>
+  </si>
+  <si>
+    <t>240 Diamonds ( 217 + 23 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1708_302-S1A</t>
+  </si>
+  <si>
+    <t>2010 Diamonds ( 1708 + 302 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4003_827-S1A</t>
+  </si>
+  <si>
+    <t>4830 Diamonds ( 4003 + 827 Bonus )</t>
+  </si>
+  <si>
+    <t>ML154_16-S1A</t>
+  </si>
+  <si>
+    <t>170 Diamonds ( 154 + 16 Bonus )</t>
+  </si>
+  <si>
+    <t>ML91_9-S1A</t>
+  </si>
+  <si>
+    <t>100 Diamonds ( 91 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML89_9-S1A</t>
+  </si>
+  <si>
+    <t>98 Diamonds ( 89 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>MCGG4830-S13</t>
+  </si>
+  <si>
+    <t>4830 Diamonds (4003 + 827 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA128-S13</t>
+  </si>
+  <si>
+    <t>128 Diamonds (117 + 12 Bonus)</t>
+  </si>
+  <si>
+    <t>FF1440-S13</t>
+  </si>
+  <si>
+    <t>1440 Diamonds</t>
+  </si>
+  <si>
+    <t>ML720_88-S1A</t>
+  </si>
+  <si>
+    <t>808 Diamonds ( 720 + 88 Bonus )</t>
+  </si>
+  <si>
+    <t>MCGG28-S13</t>
+  </si>
+  <si>
+    <t>GIUSABOTHWM-S13</t>
+  </si>
+  <si>
+    <t>Blessing Of The Welkin Moon (USA)</t>
+  </si>
+  <si>
+    <t>MLA1045-S13</t>
+  </si>
+  <si>
+    <t>1045 Diamonds (912 + 133 Bonus)</t>
+  </si>
+  <si>
+    <t>ML53_6-S1A</t>
+  </si>
+  <si>
+    <t>59 Diamonds ( 53 + 6 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA170-S13</t>
+  </si>
+  <si>
+    <t>MLA148-S13</t>
+  </si>
+  <si>
+    <t>148 Diamonds (134 + 14 Bonus)</t>
+  </si>
+  <si>
+    <t>FF2720-S13</t>
+  </si>
+  <si>
+    <t>2720 Diamonds</t>
+  </si>
+  <si>
+    <t>ML666_96-S1A</t>
+  </si>
+  <si>
+    <t>762 Diamonds ( 666 + 96 Bonus )</t>
+  </si>
+  <si>
+    <t>ML1006_130-S1A</t>
+  </si>
+  <si>
+    <t>1136 Diamonds ( 1006 + 130 Bonus )</t>
+  </si>
+  <si>
+    <t>ML50_4-S1A</t>
+  </si>
+  <si>
+    <t>54 Diamonds ( 50 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>HOK2400-S21</t>
+  </si>
+  <si>
+    <t>2400 Tokens</t>
+  </si>
+  <si>
+    <t>HOK1200-S21</t>
+  </si>
+  <si>
+    <t>1200 Tokens</t>
+  </si>
+  <si>
+    <t>VCPB6000-S888</t>
+  </si>
+  <si>
+    <t>6000 PB Cash</t>
+  </si>
+  <si>
+    <t>ML34_4-S1A</t>
+  </si>
+  <si>
+    <t>38 Diamonds ( 34 + 4 Bonus )</t>
+  </si>
+  <si>
+    <t>ML50_0-S1A</t>
+  </si>
+  <si>
+    <t>50 Diamonds (50 Diamonds + 0 Bonus )</t>
+  </si>
+  <si>
+    <t>ML201_21-S1A</t>
+  </si>
+  <si>
+    <t>222 Diamonds ( 201 + 21 Bonus )</t>
+  </si>
+  <si>
+    <t>ML207_22-S1A</t>
+  </si>
+  <si>
+    <t>229 Diamond (207 + 22 Bonus )</t>
+  </si>
+  <si>
+    <t>ML6020_1175-S1A</t>
+  </si>
+  <si>
+    <t>7195 Diamonds (6020 + 1175 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5711_1129-S1A</t>
+  </si>
+  <si>
+    <t>6840 Diamonds ( 5711 + 1129 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5274_983-S1A</t>
+  </si>
+  <si>
+    <t>6257 Diamonds (5274 + 983 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5033_968-S1A</t>
+  </si>
+  <si>
+    <t>6001 Diamonds (5033 + 968 Bonus )</t>
+  </si>
+  <si>
+    <t>ML5118_822-S1A</t>
+  </si>
+  <si>
+    <t>5940 Diamond (5118 + 822 Bonus )</t>
+  </si>
+  <si>
+    <t>ML668_82-S1A</t>
+  </si>
+  <si>
+    <t>750 Diamonds (668 + 82 Bonus )</t>
+  </si>
+  <si>
+    <t>HOK8000-S21</t>
+  </si>
+  <si>
+    <t>8000 Tokens</t>
+  </si>
+  <si>
+    <t>HOK800-S21</t>
+  </si>
+  <si>
+    <t>800 Tokens</t>
+  </si>
+  <si>
+    <t>ML117_12-S1A</t>
+  </si>
+  <si>
+    <t>129 Diamonds ( 117 + 12 Bonus )</t>
+  </si>
+  <si>
+    <t>MLWEB-S113</t>
+  </si>
+  <si>
+    <t>Weekly Elite Bundle</t>
+  </si>
+  <si>
+    <t>ML5124_906-S1A</t>
+  </si>
+  <si>
+    <t>6030 Diamonds ( 5124 + 906 Bonus )</t>
+  </si>
+  <si>
+    <t>ML4660_908-S1A</t>
+  </si>
+  <si>
+    <t>5568 Diamonds (4660 + 908 Bonus )</t>
+  </si>
+  <si>
+    <t>ML101_9-S1A</t>
+  </si>
+  <si>
+    <t>110 Diamonds ( 101 + 9 Bonus )</t>
+  </si>
+  <si>
+    <t>ML87_5-S1A</t>
+  </si>
+  <si>
+    <t>92 Diamonds ( 87 + 5 Bonus )</t>
+  </si>
+  <si>
+    <t>FF635-S13</t>
+  </si>
+  <si>
+    <t>635 Diamonds</t>
+  </si>
+  <si>
+    <t>FF200-S13</t>
+  </si>
+  <si>
+    <t>200 Diamonds</t>
+  </si>
+  <si>
+    <t>FF210-S13</t>
+  </si>
+  <si>
+    <t>210 Diamonds</t>
+  </si>
+  <si>
+    <t>ML1041_142-S1A</t>
+  </si>
+  <si>
+    <t>1183 Diamond (1041 + 142 Bonus )</t>
+  </si>
+  <si>
+    <t>ML461_51-S1A</t>
+  </si>
+  <si>
+    <t>512 Diamonds (461 + 51 Bonus )</t>
+  </si>
+  <si>
+    <t>FF375-S13</t>
+  </si>
+  <si>
+    <t>375 Diamonds</t>
+  </si>
+  <si>
+    <t>ML633_79-S1A</t>
+  </si>
+  <si>
+    <t>712 Diamonds (633 + 79 Bonus )</t>
+  </si>
+  <si>
+    <t>MLA300-S13</t>
+  </si>
+  <si>
+    <t>300 Diamonds (261 + 40 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA332-S13</t>
+  </si>
+  <si>
+    <t>332 Diamonds (289 + 43 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA370-S13</t>
+  </si>
+  <si>
+    <t>370 Diamonds (324 + 46 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA184-S13</t>
+  </si>
+  <si>
+    <t>184 Diamonds (166 + 18 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA176-S13</t>
+  </si>
+  <si>
+    <t>176 Diamonds (160 + 17 Bonus)</t>
+  </si>
+  <si>
+    <t>MLA54-S13</t>
+  </si>
+  <si>
+    <t>54 Diamonds (50 + 4 Bonus)</t>
+  </si>
+  <si>
+    <t>FF300-S13</t>
+  </si>
+  <si>
+    <t>300 Diamonds</t>
+  </si>
+  <si>
+    <t>FF50-S13</t>
+  </si>
+  <si>
+    <t>50 Diamonds</t>
+  </si>
+  <si>
+    <t>FF3640-S13</t>
+  </si>
+  <si>
+    <t>3640 Diamonds</t>
+  </si>
+  <si>
+    <t>FF73100-S13</t>
+  </si>
+  <si>
+    <t>73100 Diamonds</t>
+  </si>
+  <si>
+    <t>ML2182_354-S1A</t>
+  </si>
+  <si>
+    <t>2536 Diamonds (2182 + 354 Bonus )</t>
+  </si>
+  <si>
+    <t>PUBGMINDO325-S13</t>
+  </si>
+  <si>
+    <t>325 UC</t>
+  </si>
+  <si>
+    <t>BST800-S1</t>
+  </si>
+  <si>
+    <t>800 + 60 Gold</t>
+  </si>
+  <si>
+    <t>FF7290-S13</t>
+  </si>
+  <si>
+    <t>7290 Diamonds</t>
+  </si>
+  <si>
+    <t>ML102_11-S1A</t>
+  </si>
+  <si>
+    <t>113 Diamonds (102 + 11 Bonus )</t>
+  </si>
+  <si>
+    <t>GI2240-S13</t>
+  </si>
+  <si>
+    <t>1980+260 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>ML2499_405-S1A</t>
+  </si>
+  <si>
+    <t>2904 Diamonds (2499 + 405 Bonus )</t>
+  </si>
+  <si>
+    <t>i</t>
+  </si>
+  <si>
+    <t>Joki Mobile Legends</t>
+  </si>
+  <si>
+    <t>GM V - Epic V</t>
+  </si>
+  <si>
+    <t>h</t>
+  </si>
+  <si>
+    <t>Mythic Immortal / Star</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>Mythic Glory / Star</t>
+  </si>
+  <si>
+    <t>f</t>
+  </si>
+  <si>
+    <t>Mythic Honor / Star</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Mythic / Star</t>
+  </si>
+  <si>
+    <t>d</t>
+  </si>
+  <si>
+    <t>Legend / Star</t>
+  </si>
+  <si>
+    <t>c</t>
+  </si>
+  <si>
+    <t>Epic / Star</t>
+  </si>
+  <si>
+    <t>a</t>
+  </si>
+  <si>
+    <t>Master / Star</t>
+  </si>
+  <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>GM / Star</t>
+  </si>
+  <si>
+    <t>j</t>
+  </si>
+  <si>
+    <t>GM V - Legend V</t>
+  </si>
+  <si>
+    <t>l</t>
+  </si>
+  <si>
+    <t>GM II - Mythic</t>
+  </si>
+  <si>
+    <t>m</t>
+  </si>
+  <si>
+    <t>GM III - Mythic</t>
+  </si>
+  <si>
+    <t>n</t>
+  </si>
+  <si>
+    <t>GM IV - Mythic</t>
+  </si>
+  <si>
+    <t>o</t>
+  </si>
+  <si>
+    <t>GM V - Mythic</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Epic V - Legend V</t>
+  </si>
+  <si>
+    <t>q</t>
+  </si>
+  <si>
+    <t>Epic I - Mythic</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Epic II - Mythic</t>
+  </si>
+  <si>
+    <t>s</t>
+  </si>
+  <si>
+    <t>Epic III - Mythic</t>
+  </si>
+  <si>
+    <t>t</t>
+  </si>
+  <si>
+    <t>Epic IV - Mythic</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <t>Epic V - Mythic</t>
+  </si>
+  <si>
+    <t>v</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic</t>
+  </si>
+  <si>
+    <t>w</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Honor</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Glory</t>
+  </si>
+  <si>
+    <t>y</t>
+  </si>
+  <si>
+    <t>Legend V - Mythic Immortal</t>
+  </si>
+  <si>
+    <t>ab</t>
+  </si>
+  <si>
+    <t>Open Grading ( Auto Star 15 )</t>
+  </si>
+  <si>
+    <t>ac</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Honor (25)</t>
+  </si>
+  <si>
+    <t>ad</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Glory (50)</t>
+  </si>
+  <si>
+    <t>ae</t>
+  </si>
+  <si>
+    <t>Mythic Grading - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>af</t>
+  </si>
+  <si>
+    <t>Mythic Honor (25) - Mythic Glory (50)</t>
+  </si>
+  <si>
+    <t>ag</t>
+  </si>
+  <si>
+    <t>Mythic Honor (25) - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>ah</t>
+  </si>
+  <si>
+    <t>Mythic Glory (50) - Mythic Immortal (100)</t>
+  </si>
+  <si>
+    <t>ML309_46-S1A</t>
+  </si>
+  <si>
+    <t>355 Diamonds (309 + 46 Bonus )</t>
+  </si>
+  <si>
+    <t>ML261_40-S1A</t>
+  </si>
+  <si>
+    <t>301 Diamonds (261 + 40 Bonus )</t>
+  </si>
+  <si>
+    <t>HOK80-S21</t>
+  </si>
+  <si>
+    <t>80 Tokens</t>
+  </si>
+  <si>
+    <t>ML25_3-S1A</t>
+  </si>
+  <si>
+    <t>28 Diamonds ( 25 + 3 Bonus )</t>
+  </si>
+  <si>
+    <t>ML11_1-S1A</t>
+  </si>
+  <si>
+    <t>12 Diamonds ( 11 + 1 Bonus )</t>
+  </si>
+  <si>
+    <t>GUKM-S888</t>
+  </si>
+  <si>
+    <t>Kartu Mingguan</t>
+  </si>
+  <si>
+    <t>GUKB-S888</t>
+  </si>
+  <si>
+    <t>Kartu Bulanan</t>
+  </si>
+  <si>
+    <t>GUGF-S888</t>
+  </si>
+  <si>
+    <t>Growht Fund ( REBATE)</t>
+  </si>
+  <si>
+    <t>GUAF-S888</t>
+  </si>
+  <si>
+    <t>Ace Fund</t>
+  </si>
+  <si>
+    <t>BST15000-S1</t>
+  </si>
+  <si>
+    <t>15000 + 2400 Gold</t>
+  </si>
+  <si>
+    <t>MCGG5-S13</t>
+  </si>
+  <si>
+    <t>5 Diamonds (5 + 0  Bonus)</t>
+  </si>
+  <si>
+    <t>GI1090-S13</t>
+  </si>
+  <si>
+    <t>980+110 Genesis Crystals</t>
+  </si>
+  <si>
+    <t>BST10000-S1</t>
+  </si>
+  <si>
+    <t>10000 + 1600 Gold</t>
   </si>
   <si>
     <t>BST9000-S1</t>
   </si>
   <si>
     <t>9000 + 1260 Gold</t>
   </si>
   <si>
-    <t>BST10000-S1</t>
-[...1511 lines deleted...]
-    <t>RC 1.850</t>
+    <t>GIWELKIN-S13</t>
+  </si>
+  <si>
+    <t>Blessing Of The Welkin Moon</t>
+  </si>
+  <si>
+    <t>ML165_17-S1A</t>
+  </si>
+  <si>
+    <t>182 Diamond (165 + 17 Bonus)</t>
   </si>
   <si>
     <t>FF495-S13</t>
   </si>
   <si>
     <t>495 Diamonds</t>
   </si>
   <si>
-    <t>FFMML-S13</t>
-[...29 lines deleted...]
-    <t>240 Tokens</t>
+    <t>ML17_2-S1A</t>
+  </si>
+  <si>
+    <t>19 Diamonds ( 17 + 2 Bonus )</t>
+  </si>
+  <si>
+    <t>HOK560-S13</t>
+  </si>
+  <si>
+    <t>560  Tokens</t>
   </si>
   <si>
     <t>HOK400-S21</t>
   </si>
   <si>
     <t>400 Tokens</t>
   </si>
   <si>
-    <t>HOK2400-S21</t>
-[...224 lines deleted...]
-    <t>113 Diamonds (102 + 11 Bonus )</t>
+    <t>ML1013_126-S1A</t>
+  </si>
+  <si>
+    <t>1139 Diamond (1013 + 126 Bonus )</t>
+  </si>
+  <si>
+    <t>ML257_27-S1A</t>
+  </si>
+  <si>
+    <t>284 Diamonds ( 257 + 27 Bonus )</t>
   </si>
   <si>
     <t>ML106_12-S1A</t>
   </si>
   <si>
     <t>118 Diamonds ( 106 + 12 Bonus )</t>
   </si>
   <si>
-    <t>ML117_12-S1A</t>
-[...505 lines deleted...]
-  <si>
     <t>ML6442_1218-S1A</t>
   </si>
   <si>
     <t>7660 Diamond (6442 + 1218 Bonus )</t>
   </si>
   <si>
     <t>ML6487_1236-S1A</t>
   </si>
   <si>
     <t>7723 Diamonds (6487 + 1236 Bonus )</t>
   </si>
   <si>
     <t>ML6832_1208-S1A</t>
   </si>
   <si>
     <t>8040 Diamonds ( 6832 + 1208 Bonus )</t>
   </si>
   <si>
     <t>ML7005_1297-S1A</t>
   </si>
   <si>
     <t>8302 Diamonds (7005 + 1297 Bonus )</t>
   </si>
   <si>
     <t>ML7419_1431-S1A</t>
@@ -2679,551 +3138,50 @@
     <t>20100 Diamonds ( 17080 + 3020 Bonus )</t>
   </si>
   <si>
     <t>ML16786_3409-S1A</t>
   </si>
   <si>
     <t>20195 Diamonds (16786 + 3409 Bonus )</t>
   </si>
   <si>
     <t>ML17720_3610-S1A</t>
   </si>
   <si>
     <t>21330 Diamonds (17720 + 3610 Bonus )</t>
   </si>
   <si>
     <t>ML20015_4135-S1A</t>
   </si>
   <si>
     <t>24150 Diamonds ( 20015 + 4135 Bonus )</t>
   </si>
   <si>
     <t>ML24018_4962-S1A</t>
   </si>
   <si>
     <t>28980 Diamond (24018 + 4962 Bonus )</t>
-  </si>
-[...499 lines deleted...]
-    <t>500 + 500 Bonus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3532,54 +3490,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I523"/>
+  <dimension ref="A1:I516"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H523" sqref="H523"/>
+      <selection activeCell="H516" sqref="H516"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -4192,14562 +4150,14359 @@
       </c>
       <c r="G22" s="2">
         <v>9835304</v>
       </c>
       <c r="H22" s="2">
         <v>9739816</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="1">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="2">
-        <v>700183</v>
+        <v>110620</v>
       </c>
       <c r="F23" s="2">
-        <v>693515</v>
+        <v>109566</v>
       </c>
       <c r="G23" s="2">
-        <v>686846</v>
+        <v>108513</v>
       </c>
       <c r="H23" s="2">
-        <v>680178</v>
+        <v>107459</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="1">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="2">
-        <v>210060</v>
+        <v>111001</v>
       </c>
       <c r="F24" s="2">
-        <v>208059</v>
+        <v>109944</v>
       </c>
       <c r="G24" s="2">
-        <v>206059</v>
+        <v>108886</v>
       </c>
       <c r="H24" s="2">
-        <v>204058</v>
+        <v>107829</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="1">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E25" s="2">
-        <v>350166</v>
+        <v>4516139</v>
       </c>
       <c r="F25" s="2">
-        <v>346831</v>
+        <v>4473128</v>
       </c>
       <c r="G25" s="2">
-        <v>343496</v>
+        <v>4430118</v>
       </c>
       <c r="H25" s="2">
-        <v>340161</v>
+        <v>4387107</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="1">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E26" s="2">
-        <v>168028</v>
+        <v>9032279</v>
       </c>
       <c r="F26" s="2">
-        <v>166428</v>
+        <v>8946257</v>
       </c>
       <c r="G26" s="2">
-        <v>164828</v>
+        <v>8860235</v>
       </c>
       <c r="H26" s="2">
-        <v>163228</v>
+        <v>8774213</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="1">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E27" s="2">
-        <v>420120</v>
+        <v>2802687</v>
       </c>
       <c r="F27" s="2">
-        <v>416119</v>
+        <v>2775995</v>
       </c>
       <c r="G27" s="2">
-        <v>412117</v>
+        <v>2749303</v>
       </c>
       <c r="H27" s="2">
-        <v>408116</v>
+        <v>2722611</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="1">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E28" s="2">
-        <v>560224</v>
+        <v>1207061</v>
       </c>
       <c r="F28" s="2">
-        <v>554889</v>
+        <v>1195565</v>
       </c>
       <c r="G28" s="2">
-        <v>549553</v>
+        <v>1184069</v>
       </c>
       <c r="H28" s="2">
-        <v>544218</v>
+        <v>1172574</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="1">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E29" s="2">
-        <v>840191</v>
+        <v>1096459</v>
       </c>
       <c r="F29" s="2">
-        <v>832189</v>
+        <v>1086017</v>
       </c>
       <c r="G29" s="2">
-        <v>824187</v>
+        <v>1075574</v>
       </c>
       <c r="H29" s="2">
-        <v>816186</v>
+        <v>1065132</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="1">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E30" s="2">
-        <v>980296</v>
+        <v>1093404</v>
       </c>
       <c r="F30" s="2">
-        <v>970960</v>
+        <v>1082990</v>
       </c>
       <c r="G30" s="2">
-        <v>961623</v>
+        <v>1072577</v>
       </c>
       <c r="H30" s="2">
-        <v>952287</v>
+        <v>1062164</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="1">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E31" s="2">
-        <v>1120304</v>
+        <v>34329</v>
       </c>
       <c r="F31" s="2">
-        <v>1109634</v>
+        <v>34002</v>
       </c>
       <c r="G31" s="2">
-        <v>1098965</v>
+        <v>33675</v>
       </c>
       <c r="H31" s="2">
-        <v>1088295</v>
+        <v>33348</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E32" s="2">
-        <v>1260410</v>
+        <v>95172</v>
       </c>
       <c r="F32" s="2">
-        <v>1248406</v>
+        <v>94266</v>
       </c>
       <c r="G32" s="2">
-        <v>1236402</v>
+        <v>93359</v>
       </c>
       <c r="H32" s="2">
-        <v>1224398</v>
+        <v>92453</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="1">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E33" s="2">
-        <v>1400367</v>
+        <v>405549</v>
       </c>
       <c r="F33" s="2">
-        <v>1387030</v>
+        <v>401686</v>
       </c>
       <c r="G33" s="2">
-        <v>1373693</v>
+        <v>397824</v>
       </c>
       <c r="H33" s="2">
-        <v>1360357</v>
+        <v>393962</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="1">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="E34" s="2">
-        <v>2100551</v>
+        <v>676517</v>
       </c>
       <c r="F34" s="2">
-        <v>2080546</v>
+        <v>670074</v>
       </c>
       <c r="G34" s="2">
-        <v>2060541</v>
+        <v>663631</v>
       </c>
       <c r="H34" s="2">
-        <v>2040536</v>
+        <v>657188</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="1">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E35" s="2">
-        <v>2800735</v>
+        <v>350336</v>
       </c>
       <c r="F35" s="2">
-        <v>2774062</v>
+        <v>346999</v>
       </c>
       <c r="G35" s="2">
-        <v>2747388</v>
+        <v>343663</v>
       </c>
       <c r="H35" s="2">
-        <v>2720714</v>
+        <v>340326</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="1">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E36" s="2">
-        <v>3500918</v>
+        <v>270065</v>
       </c>
       <c r="F36" s="2">
-        <v>3467576</v>
+        <v>267493</v>
       </c>
       <c r="G36" s="2">
-        <v>3434234</v>
+        <v>264921</v>
       </c>
       <c r="H36" s="2">
-        <v>3400892</v>
+        <v>262349</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="1">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="E37" s="2">
-        <v>4201103</v>
+        <v>134581</v>
       </c>
       <c r="F37" s="2">
-        <v>4161092</v>
+        <v>133299</v>
       </c>
       <c r="G37" s="2">
-        <v>4121082</v>
+        <v>132017</v>
       </c>
       <c r="H37" s="2">
-        <v>4081071</v>
+        <v>130735</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="1">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E38" s="2">
-        <v>19628</v>
+        <v>1033233</v>
       </c>
       <c r="F38" s="2">
-        <v>19441</v>
+        <v>1023392</v>
       </c>
       <c r="G38" s="2">
-        <v>19254</v>
+        <v>1013552</v>
       </c>
       <c r="H38" s="2">
-        <v>19067</v>
+        <v>1003712</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="1">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E39" s="2">
-        <v>896</v>
+        <v>970961</v>
       </c>
       <c r="F39" s="2">
-        <v>887</v>
+        <v>961714</v>
       </c>
       <c r="G39" s="2">
-        <v>879</v>
+        <v>952467</v>
       </c>
       <c r="H39" s="2">
-        <v>870</v>
+        <v>943220</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="1">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E40" s="2">
-        <v>1682</v>
+        <v>962173</v>
       </c>
       <c r="F40" s="2">
-        <v>1666</v>
+        <v>953009</v>
       </c>
       <c r="G40" s="2">
-        <v>1650</v>
+        <v>943846</v>
       </c>
       <c r="H40" s="2">
-        <v>1634</v>
+        <v>934682</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="1">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E41" s="2">
-        <v>2527</v>
+        <v>527982</v>
       </c>
       <c r="F41" s="2">
-        <v>2503</v>
+        <v>522954</v>
       </c>
       <c r="G41" s="2">
-        <v>2479</v>
+        <v>517925</v>
       </c>
       <c r="H41" s="2">
-        <v>2455</v>
+        <v>512897</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="1">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E42" s="2">
-        <v>3367</v>
+        <v>558164</v>
       </c>
       <c r="F42" s="2">
-        <v>3335</v>
+        <v>552848</v>
       </c>
       <c r="G42" s="2">
-        <v>3303</v>
+        <v>547533</v>
       </c>
       <c r="H42" s="2">
-        <v>3271</v>
+        <v>542217</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="1">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E43" s="2">
-        <v>4208</v>
+        <v>560557</v>
       </c>
       <c r="F43" s="2">
-        <v>4168</v>
+        <v>555219</v>
       </c>
       <c r="G43" s="2">
-        <v>4128</v>
+        <v>549880</v>
       </c>
       <c r="H43" s="2">
-        <v>4088</v>
+        <v>544541</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="1">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E44" s="2">
-        <v>5048</v>
+        <v>67742</v>
       </c>
       <c r="F44" s="2">
-        <v>5000</v>
+        <v>67097</v>
       </c>
       <c r="G44" s="2">
-        <v>4952</v>
+        <v>66451</v>
       </c>
       <c r="H44" s="2">
-        <v>4904</v>
+        <v>65806</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="1">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E45" s="2">
-        <v>6233</v>
+        <v>40646</v>
       </c>
       <c r="F45" s="2">
-        <v>6173</v>
+        <v>40258</v>
       </c>
       <c r="G45" s="2">
-        <v>6114</v>
+        <v>39871</v>
       </c>
       <c r="H45" s="2">
-        <v>6055</v>
+        <v>39484</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="1">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E46" s="2">
-        <v>7527</v>
+        <v>19628</v>
       </c>
       <c r="F46" s="2">
-        <v>7456</v>
+        <v>19441</v>
       </c>
       <c r="G46" s="2">
-        <v>7384</v>
+        <v>19254</v>
       </c>
       <c r="H46" s="2">
-        <v>7312</v>
+        <v>19067</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="1">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="E47" s="2">
-        <v>8365</v>
+        <v>896</v>
       </c>
       <c r="F47" s="2">
-        <v>8286</v>
+        <v>887</v>
       </c>
       <c r="G47" s="2">
-        <v>8206</v>
+        <v>879</v>
       </c>
       <c r="H47" s="2">
-        <v>8126</v>
+        <v>870</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="1">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E48" s="2">
-        <v>8985</v>
+        <v>1678</v>
       </c>
       <c r="F48" s="2">
-        <v>8899</v>
+        <v>1662</v>
       </c>
       <c r="G48" s="2">
-        <v>8814</v>
+        <v>1646</v>
       </c>
       <c r="H48" s="2">
-        <v>8728</v>
+        <v>1630</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="1">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="E49" s="2">
-        <v>10731</v>
+        <v>2501</v>
       </c>
       <c r="F49" s="2">
-        <v>10629</v>
+        <v>2477</v>
       </c>
       <c r="G49" s="2">
-        <v>10527</v>
+        <v>2453</v>
       </c>
       <c r="H49" s="2">
-        <v>10424</v>
+        <v>2430</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="1">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E50" s="2">
-        <v>12384</v>
+        <v>3333</v>
       </c>
       <c r="F50" s="2">
-        <v>12266</v>
+        <v>3301</v>
       </c>
       <c r="G50" s="2">
-        <v>12148</v>
+        <v>3269</v>
       </c>
       <c r="H50" s="2">
-        <v>12030</v>
+        <v>3237</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="1">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E51" s="2">
-        <v>14245</v>
+        <v>4165</v>
       </c>
       <c r="F51" s="2">
-        <v>14110</v>
+        <v>4126</v>
       </c>
       <c r="G51" s="2">
-        <v>13974</v>
+        <v>4086</v>
       </c>
       <c r="H51" s="2">
-        <v>13838</v>
+        <v>4046</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="1">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E52" s="2">
-        <v>15673</v>
+        <v>4997</v>
       </c>
       <c r="F52" s="2">
-        <v>15524</v>
+        <v>4949</v>
       </c>
       <c r="G52" s="2">
-        <v>15375</v>
+        <v>4902</v>
       </c>
       <c r="H52" s="2">
-        <v>15226</v>
+        <v>4854</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="1">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E53" s="2">
-        <v>19060</v>
+        <v>6246</v>
       </c>
       <c r="F53" s="2">
-        <v>18878</v>
+        <v>6187</v>
       </c>
       <c r="G53" s="2">
-        <v>18697</v>
+        <v>6127</v>
       </c>
       <c r="H53" s="2">
-        <v>18515</v>
+        <v>6068</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" s="1">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="E54" s="2">
-        <v>17350</v>
+        <v>7531</v>
       </c>
       <c r="F54" s="2">
-        <v>17185</v>
+        <v>7459</v>
       </c>
       <c r="G54" s="2">
-        <v>17020</v>
+        <v>7387</v>
       </c>
       <c r="H54" s="2">
-        <v>16854</v>
+        <v>7315</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" s="1">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E55" s="2">
-        <v>19921</v>
+        <v>8366</v>
       </c>
       <c r="F55" s="2">
-        <v>19731</v>
+        <v>8287</v>
       </c>
       <c r="G55" s="2">
-        <v>19541</v>
+        <v>8207</v>
       </c>
       <c r="H55" s="2">
-        <v>19351</v>
+        <v>8127</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" s="1">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="E56" s="2">
-        <v>20216</v>
+        <v>9013</v>
       </c>
       <c r="F56" s="2">
-        <v>20023</v>
+        <v>8927</v>
       </c>
       <c r="G56" s="2">
-        <v>19831</v>
+        <v>8842</v>
       </c>
       <c r="H56" s="2">
-        <v>19638</v>
+        <v>8756</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="1">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E57" s="2">
-        <v>21859</v>
+        <v>10731</v>
       </c>
       <c r="F57" s="2">
-        <v>21651</v>
+        <v>10629</v>
       </c>
       <c r="G57" s="2">
-        <v>21443</v>
+        <v>10527</v>
       </c>
       <c r="H57" s="2">
-        <v>21234</v>
+        <v>10424</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="1">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="E58" s="2">
-        <v>22357</v>
+        <v>12454</v>
       </c>
       <c r="F58" s="2">
-        <v>22144</v>
+        <v>12335</v>
       </c>
       <c r="G58" s="2">
-        <v>21931</v>
+        <v>12217</v>
       </c>
       <c r="H58" s="2">
-        <v>21718</v>
+        <v>12098</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" s="1">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="E59" s="2">
-        <v>24033</v>
+        <v>14245</v>
       </c>
       <c r="F59" s="2">
-        <v>23805</v>
+        <v>14110</v>
       </c>
       <c r="G59" s="2">
-        <v>23576</v>
+        <v>13974</v>
       </c>
       <c r="H59" s="2">
-        <v>23347</v>
+        <v>13838</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" s="1">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E60" s="2">
-        <v>25470</v>
+        <v>449789</v>
       </c>
       <c r="F60" s="2">
-        <v>25227</v>
+        <v>445505</v>
       </c>
       <c r="G60" s="2">
-        <v>24985</v>
+        <v>441221</v>
       </c>
       <c r="H60" s="2">
-        <v>24742</v>
+        <v>436937</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" s="1">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="E61" s="2">
-        <v>29672</v>
+        <v>19467</v>
       </c>
       <c r="F61" s="2">
-        <v>29389</v>
+        <v>19282</v>
       </c>
       <c r="G61" s="2">
-        <v>29107</v>
+        <v>19096</v>
       </c>
       <c r="H61" s="2">
-        <v>28824</v>
+        <v>18911</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" s="1">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E62" s="2">
-        <v>33947</v>
+        <v>15708</v>
       </c>
       <c r="F62" s="2">
-        <v>33623</v>
+        <v>15558</v>
       </c>
       <c r="G62" s="2">
-        <v>33300</v>
+        <v>15409</v>
       </c>
       <c r="H62" s="2">
-        <v>32977</v>
+        <v>15259</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" s="1">
         <v>62</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E63" s="2">
-        <v>33648</v>
+        <v>17761</v>
       </c>
       <c r="F63" s="2">
-        <v>33328</v>
+        <v>17592</v>
       </c>
       <c r="G63" s="2">
-        <v>33007</v>
+        <v>17422</v>
       </c>
       <c r="H63" s="2">
-        <v>32687</v>
+        <v>17253</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="1">
         <v>63</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="E64" s="2">
-        <v>45760</v>
+        <v>17381</v>
       </c>
       <c r="F64" s="2">
-        <v>45324</v>
+        <v>17215</v>
       </c>
       <c r="G64" s="2">
-        <v>44888</v>
+        <v>17050</v>
       </c>
       <c r="H64" s="2">
-        <v>44453</v>
+        <v>16884</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" s="1">
         <v>64</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="E65" s="2">
-        <v>54182</v>
+        <v>18882</v>
       </c>
       <c r="F65" s="2">
-        <v>53666</v>
+        <v>18702</v>
       </c>
       <c r="G65" s="2">
-        <v>53150</v>
+        <v>18522</v>
       </c>
       <c r="H65" s="2">
-        <v>52634</v>
+        <v>18343</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" s="1">
         <v>65</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="E66" s="2">
-        <v>60584</v>
+        <v>19878</v>
       </c>
       <c r="F66" s="2">
-        <v>60007</v>
+        <v>19688</v>
       </c>
       <c r="G66" s="2">
-        <v>59430</v>
+        <v>19499</v>
       </c>
       <c r="H66" s="2">
-        <v>58853</v>
+        <v>19310</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" s="1">
         <v>66</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="E67" s="2">
-        <v>65395</v>
+        <v>21558</v>
       </c>
       <c r="F67" s="2">
-        <v>64772</v>
+        <v>21352</v>
       </c>
       <c r="G67" s="2">
-        <v>64149</v>
+        <v>21147</v>
       </c>
       <c r="H67" s="2">
-        <v>63527</v>
+        <v>20942</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" s="1">
         <v>67</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="E68" s="2">
-        <v>66234</v>
+        <v>22397</v>
       </c>
       <c r="F68" s="2">
-        <v>65603</v>
+        <v>22183</v>
       </c>
       <c r="G68" s="2">
-        <v>64972</v>
+        <v>21970</v>
       </c>
       <c r="H68" s="2">
-        <v>64342</v>
+        <v>21757</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" s="1">
         <v>68</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E69" s="2">
-        <v>67262</v>
+        <v>24069</v>
       </c>
       <c r="F69" s="2">
-        <v>66621</v>
+        <v>23840</v>
       </c>
       <c r="G69" s="2">
-        <v>65981</v>
+        <v>23611</v>
       </c>
       <c r="H69" s="2">
-        <v>65340</v>
+        <v>23381</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" s="1">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="E70" s="2">
-        <v>83732</v>
+        <v>24385</v>
       </c>
       <c r="F70" s="2">
-        <v>82935</v>
+        <v>24153</v>
       </c>
       <c r="G70" s="2">
-        <v>82137</v>
+        <v>23921</v>
       </c>
       <c r="H70" s="2">
-        <v>81340</v>
+        <v>23688</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" s="1">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="E71" s="2">
-        <v>82581</v>
+        <v>29672</v>
       </c>
       <c r="F71" s="2">
-        <v>81795</v>
+        <v>29389</v>
       </c>
       <c r="G71" s="2">
-        <v>81008</v>
+        <v>29107</v>
       </c>
       <c r="H71" s="2">
-        <v>80222</v>
+        <v>28824</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" s="1">
         <v>71</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E72" s="2">
-        <v>88963</v>
+        <v>32596</v>
       </c>
       <c r="F72" s="2">
-        <v>88116</v>
+        <v>32286</v>
       </c>
       <c r="G72" s="2">
-        <v>87269</v>
+        <v>31975</v>
       </c>
       <c r="H72" s="2">
-        <v>86422</v>
+        <v>31665</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" s="1">
         <v>72</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E73" s="2">
-        <v>93260</v>
+        <v>33741</v>
       </c>
       <c r="F73" s="2">
-        <v>92372</v>
+        <v>33419</v>
       </c>
       <c r="G73" s="2">
-        <v>91484</v>
+        <v>33098</v>
       </c>
       <c r="H73" s="2">
-        <v>90595</v>
+        <v>32777</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" s="1">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="E74" s="2">
-        <v>11706</v>
+        <v>420441</v>
       </c>
       <c r="F74" s="2">
-        <v>11595</v>
+        <v>416437</v>
       </c>
       <c r="G74" s="2">
-        <v>11483</v>
+        <v>412433</v>
       </c>
       <c r="H74" s="2">
-        <v>11372</v>
+        <v>408428</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" s="1">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="E75" s="2">
-        <v>4900813</v>
+        <v>45904</v>
       </c>
       <c r="F75" s="2">
-        <v>4854139</v>
+        <v>45467</v>
       </c>
       <c r="G75" s="2">
-        <v>4807464</v>
+        <v>45030</v>
       </c>
       <c r="H75" s="2">
-        <v>4760790</v>
+        <v>44592</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" s="1">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="E76" s="2">
-        <v>537300</v>
+        <v>54520</v>
       </c>
       <c r="F76" s="2">
-        <v>532183</v>
+        <v>54001</v>
       </c>
       <c r="G76" s="2">
-        <v>527065</v>
+        <v>53482</v>
       </c>
       <c r="H76" s="2">
-        <v>521948</v>
+        <v>52962</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" s="1">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E77" s="2">
-        <v>100551</v>
+        <v>60766</v>
       </c>
       <c r="F77" s="2">
-        <v>99594</v>
+        <v>60187</v>
       </c>
       <c r="G77" s="2">
-        <v>98636</v>
+        <v>59608</v>
       </c>
       <c r="H77" s="2">
-        <v>97678</v>
+        <v>59029</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" s="1">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="E78" s="2">
-        <v>318880</v>
+        <v>798086</v>
       </c>
       <c r="F78" s="2">
-        <v>315843</v>
+        <v>790485</v>
       </c>
       <c r="G78" s="2">
-        <v>312806</v>
+        <v>782884</v>
       </c>
       <c r="H78" s="2">
-        <v>309769</v>
+        <v>775284</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" s="1">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="E79" s="2">
-        <v>117073</v>
+        <v>65594</v>
       </c>
       <c r="F79" s="2">
-        <v>115958</v>
+        <v>64969</v>
       </c>
       <c r="G79" s="2">
-        <v>114843</v>
+        <v>64344</v>
       </c>
       <c r="H79" s="2">
-        <v>113728</v>
+        <v>63719</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" s="1">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E80" s="2">
-        <v>76084</v>
+        <v>66429</v>
       </c>
       <c r="F80" s="2">
-        <v>75359</v>
+        <v>65797</v>
       </c>
       <c r="G80" s="2">
-        <v>74635</v>
+        <v>65164</v>
       </c>
       <c r="H80" s="2">
-        <v>73910</v>
+        <v>64531</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" s="1">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="E81" s="2">
-        <v>78035</v>
+        <v>67244</v>
       </c>
       <c r="F81" s="2">
-        <v>77292</v>
+        <v>66604</v>
       </c>
       <c r="G81" s="2">
-        <v>76549</v>
+        <v>65963</v>
       </c>
       <c r="H81" s="2">
-        <v>75805</v>
+        <v>65323</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" s="1">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="E82" s="2">
-        <v>145854</v>
+        <v>825785</v>
       </c>
       <c r="F82" s="2">
-        <v>144465</v>
+        <v>817920</v>
       </c>
       <c r="G82" s="2">
-        <v>143076</v>
+        <v>810056</v>
       </c>
       <c r="H82" s="2">
-        <v>141687</v>
+        <v>802191</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" s="1">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E83" s="2">
-        <v>134795</v>
+        <v>83732</v>
       </c>
       <c r="F83" s="2">
-        <v>133511</v>
+        <v>82935</v>
       </c>
       <c r="G83" s="2">
-        <v>132227</v>
+        <v>82137</v>
       </c>
       <c r="H83" s="2">
-        <v>130944</v>
+        <v>81340</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" s="1">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E84" s="2">
-        <v>136075</v>
+        <v>83179</v>
       </c>
       <c r="F84" s="2">
-        <v>134779</v>
+        <v>82387</v>
       </c>
       <c r="G84" s="2">
-        <v>133483</v>
+        <v>81595</v>
       </c>
       <c r="H84" s="2">
-        <v>132187</v>
+        <v>80802</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" s="1">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E85" s="2">
-        <v>164935</v>
+        <v>710788</v>
       </c>
       <c r="F85" s="2">
-        <v>163364</v>
+        <v>704019</v>
       </c>
       <c r="G85" s="2">
-        <v>161793</v>
+        <v>697249</v>
       </c>
       <c r="H85" s="2">
-        <v>160223</v>
+        <v>690480</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" s="1">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="E86" s="2">
-        <v>153195</v>
+        <v>88963</v>
       </c>
       <c r="F86" s="2">
-        <v>151736</v>
+        <v>88116</v>
       </c>
       <c r="G86" s="2">
-        <v>150277</v>
+        <v>87269</v>
       </c>
       <c r="H86" s="2">
-        <v>148818</v>
+        <v>86422</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" s="1">
         <v>86</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="E87" s="2">
-        <v>164689</v>
+        <v>93926</v>
       </c>
       <c r="F87" s="2">
-        <v>163121</v>
+        <v>93031</v>
       </c>
       <c r="G87" s="2">
-        <v>161552</v>
+        <v>92137</v>
       </c>
       <c r="H87" s="2">
-        <v>159984</v>
+        <v>91242</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" s="1">
         <v>87</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E88" s="2">
-        <v>203654</v>
+        <v>11706</v>
       </c>
       <c r="F88" s="2">
-        <v>201714</v>
+        <v>11595</v>
       </c>
       <c r="G88" s="2">
-        <v>199775</v>
+        <v>11483</v>
       </c>
       <c r="H88" s="2">
-        <v>197835</v>
+        <v>11372</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" s="1">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="E89" s="2">
-        <v>206237</v>
+        <v>4900813</v>
       </c>
       <c r="F89" s="2">
-        <v>204273</v>
+        <v>4854139</v>
       </c>
       <c r="G89" s="2">
-        <v>202308</v>
+        <v>4807464</v>
       </c>
       <c r="H89" s="2">
-        <v>200344</v>
+        <v>4760790</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" s="1">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="E90" s="2">
-        <v>215923</v>
+        <v>537300</v>
       </c>
       <c r="F90" s="2">
-        <v>213867</v>
+        <v>532183</v>
       </c>
       <c r="G90" s="2">
-        <v>211810</v>
+        <v>527065</v>
       </c>
       <c r="H90" s="2">
-        <v>209754</v>
+        <v>521948</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" s="1">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E91" s="2">
-        <v>246112</v>
+        <v>101281</v>
       </c>
       <c r="F91" s="2">
-        <v>243768</v>
+        <v>100316</v>
       </c>
       <c r="G91" s="2">
-        <v>241424</v>
+        <v>99352</v>
       </c>
       <c r="H91" s="2">
-        <v>239080</v>
+        <v>98387</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" s="1">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E92" s="2">
-        <v>256390</v>
+        <v>318880</v>
       </c>
       <c r="F92" s="2">
-        <v>253948</v>
+        <v>315843</v>
       </c>
       <c r="G92" s="2">
-        <v>251506</v>
+        <v>312806</v>
       </c>
       <c r="H92" s="2">
-        <v>249065</v>
+        <v>309769</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" s="1">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E93" s="2">
-        <v>270597</v>
+        <v>117875</v>
       </c>
       <c r="F93" s="2">
-        <v>268019</v>
+        <v>116752</v>
       </c>
       <c r="G93" s="2">
-        <v>265442</v>
+        <v>115630</v>
       </c>
       <c r="H93" s="2">
-        <v>262865</v>
+        <v>114507</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" s="1">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E94" s="2">
-        <v>288106</v>
+        <v>76084</v>
       </c>
       <c r="F94" s="2">
-        <v>285362</v>
+        <v>75359</v>
       </c>
       <c r="G94" s="2">
-        <v>282619</v>
+        <v>74635</v>
       </c>
       <c r="H94" s="2">
-        <v>279875</v>
+        <v>73910</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" s="1">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="E95" s="2">
-        <v>293978</v>
+        <v>78035</v>
       </c>
       <c r="F95" s="2">
-        <v>291178</v>
+        <v>77292</v>
       </c>
       <c r="G95" s="2">
-        <v>288378</v>
+        <v>76549</v>
       </c>
       <c r="H95" s="2">
-        <v>285579</v>
+        <v>75805</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" s="1">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="E96" s="2">
-        <v>297207</v>
+        <v>145854</v>
       </c>
       <c r="F96" s="2">
-        <v>294376</v>
+        <v>144465</v>
       </c>
       <c r="G96" s="2">
-        <v>291546</v>
+        <v>143076</v>
       </c>
       <c r="H96" s="2">
-        <v>288715</v>
+        <v>141687</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" s="1">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="E97" s="2">
-        <v>298978</v>
+        <v>135786</v>
       </c>
       <c r="F97" s="2">
-        <v>296131</v>
+        <v>134493</v>
       </c>
       <c r="G97" s="2">
-        <v>293283</v>
+        <v>133200</v>
       </c>
       <c r="H97" s="2">
-        <v>290436</v>
+        <v>131906</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" s="1">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="E98" s="2">
-        <v>303287</v>
+        <v>135987</v>
       </c>
       <c r="F98" s="2">
-        <v>300399</v>
+        <v>134691</v>
       </c>
       <c r="G98" s="2">
-        <v>297510</v>
+        <v>133396</v>
       </c>
       <c r="H98" s="2">
-        <v>294622</v>
+        <v>132101</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" s="1">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E99" s="2">
-        <v>300777</v>
+        <v>164935</v>
       </c>
       <c r="F99" s="2">
-        <v>297912</v>
+        <v>163364</v>
       </c>
       <c r="G99" s="2">
-        <v>295048</v>
+        <v>161793</v>
       </c>
       <c r="H99" s="2">
-        <v>292183</v>
+        <v>160223</v>
       </c>
       <c r="I99" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" s="1">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="E100" s="2">
-        <v>310391</v>
+        <v>153167</v>
       </c>
       <c r="F100" s="2">
-        <v>307434</v>
+        <v>151708</v>
       </c>
       <c r="G100" s="2">
-        <v>304478</v>
+        <v>150249</v>
       </c>
       <c r="H100" s="2">
-        <v>301522</v>
+        <v>148790</v>
       </c>
       <c r="I100" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" s="1">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="E101" s="2">
-        <v>326911</v>
+        <v>164683</v>
       </c>
       <c r="F101" s="2">
-        <v>323798</v>
+        <v>163115</v>
       </c>
       <c r="G101" s="2">
-        <v>320684</v>
+        <v>161546</v>
       </c>
       <c r="H101" s="2">
-        <v>317571</v>
+        <v>159978</v>
       </c>
       <c r="I101" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" s="1">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="E102" s="2">
-        <v>351396</v>
+        <v>133142</v>
       </c>
       <c r="F102" s="2">
-        <v>348050</v>
+        <v>131874</v>
       </c>
       <c r="G102" s="2">
-        <v>344703</v>
+        <v>130606</v>
       </c>
       <c r="H102" s="2">
-        <v>341356</v>
+        <v>129338</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" s="1">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="E103" s="2">
-        <v>369535</v>
+        <v>203654</v>
       </c>
       <c r="F103" s="2">
-        <v>366016</v>
+        <v>201714</v>
       </c>
       <c r="G103" s="2">
-        <v>362496</v>
+        <v>199775</v>
       </c>
       <c r="H103" s="2">
-        <v>358977</v>
+        <v>197835</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" s="1">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E104" s="2">
-        <v>375019</v>
+        <v>206237</v>
       </c>
       <c r="F104" s="2">
-        <v>371447</v>
+        <v>204273</v>
       </c>
       <c r="G104" s="2">
-        <v>367876</v>
+        <v>202308</v>
       </c>
       <c r="H104" s="2">
-        <v>364304</v>
+        <v>200344</v>
       </c>
       <c r="I104" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" s="1">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="E105" s="2">
-        <v>409190</v>
+        <v>215923</v>
       </c>
       <c r="F105" s="2">
-        <v>405293</v>
+        <v>213867</v>
       </c>
       <c r="G105" s="2">
-        <v>401396</v>
+        <v>211810</v>
       </c>
       <c r="H105" s="2">
-        <v>397499</v>
+        <v>209754</v>
       </c>
       <c r="I105" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" s="1">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E106" s="2">
-        <v>451110</v>
+        <v>246112</v>
       </c>
       <c r="F106" s="2">
-        <v>446814</v>
+        <v>243768</v>
       </c>
       <c r="G106" s="2">
-        <v>442518</v>
+        <v>241424</v>
       </c>
       <c r="H106" s="2">
-        <v>438222</v>
+        <v>239080</v>
       </c>
       <c r="I106" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" s="1">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E107" s="2">
-        <v>499721</v>
+        <v>256390</v>
       </c>
       <c r="F107" s="2">
-        <v>494962</v>
+        <v>253948</v>
       </c>
       <c r="G107" s="2">
-        <v>490203</v>
+        <v>251506</v>
       </c>
       <c r="H107" s="2">
-        <v>485444</v>
+        <v>249065</v>
       </c>
       <c r="I107" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" s="1">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="E108" s="2">
-        <v>516703</v>
+        <v>270597</v>
       </c>
       <c r="F108" s="2">
-        <v>511782</v>
+        <v>268019</v>
       </c>
       <c r="G108" s="2">
-        <v>506861</v>
+        <v>265442</v>
       </c>
       <c r="H108" s="2">
-        <v>501940</v>
+        <v>262865</v>
       </c>
       <c r="I108" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" s="1">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="E109" s="2">
-        <v>550448</v>
+        <v>288106</v>
       </c>
       <c r="F109" s="2">
-        <v>545205</v>
+        <v>285362</v>
       </c>
       <c r="G109" s="2">
-        <v>539963</v>
+        <v>282619</v>
       </c>
       <c r="H109" s="2">
-        <v>534721</v>
+        <v>279875</v>
       </c>
       <c r="I109" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" s="1">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E110" s="2">
-        <v>591507</v>
+        <v>293978</v>
       </c>
       <c r="F110" s="2">
-        <v>585874</v>
+        <v>291178</v>
       </c>
       <c r="G110" s="2">
-        <v>580240</v>
+        <v>288378</v>
       </c>
       <c r="H110" s="2">
-        <v>574607</v>
+        <v>285579</v>
       </c>
       <c r="I110" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" s="1">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E111" s="2">
-        <v>604740</v>
+        <v>297207</v>
       </c>
       <c r="F111" s="2">
-        <v>598981</v>
+        <v>294376</v>
       </c>
       <c r="G111" s="2">
-        <v>593221</v>
+        <v>291546</v>
       </c>
       <c r="H111" s="2">
-        <v>587462</v>
+        <v>288715</v>
       </c>
       <c r="I111" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" s="1">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="E112" s="2">
-        <v>642144</v>
+        <v>298978</v>
       </c>
       <c r="F112" s="2">
-        <v>636029</v>
+        <v>296131</v>
       </c>
       <c r="G112" s="2">
-        <v>629913</v>
+        <v>293283</v>
       </c>
       <c r="H112" s="2">
-        <v>623797</v>
+        <v>290436</v>
       </c>
       <c r="I112" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" s="1">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="E113" s="2">
-        <v>653575</v>
+        <v>303287</v>
       </c>
       <c r="F113" s="2">
-        <v>647350</v>
+        <v>300399</v>
       </c>
       <c r="G113" s="2">
-        <v>641126</v>
+        <v>297510</v>
       </c>
       <c r="H113" s="2">
-        <v>634901</v>
+        <v>294622</v>
       </c>
       <c r="I113" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" s="1">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="E114" s="2">
-        <v>658665</v>
+        <v>300777</v>
       </c>
       <c r="F114" s="2">
-        <v>652392</v>
+        <v>297912</v>
       </c>
       <c r="G114" s="2">
-        <v>646119</v>
+        <v>295048</v>
       </c>
       <c r="H114" s="2">
-        <v>639846</v>
+        <v>292183</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" s="1">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="E115" s="2">
-        <v>881363</v>
+        <v>310391</v>
       </c>
       <c r="F115" s="2">
-        <v>872969</v>
+        <v>307434</v>
       </c>
       <c r="G115" s="2">
-        <v>864575</v>
+        <v>304478</v>
       </c>
       <c r="H115" s="2">
-        <v>856181</v>
+        <v>301522</v>
       </c>
       <c r="I115" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" s="1">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="E116" s="2">
-        <v>884733</v>
+        <v>326911</v>
       </c>
       <c r="F116" s="2">
-        <v>876307</v>
+        <v>323798</v>
       </c>
       <c r="G116" s="2">
-        <v>867881</v>
+        <v>320684</v>
       </c>
       <c r="H116" s="2">
-        <v>859455</v>
+        <v>317571</v>
       </c>
       <c r="I116" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" s="1">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="E117" s="2">
-        <v>854745</v>
+        <v>351396</v>
       </c>
       <c r="F117" s="2">
-        <v>846605</v>
+        <v>348050</v>
       </c>
       <c r="G117" s="2">
-        <v>838464</v>
+        <v>344703</v>
       </c>
       <c r="H117" s="2">
-        <v>830324</v>
+        <v>341356</v>
       </c>
       <c r="I117" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" s="1">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="E118" s="2">
-        <v>937136</v>
+        <v>421773</v>
       </c>
       <c r="F118" s="2">
-        <v>928210</v>
+        <v>417757</v>
       </c>
       <c r="G118" s="2">
-        <v>919285</v>
+        <v>413740</v>
       </c>
       <c r="H118" s="2">
-        <v>910360</v>
+        <v>409723</v>
       </c>
       <c r="I118" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" s="1">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="E119" s="2">
-        <v>922554</v>
+        <v>375019</v>
       </c>
       <c r="F119" s="2">
-        <v>913768</v>
+        <v>371447</v>
       </c>
       <c r="G119" s="2">
-        <v>904982</v>
+        <v>367876</v>
       </c>
       <c r="H119" s="2">
-        <v>896195</v>
+        <v>364304</v>
       </c>
       <c r="I119" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" s="1">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="E120" s="2">
-        <v>925857</v>
+        <v>409190</v>
       </c>
       <c r="F120" s="2">
-        <v>917040</v>
+        <v>405293</v>
       </c>
       <c r="G120" s="2">
-        <v>908222</v>
+        <v>401396</v>
       </c>
       <c r="H120" s="2">
-        <v>899404</v>
+        <v>397499</v>
       </c>
       <c r="I120" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" s="1">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="E121" s="2">
-        <v>928151</v>
+        <v>451110</v>
       </c>
       <c r="F121" s="2">
-        <v>919311</v>
+        <v>446814</v>
       </c>
       <c r="G121" s="2">
-        <v>910472</v>
+        <v>442518</v>
       </c>
       <c r="H121" s="2">
-        <v>901632</v>
+        <v>438222</v>
       </c>
       <c r="I121" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" s="1">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="E122" s="2">
-        <v>964089</v>
+        <v>499721</v>
       </c>
       <c r="F122" s="2">
-        <v>954907</v>
+        <v>494962</v>
       </c>
       <c r="G122" s="2">
-        <v>945725</v>
+        <v>490203</v>
       </c>
       <c r="H122" s="2">
-        <v>936544</v>
+        <v>485444</v>
       </c>
       <c r="I122" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" s="1">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="E123" s="2">
-        <v>964935</v>
+        <v>516703</v>
       </c>
       <c r="F123" s="2">
-        <v>955745</v>
+        <v>511782</v>
       </c>
       <c r="G123" s="2">
-        <v>946556</v>
+        <v>506861</v>
       </c>
       <c r="H123" s="2">
-        <v>937366</v>
+        <v>501940</v>
       </c>
       <c r="I123" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" s="1">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="E124" s="2">
-        <v>1009011</v>
+        <v>280279</v>
       </c>
       <c r="F124" s="2">
-        <v>999402</v>
+        <v>277609</v>
       </c>
       <c r="G124" s="2">
-        <v>989792</v>
+        <v>274940</v>
       </c>
       <c r="H124" s="2">
-        <v>980182</v>
+        <v>272271</v>
       </c>
       <c r="I124" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" s="1">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="E125" s="2">
-        <v>1171827</v>
+        <v>550448</v>
       </c>
       <c r="F125" s="2">
-        <v>1160667</v>
+        <v>545205</v>
       </c>
       <c r="G125" s="2">
-        <v>1149507</v>
+        <v>539963</v>
       </c>
       <c r="H125" s="2">
-        <v>1138347</v>
+        <v>534721</v>
       </c>
       <c r="I125" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" s="1">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="E126" s="2">
-        <v>1233625</v>
+        <v>591507</v>
       </c>
       <c r="F126" s="2">
-        <v>1221876</v>
+        <v>585874</v>
       </c>
       <c r="G126" s="2">
-        <v>1210127</v>
+        <v>580240</v>
       </c>
       <c r="H126" s="2">
-        <v>1198379</v>
+        <v>574607</v>
       </c>
       <c r="I126" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" s="1">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="E127" s="2">
-        <v>1838305</v>
+        <v>604740</v>
       </c>
       <c r="F127" s="2">
-        <v>1820798</v>
+        <v>598981</v>
       </c>
       <c r="G127" s="2">
-        <v>1803290</v>
+        <v>593221</v>
       </c>
       <c r="H127" s="2">
-        <v>1785782</v>
+        <v>587462</v>
       </c>
       <c r="I127" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" s="1">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E128" s="2">
-        <v>4666152</v>
+        <v>642144</v>
       </c>
       <c r="F128" s="2">
-        <v>4621712</v>
+        <v>636029</v>
       </c>
       <c r="G128" s="2">
-        <v>4577273</v>
+        <v>629913</v>
       </c>
       <c r="H128" s="2">
-        <v>4532833</v>
+        <v>623797</v>
       </c>
       <c r="I128" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" s="1">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>269</v>
+        <v>108</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E129" s="2">
-        <v>948503</v>
+        <v>653575</v>
       </c>
       <c r="F129" s="2">
-        <v>939469</v>
+        <v>647350</v>
       </c>
       <c r="G129" s="2">
-        <v>930436</v>
+        <v>641126</v>
       </c>
       <c r="H129" s="2">
-        <v>921403</v>
+        <v>634901</v>
       </c>
       <c r="I129" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" s="1">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="E130" s="2">
-        <v>105337</v>
+        <v>658665</v>
       </c>
       <c r="F130" s="2">
-        <v>104334</v>
+        <v>652392</v>
       </c>
       <c r="G130" s="2">
-        <v>103331</v>
+        <v>646119</v>
       </c>
       <c r="H130" s="2">
-        <v>102327</v>
+        <v>639846</v>
       </c>
       <c r="I130" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" s="1">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="E131" s="2">
-        <v>107287</v>
+        <v>112719</v>
       </c>
       <c r="F131" s="2">
-        <v>106265</v>
+        <v>111645</v>
       </c>
       <c r="G131" s="2">
-        <v>105243</v>
+        <v>110572</v>
       </c>
       <c r="H131" s="2">
-        <v>104222</v>
+        <v>109498</v>
       </c>
       <c r="I131" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" s="1">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E132" s="2">
-        <v>117038</v>
+        <v>125899</v>
       </c>
       <c r="F132" s="2">
-        <v>115924</v>
+        <v>124700</v>
       </c>
       <c r="G132" s="2">
-        <v>114809</v>
+        <v>123501</v>
       </c>
       <c r="H132" s="2">
-        <v>113694</v>
+        <v>122302</v>
       </c>
       <c r="I132" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" s="1">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="E133" s="2">
-        <v>126789</v>
+        <v>126266</v>
       </c>
       <c r="F133" s="2">
-        <v>125581</v>
+        <v>125063</v>
       </c>
       <c r="G133" s="2">
-        <v>124374</v>
+        <v>123861</v>
       </c>
       <c r="H133" s="2">
-        <v>123166</v>
+        <v>122658</v>
       </c>
       <c r="I133" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" s="1">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="E134" s="2">
-        <v>4807</v>
+        <v>881363</v>
       </c>
       <c r="F134" s="2">
-        <v>4761</v>
+        <v>872969</v>
       </c>
       <c r="G134" s="2">
-        <v>4715</v>
+        <v>864575</v>
       </c>
       <c r="H134" s="2">
-        <v>4670</v>
+        <v>856181</v>
       </c>
       <c r="I134" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" s="1">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="E135" s="2">
-        <v>65447</v>
+        <v>884733</v>
       </c>
       <c r="F135" s="2">
-        <v>64823</v>
+        <v>876307</v>
       </c>
       <c r="G135" s="2">
-        <v>64200</v>
+        <v>867881</v>
       </c>
       <c r="H135" s="2">
-        <v>63577</v>
+        <v>859455</v>
       </c>
       <c r="I135" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" s="1">
         <v>135</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="E136" s="2">
-        <v>80474</v>
+        <v>856814</v>
       </c>
       <c r="F136" s="2">
-        <v>79708</v>
+        <v>848654</v>
       </c>
       <c r="G136" s="2">
-        <v>78941</v>
+        <v>840493</v>
       </c>
       <c r="H136" s="2">
-        <v>78175</v>
+        <v>832333</v>
       </c>
       <c r="I136" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" s="1">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="E137" s="2">
-        <v>502679</v>
+        <v>938097</v>
       </c>
       <c r="F137" s="2">
-        <v>497892</v>
+        <v>929163</v>
       </c>
       <c r="G137" s="2">
-        <v>493104</v>
+        <v>920229</v>
       </c>
       <c r="H137" s="2">
-        <v>488317</v>
+        <v>911295</v>
       </c>
       <c r="I137" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" s="1">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="E138" s="2">
-        <v>15156</v>
+        <v>923387</v>
       </c>
       <c r="F138" s="2">
-        <v>15011</v>
+        <v>914593</v>
       </c>
       <c r="G138" s="2">
-        <v>14867</v>
+        <v>905798</v>
       </c>
       <c r="H138" s="2">
-        <v>14723</v>
+        <v>897004</v>
       </c>
       <c r="I138" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" s="1">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>291</v>
+        <v>108</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E139" s="2">
-        <v>143574</v>
+        <v>926691</v>
       </c>
       <c r="F139" s="2">
-        <v>142206</v>
+        <v>917866</v>
       </c>
       <c r="G139" s="2">
-        <v>140839</v>
+        <v>909040</v>
       </c>
       <c r="H139" s="2">
-        <v>139472</v>
+        <v>900214</v>
       </c>
       <c r="I139" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" s="1">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>291</v>
+        <v>108</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E140" s="2">
-        <v>143093</v>
+        <v>929046</v>
       </c>
       <c r="F140" s="2">
-        <v>141730</v>
+        <v>920198</v>
       </c>
       <c r="G140" s="2">
-        <v>140367</v>
+        <v>911350</v>
       </c>
       <c r="H140" s="2">
-        <v>139005</v>
+        <v>902502</v>
       </c>
       <c r="I140" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" s="1">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E141" s="2">
-        <v>62428</v>
+        <v>965248</v>
       </c>
       <c r="F141" s="2">
-        <v>61833</v>
+        <v>956055</v>
       </c>
       <c r="G141" s="2">
-        <v>61239</v>
+        <v>946863</v>
       </c>
       <c r="H141" s="2">
-        <v>60644</v>
+        <v>937670</v>
       </c>
       <c r="I141" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" s="1">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E142" s="2">
-        <v>853089</v>
+        <v>966096</v>
       </c>
       <c r="F142" s="2">
-        <v>844965</v>
+        <v>956895</v>
       </c>
       <c r="G142" s="2">
-        <v>836840</v>
+        <v>947694</v>
       </c>
       <c r="H142" s="2">
-        <v>828715</v>
+        <v>938493</v>
       </c>
       <c r="I142" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" s="1">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E143" s="2">
-        <v>1742092</v>
+        <v>1010501</v>
       </c>
       <c r="F143" s="2">
-        <v>1725500</v>
+        <v>1000877</v>
       </c>
       <c r="G143" s="2">
-        <v>1708909</v>
+        <v>991253</v>
       </c>
       <c r="H143" s="2">
-        <v>1692318</v>
+        <v>981630</v>
       </c>
       <c r="I143" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" s="1">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>303</v>
+        <v>108</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E144" s="2">
-        <v>95464</v>
+        <v>1173602</v>
       </c>
       <c r="F144" s="2">
-        <v>94555</v>
+        <v>1162425</v>
       </c>
       <c r="G144" s="2">
-        <v>93646</v>
+        <v>1151247</v>
       </c>
       <c r="H144" s="2">
-        <v>92736</v>
+        <v>1140070</v>
       </c>
       <c r="I144" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" s="1">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>88</v>
+        <v>108</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E145" s="2">
-        <v>97537</v>
+        <v>1236768</v>
       </c>
       <c r="F145" s="2">
-        <v>96608</v>
+        <v>1224989</v>
       </c>
       <c r="G145" s="2">
-        <v>95679</v>
+        <v>1213210</v>
       </c>
       <c r="H145" s="2">
-        <v>94750</v>
+        <v>1201431</v>
       </c>
       <c r="I145" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" s="1">
         <v>145</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E146" s="2">
-        <v>50417</v>
+        <v>1839962</v>
       </c>
       <c r="F146" s="2">
-        <v>49937</v>
+        <v>1822439</v>
       </c>
       <c r="G146" s="2">
-        <v>49456</v>
+        <v>1804915</v>
       </c>
       <c r="H146" s="2">
-        <v>48976</v>
+        <v>1787392</v>
       </c>
       <c r="I146" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" s="1">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E147" s="2">
-        <v>426557</v>
+        <v>4670764</v>
       </c>
       <c r="F147" s="2">
-        <v>422495</v>
+        <v>4626281</v>
       </c>
       <c r="G147" s="2">
-        <v>418432</v>
+        <v>4581797</v>
       </c>
       <c r="H147" s="2">
-        <v>414370</v>
+        <v>4537314</v>
       </c>
       <c r="I147" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" s="1">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>298</v>
+        <v>64</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E148" s="2">
-        <v>85334</v>
+        <v>700672</v>
       </c>
       <c r="F148" s="2">
-        <v>84521</v>
+        <v>693999</v>
       </c>
       <c r="G148" s="2">
-        <v>83708</v>
+        <v>687326</v>
       </c>
       <c r="H148" s="2">
-        <v>82895</v>
+        <v>680653</v>
       </c>
       <c r="I148" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" s="1">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>313</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E149" s="2">
-        <v>170611</v>
+        <v>105337</v>
       </c>
       <c r="F149" s="2">
-        <v>168986</v>
+        <v>104334</v>
       </c>
       <c r="G149" s="2">
-        <v>167362</v>
+        <v>103331</v>
       </c>
       <c r="H149" s="2">
-        <v>165737</v>
+        <v>102327</v>
       </c>
       <c r="I149" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="150" spans="1:9">
       <c r="A150" s="1">
         <v>149</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C150" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D150" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="D150" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E150" s="2">
-        <v>775058</v>
+        <v>107287</v>
       </c>
       <c r="F150" s="2">
-        <v>767676</v>
+        <v>106265</v>
       </c>
       <c r="G150" s="2">
-        <v>760295</v>
+        <v>105243</v>
       </c>
       <c r="H150" s="2">
-        <v>752913</v>
+        <v>104222</v>
       </c>
       <c r="I150" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:9">
       <c r="A151" s="1">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D151" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="C151" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E151" s="2">
-        <v>140007</v>
+        <v>117038</v>
       </c>
       <c r="F151" s="2">
-        <v>138674</v>
+        <v>115924</v>
       </c>
       <c r="G151" s="2">
-        <v>137340</v>
+        <v>114809</v>
       </c>
       <c r="H151" s="2">
-        <v>136007</v>
+        <v>113694</v>
       </c>
       <c r="I151" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:9">
       <c r="A152" s="1">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D152" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="C152" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E152" s="2">
-        <v>280113</v>
+        <v>126789</v>
       </c>
       <c r="F152" s="2">
-        <v>277445</v>
+        <v>125581</v>
       </c>
       <c r="G152" s="2">
-        <v>274777</v>
+        <v>124374</v>
       </c>
       <c r="H152" s="2">
-        <v>272109</v>
+        <v>123166</v>
       </c>
       <c r="I152" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:9">
       <c r="A153" s="1">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C153" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="C153" s="1" t="s">
+      <c r="D153" s="1" t="s">
         <v>323</v>
       </c>
-      <c r="D153" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153" s="2">
-        <v>7206</v>
+        <v>95464</v>
       </c>
       <c r="F153" s="2">
-        <v>7138</v>
+        <v>94555</v>
       </c>
       <c r="G153" s="2">
-        <v>7069</v>
+        <v>93646</v>
       </c>
       <c r="H153" s="2">
-        <v>7000</v>
+        <v>92736</v>
       </c>
       <c r="I153" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:9">
       <c r="A154" s="1">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D154" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="C154" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E154" s="2">
-        <v>11607</v>
+        <v>23497</v>
       </c>
       <c r="F154" s="2">
-        <v>11496</v>
+        <v>23273</v>
       </c>
       <c r="G154" s="2">
-        <v>11386</v>
+        <v>23049</v>
       </c>
       <c r="H154" s="2">
-        <v>11275</v>
+        <v>22826</v>
       </c>
       <c r="I154" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:9">
       <c r="A155" s="1">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D155" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="C155" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E155" s="2">
-        <v>15375</v>
+        <v>13179</v>
       </c>
       <c r="F155" s="2">
-        <v>15229</v>
+        <v>13053</v>
       </c>
       <c r="G155" s="2">
-        <v>15082</v>
+        <v>12928</v>
       </c>
       <c r="H155" s="2">
-        <v>14936</v>
+        <v>12802</v>
       </c>
       <c r="I155" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:9">
       <c r="A156" s="1">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D156" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="C156" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E156" s="2">
-        <v>31323</v>
+        <v>18169</v>
       </c>
       <c r="F156" s="2">
-        <v>31024</v>
+        <v>17996</v>
       </c>
       <c r="G156" s="2">
-        <v>30726</v>
+        <v>17823</v>
       </c>
       <c r="H156" s="2">
-        <v>30428</v>
+        <v>17650</v>
       </c>
       <c r="I156" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:9">
       <c r="A157" s="1">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D157" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="C157" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E157" s="2">
-        <v>44670</v>
+        <v>143574</v>
       </c>
       <c r="F157" s="2">
-        <v>44245</v>
+        <v>142206</v>
       </c>
       <c r="G157" s="2">
-        <v>43819</v>
+        <v>140839</v>
       </c>
       <c r="H157" s="2">
-        <v>43394</v>
+        <v>139472</v>
       </c>
       <c r="I157" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="158" spans="1:9">
       <c r="A158" s="1">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D158" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="C158" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E158" s="2">
-        <v>74238</v>
+        <v>143093</v>
       </c>
       <c r="F158" s="2">
-        <v>73531</v>
+        <v>141730</v>
       </c>
       <c r="G158" s="2">
-        <v>72824</v>
+        <v>140367</v>
       </c>
       <c r="H158" s="2">
-        <v>72117</v>
+        <v>139005</v>
       </c>
       <c r="I158" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:9">
       <c r="A159" s="1">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>323</v>
+        <v>54</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E159" s="2">
-        <v>110412</v>
+        <v>656938</v>
       </c>
       <c r="F159" s="2">
-        <v>109360</v>
+        <v>650681</v>
       </c>
       <c r="G159" s="2">
-        <v>108309</v>
+        <v>644425</v>
       </c>
       <c r="H159" s="2">
-        <v>107257</v>
+        <v>638168</v>
       </c>
       <c r="I159" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="160" spans="1:9">
       <c r="A160" s="1">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>323</v>
+        <v>54</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E160" s="2">
-        <v>150983</v>
+        <v>647561</v>
       </c>
       <c r="F160" s="2">
-        <v>149545</v>
+        <v>641394</v>
       </c>
       <c r="G160" s="2">
-        <v>148107</v>
+        <v>635227</v>
       </c>
       <c r="H160" s="2">
-        <v>146669</v>
+        <v>629060</v>
       </c>
       <c r="I160" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:9">
       <c r="A161" s="1">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>323</v>
+        <v>54</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E161" s="2">
-        <v>224399</v>
+        <v>603055</v>
       </c>
       <c r="F161" s="2">
-        <v>222262</v>
+        <v>597312</v>
       </c>
       <c r="G161" s="2">
-        <v>220124</v>
+        <v>591568</v>
       </c>
       <c r="H161" s="2">
-        <v>217987</v>
+        <v>585825</v>
       </c>
       <c r="I161" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:9">
       <c r="A162" s="1">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>323</v>
+        <v>54</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>287</v>
+        <v>341</v>
       </c>
       <c r="E162" s="2">
-        <v>495154</v>
+        <v>596940</v>
       </c>
       <c r="F162" s="2">
-        <v>490438</v>
+        <v>591255</v>
       </c>
       <c r="G162" s="2">
-        <v>485722</v>
+        <v>585569</v>
       </c>
       <c r="H162" s="2">
-        <v>481007</v>
+        <v>579884</v>
       </c>
       <c r="I162" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="163" spans="1:9">
       <c r="A163" s="1">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>323</v>
+        <v>135</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E163" s="2">
-        <v>1160441</v>
+        <v>586769</v>
       </c>
       <c r="F163" s="2">
-        <v>1149389</v>
+        <v>581181</v>
       </c>
       <c r="G163" s="2">
-        <v>1138337</v>
+        <v>575593</v>
       </c>
       <c r="H163" s="2">
-        <v>1127286</v>
+        <v>570005</v>
       </c>
       <c r="I163" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:9">
       <c r="A164" s="1">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>269</v>
+        <v>64</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E164" s="2">
-        <v>1897317</v>
+        <v>31073</v>
       </c>
       <c r="F164" s="2">
-        <v>1879248</v>
+        <v>30777</v>
       </c>
       <c r="G164" s="2">
-        <v>1861178</v>
+        <v>30481</v>
       </c>
       <c r="H164" s="2">
-        <v>1843108</v>
+        <v>30185</v>
       </c>
       <c r="I164" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:9">
       <c r="A165" s="1">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>280</v>
+        <v>64</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E165" s="2">
-        <v>1519</v>
+        <v>62428</v>
       </c>
       <c r="F165" s="2">
-        <v>1505</v>
+        <v>61833</v>
       </c>
       <c r="G165" s="2">
-        <v>1490</v>
+        <v>61239</v>
       </c>
       <c r="H165" s="2">
-        <v>1476</v>
+        <v>60644</v>
       </c>
       <c r="I165" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:9">
       <c r="A166" s="1">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>280</v>
+        <v>64</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E166" s="2">
-        <v>3049</v>
+        <v>137116</v>
       </c>
       <c r="F166" s="2">
-        <v>3020</v>
+        <v>135810</v>
       </c>
       <c r="G166" s="2">
-        <v>2991</v>
+        <v>134505</v>
       </c>
       <c r="H166" s="2">
-        <v>2962</v>
+        <v>133199</v>
       </c>
       <c r="I166" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="167" spans="1:9">
       <c r="A167" s="1">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>280</v>
+        <v>64</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E167" s="2">
-        <v>3537</v>
+        <v>42034</v>
       </c>
       <c r="F167" s="2">
-        <v>3504</v>
+        <v>41633</v>
       </c>
       <c r="G167" s="2">
-        <v>3470</v>
+        <v>41233</v>
       </c>
       <c r="H167" s="2">
-        <v>3436</v>
+        <v>40833</v>
       </c>
       <c r="I167" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:9">
       <c r="A168" s="1">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>280</v>
+        <v>353</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E168" s="2">
-        <v>4564</v>
+        <v>826110</v>
       </c>
       <c r="F168" s="2">
-        <v>4521</v>
+        <v>818242</v>
       </c>
       <c r="G168" s="2">
-        <v>4477</v>
+        <v>810374</v>
       </c>
       <c r="H168" s="2">
-        <v>4434</v>
+        <v>802506</v>
       </c>
       <c r="I168" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:9">
       <c r="A169" s="1">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C169" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="C169" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D169" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E169" s="2">
-        <v>69258</v>
+        <v>1712071</v>
       </c>
       <c r="F169" s="2">
-        <v>68598</v>
+        <v>1695766</v>
       </c>
       <c r="G169" s="2">
-        <v>67939</v>
+        <v>1679460</v>
       </c>
       <c r="H169" s="2">
-        <v>67279</v>
+        <v>1663155</v>
       </c>
       <c r="I169" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="170" spans="1:9">
       <c r="A170" s="1">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>280</v>
+        <v>54</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E170" s="2">
-        <v>5555</v>
+        <v>42597</v>
       </c>
       <c r="F170" s="2">
-        <v>5502</v>
+        <v>42192</v>
       </c>
       <c r="G170" s="2">
-        <v>5449</v>
+        <v>41786</v>
       </c>
       <c r="H170" s="2">
-        <v>5396</v>
+        <v>41380</v>
       </c>
       <c r="I170" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:9">
       <c r="A171" s="1">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="E171" s="2">
-        <v>6585</v>
+        <v>97537</v>
       </c>
       <c r="F171" s="2">
-        <v>6522</v>
+        <v>96608</v>
       </c>
       <c r="G171" s="2">
-        <v>6459</v>
+        <v>95679</v>
       </c>
       <c r="H171" s="2">
-        <v>6396</v>
+        <v>94750</v>
       </c>
       <c r="I171" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:9">
       <c r="A172" s="1">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>280</v>
+        <v>54</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>324</v>
+        <v>362</v>
       </c>
       <c r="E172" s="2">
-        <v>8080</v>
+        <v>1475828</v>
       </c>
       <c r="F172" s="2">
-        <v>8003</v>
+        <v>1461772</v>
       </c>
       <c r="G172" s="2">
-        <v>7926</v>
+        <v>1447717</v>
       </c>
       <c r="H172" s="2">
-        <v>7849</v>
+        <v>1433661</v>
       </c>
       <c r="I172" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="173" spans="1:9">
       <c r="A173" s="1">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>54</v>
+        <v>353</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="E173" s="2">
-        <v>135824</v>
+        <v>412595</v>
       </c>
       <c r="F173" s="2">
-        <v>134530</v>
+        <v>408666</v>
       </c>
       <c r="G173" s="2">
-        <v>133237</v>
+        <v>404736</v>
       </c>
       <c r="H173" s="2">
-        <v>131943</v>
+        <v>400807</v>
       </c>
       <c r="I173" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:9">
       <c r="A174" s="1">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>280</v>
+        <v>54</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>326</v>
+        <v>366</v>
       </c>
       <c r="E174" s="2">
-        <v>12121</v>
+        <v>502767</v>
       </c>
       <c r="F174" s="2">
-        <v>12006</v>
+        <v>497979</v>
       </c>
       <c r="G174" s="2">
-        <v>11890</v>
+        <v>493191</v>
       </c>
       <c r="H174" s="2">
-        <v>11775</v>
+        <v>488403</v>
       </c>
       <c r="I174" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:9">
       <c r="A175" s="1">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>280</v>
+        <v>76</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="E175" s="2">
-        <v>16154</v>
+        <v>1896951</v>
       </c>
       <c r="F175" s="2">
-        <v>16000</v>
+        <v>1878885</v>
       </c>
       <c r="G175" s="2">
-        <v>15847</v>
+        <v>1860819</v>
       </c>
       <c r="H175" s="2">
-        <v>15693</v>
+        <v>1842752</v>
       </c>
       <c r="I175" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:9">
       <c r="A176" s="1">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>280</v>
+        <v>54</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="E176" s="2">
-        <v>17673</v>
+        <v>492261</v>
       </c>
       <c r="F176" s="2">
-        <v>17504</v>
+        <v>487573</v>
       </c>
       <c r="G176" s="2">
-        <v>17336</v>
+        <v>482885</v>
       </c>
       <c r="H176" s="2">
-        <v>17168</v>
+        <v>478196</v>
       </c>
       <c r="I176" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:9">
       <c r="A177" s="1">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>280</v>
+        <v>64</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="E177" s="2">
-        <v>19709</v>
+        <v>7006718</v>
       </c>
       <c r="F177" s="2">
-        <v>19521</v>
+        <v>6939988</v>
       </c>
       <c r="G177" s="2">
-        <v>19333</v>
+        <v>6873257</v>
       </c>
       <c r="H177" s="2">
-        <v>19145</v>
+        <v>6806526</v>
       </c>
       <c r="I177" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:9">
       <c r="A178" s="1">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>280</v>
+        <v>64</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="E178" s="2">
-        <v>23218</v>
+        <v>3503360</v>
       </c>
       <c r="F178" s="2">
-        <v>22996</v>
+        <v>3469994</v>
       </c>
       <c r="G178" s="2">
-        <v>22775</v>
+        <v>3436629</v>
       </c>
       <c r="H178" s="2">
-        <v>22554</v>
+        <v>3403264</v>
       </c>
       <c r="I178" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="179" spans="1:9">
       <c r="A179" s="1">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>280</v>
+        <v>54</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="E179" s="2">
-        <v>29339</v>
+        <v>23497</v>
       </c>
       <c r="F179" s="2">
-        <v>29060</v>
+        <v>23273</v>
       </c>
       <c r="G179" s="2">
-        <v>28780</v>
+        <v>23049</v>
       </c>
       <c r="H179" s="2">
-        <v>28501</v>
+        <v>22826</v>
       </c>
       <c r="I179" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:9">
       <c r="A180" s="1">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="E180" s="2">
-        <v>31246</v>
+        <v>76206</v>
       </c>
       <c r="F180" s="2">
-        <v>30948</v>
+        <v>75480</v>
       </c>
       <c r="G180" s="2">
-        <v>30651</v>
+        <v>74754</v>
       </c>
       <c r="H180" s="2">
-        <v>30353</v>
+        <v>74029</v>
       </c>
       <c r="I180" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="181" spans="1:9">
       <c r="A181" s="1">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="E181" s="2">
-        <v>84192</v>
+        <v>840836</v>
       </c>
       <c r="F181" s="2">
-        <v>83390</v>
+        <v>832828</v>
       </c>
       <c r="G181" s="2">
-        <v>82588</v>
+        <v>824820</v>
       </c>
       <c r="H181" s="2">
-        <v>81787</v>
+        <v>816812</v>
       </c>
       <c r="I181" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="182" spans="1:9">
       <c r="A182" s="1">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="E182" s="2">
-        <v>685278</v>
+        <v>3693</v>
       </c>
       <c r="F182" s="2">
-        <v>678752</v>
+        <v>3658</v>
       </c>
       <c r="G182" s="2">
-        <v>672225</v>
+        <v>3623</v>
       </c>
       <c r="H182" s="2">
-        <v>665699</v>
+        <v>3587</v>
       </c>
       <c r="I182" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="183" spans="1:9">
       <c r="A183" s="1">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>280</v>
+        <v>73</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>332</v>
+        <v>384</v>
       </c>
       <c r="E183" s="2">
-        <v>46440</v>
+        <v>5708</v>
       </c>
       <c r="F183" s="2">
-        <v>45998</v>
+        <v>5653</v>
       </c>
       <c r="G183" s="2">
-        <v>45556</v>
+        <v>5599</v>
       </c>
       <c r="H183" s="2">
-        <v>45114</v>
+        <v>5545</v>
       </c>
       <c r="I183" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:9">
       <c r="A184" s="1">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="E184" s="2">
-        <v>751835</v>
+        <v>16728</v>
       </c>
       <c r="F184" s="2">
-        <v>744674</v>
+        <v>16568</v>
       </c>
       <c r="G184" s="2">
-        <v>737514</v>
+        <v>16409</v>
       </c>
       <c r="H184" s="2">
-        <v>730354</v>
+        <v>16250</v>
       </c>
       <c r="I184" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="185" spans="1:9">
       <c r="A185" s="1">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="E185" s="2">
-        <v>7760</v>
+        <v>83287</v>
       </c>
       <c r="F185" s="2">
-        <v>7686</v>
+        <v>82494</v>
       </c>
       <c r="G185" s="2">
-        <v>7612</v>
+        <v>81701</v>
       </c>
       <c r="H185" s="2">
-        <v>7538</v>
+        <v>80907</v>
       </c>
       <c r="I185" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="186" spans="1:9">
       <c r="A186" s="1">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>280</v>
+        <v>73</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="E186" s="2">
-        <v>57586</v>
+        <v>25846</v>
       </c>
       <c r="F186" s="2">
-        <v>57038</v>
+        <v>25600</v>
       </c>
       <c r="G186" s="2">
-        <v>56489</v>
+        <v>25353</v>
       </c>
       <c r="H186" s="2">
-        <v>55941</v>
+        <v>25107</v>
       </c>
       <c r="I186" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="187" spans="1:9">
       <c r="A187" s="1">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="E187" s="2">
-        <v>44921</v>
+        <v>49897</v>
       </c>
       <c r="F187" s="2">
-        <v>44493</v>
+        <v>49422</v>
       </c>
       <c r="G187" s="2">
-        <v>44065</v>
+        <v>48947</v>
       </c>
       <c r="H187" s="2">
-        <v>43638</v>
+        <v>48471</v>
       </c>
       <c r="I187" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="188" spans="1:9">
       <c r="A188" s="1">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>280</v>
+        <v>73</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="E188" s="2">
-        <v>60372</v>
+        <v>72839</v>
       </c>
       <c r="F188" s="2">
-        <v>59797</v>
+        <v>72145</v>
       </c>
       <c r="G188" s="2">
-        <v>59222</v>
+        <v>71451</v>
       </c>
       <c r="H188" s="2">
-        <v>58647</v>
+        <v>70757</v>
       </c>
       <c r="I188" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="189" spans="1:9">
       <c r="A189" s="1">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>280</v>
+        <v>73</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="E189" s="2">
-        <v>60895</v>
+        <v>83188</v>
       </c>
       <c r="F189" s="2">
-        <v>60315</v>
+        <v>82396</v>
       </c>
       <c r="G189" s="2">
-        <v>59735</v>
+        <v>81604</v>
       </c>
       <c r="H189" s="2">
-        <v>59155</v>
+        <v>80812</v>
       </c>
       <c r="I189" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:9">
       <c r="A190" s="1">
         <v>189</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="E190" s="2">
-        <v>39031</v>
+        <v>167273</v>
       </c>
       <c r="F190" s="2">
-        <v>38659</v>
+        <v>165680</v>
       </c>
       <c r="G190" s="2">
-        <v>38287</v>
+        <v>164087</v>
       </c>
       <c r="H190" s="2">
-        <v>37915</v>
+        <v>162494</v>
       </c>
       <c r="I190" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="191" spans="1:9">
       <c r="A191" s="1">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>88</v>
+        <v>64</v>
       </c>
       <c r="D191" s="1" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="E191" s="2">
-        <v>58532</v>
+        <v>980950</v>
       </c>
       <c r="F191" s="2">
-        <v>57975</v>
+        <v>971608</v>
       </c>
       <c r="G191" s="2">
-        <v>57417</v>
+        <v>962265</v>
       </c>
       <c r="H191" s="2">
-        <v>56860</v>
+        <v>952923</v>
       </c>
       <c r="I191" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="192" spans="1:9">
       <c r="A192" s="1">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>323</v>
+        <v>59</v>
       </c>
       <c r="D192" s="1" t="s">
-        <v>283</v>
+        <v>401</v>
       </c>
       <c r="E192" s="2">
-        <v>62122</v>
+        <v>1353939</v>
       </c>
       <c r="F192" s="2">
-        <v>61531</v>
+        <v>1341045</v>
       </c>
       <c r="G192" s="2">
-        <v>60939</v>
+        <v>1328150</v>
       </c>
       <c r="H192" s="2">
-        <v>60347</v>
+        <v>1315255</v>
       </c>
       <c r="I192" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="193" spans="1:9">
       <c r="A193" s="1">
         <v>192</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>280</v>
+        <v>73</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="E193" s="2">
-        <v>77537</v>
+        <v>126209</v>
       </c>
       <c r="F193" s="2">
-        <v>76799</v>
+        <v>125007</v>
       </c>
       <c r="G193" s="2">
-        <v>76060</v>
+        <v>123805</v>
       </c>
       <c r="H193" s="2">
-        <v>75322</v>
+        <v>122603</v>
       </c>
       <c r="I193" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="194" spans="1:9">
       <c r="A194" s="1">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="E194" s="2">
-        <v>272076</v>
+        <v>356270</v>
       </c>
       <c r="F194" s="2">
-        <v>269485</v>
+        <v>352877</v>
       </c>
       <c r="G194" s="2">
-        <v>266894</v>
+        <v>349484</v>
       </c>
       <c r="H194" s="2">
-        <v>264302</v>
+        <v>346091</v>
       </c>
       <c r="I194" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="195" spans="1:9">
       <c r="A195" s="1">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E195" s="2">
-        <v>136540</v>
+        <v>172599</v>
       </c>
       <c r="F195" s="2">
-        <v>135240</v>
+        <v>170955</v>
       </c>
       <c r="G195" s="2">
-        <v>133939</v>
+        <v>169311</v>
       </c>
       <c r="H195" s="2">
-        <v>132639</v>
+        <v>167668</v>
       </c>
       <c r="I195" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="196" spans="1:9">
       <c r="A196" s="1">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>323</v>
+        <v>73</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>370</v>
+        <v>343</v>
       </c>
       <c r="E196" s="2">
-        <v>22043</v>
+        <v>575234</v>
       </c>
       <c r="F196" s="2">
-        <v>21833</v>
+        <v>569756</v>
       </c>
       <c r="G196" s="2">
-        <v>21623</v>
+        <v>564277</v>
       </c>
       <c r="H196" s="2">
-        <v>21413</v>
+        <v>558799</v>
       </c>
       <c r="I196" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:9">
       <c r="A197" s="1">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>323</v>
+        <v>73</v>
       </c>
       <c r="D197" s="1" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E197" s="2">
-        <v>42553</v>
+        <v>254827</v>
       </c>
       <c r="F197" s="2">
-        <v>42148</v>
+        <v>252400</v>
       </c>
       <c r="G197" s="2">
-        <v>41743</v>
+        <v>249973</v>
       </c>
       <c r="H197" s="2">
-        <v>41338</v>
+        <v>247546</v>
       </c>
       <c r="I197" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="198" spans="1:9">
       <c r="A198" s="1">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>280</v>
+        <v>73</v>
       </c>
       <c r="D198" s="1" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E198" s="2">
-        <v>92850</v>
+        <v>51075</v>
       </c>
       <c r="F198" s="2">
-        <v>91966</v>
+        <v>50589</v>
       </c>
       <c r="G198" s="2">
-        <v>91082</v>
+        <v>50102</v>
       </c>
       <c r="H198" s="2">
-        <v>90198</v>
+        <v>49616</v>
       </c>
       <c r="I198" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:9">
       <c r="A199" s="1">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>280</v>
+        <v>73</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="E199" s="2">
-        <v>96891</v>
+        <v>87946</v>
       </c>
       <c r="F199" s="2">
-        <v>95968</v>
+        <v>87108</v>
       </c>
       <c r="G199" s="2">
-        <v>95045</v>
+        <v>86271</v>
       </c>
       <c r="H199" s="2">
-        <v>94123</v>
+        <v>85433</v>
       </c>
       <c r="I199" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:9">
       <c r="A200" s="1">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>323</v>
+        <v>64</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="E200" s="2">
-        <v>14266</v>
+        <v>1121113</v>
       </c>
       <c r="F200" s="2">
-        <v>14130</v>
+        <v>1110436</v>
       </c>
       <c r="G200" s="2">
-        <v>13995</v>
+        <v>1099759</v>
       </c>
       <c r="H200" s="2">
-        <v>13859</v>
+        <v>1089082</v>
       </c>
       <c r="I200" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="201" spans="1:9">
       <c r="A201" s="1">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="E201" s="2">
-        <v>104654</v>
+        <v>1591</v>
       </c>
       <c r="F201" s="2">
-        <v>103657</v>
+        <v>1576</v>
       </c>
       <c r="G201" s="2">
-        <v>102660</v>
+        <v>1560</v>
       </c>
       <c r="H201" s="2">
-        <v>101663</v>
+        <v>1545</v>
       </c>
       <c r="I201" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="202" spans="1:9">
       <c r="A202" s="1">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="E202" s="2">
-        <v>450326</v>
+        <v>3156</v>
       </c>
       <c r="F202" s="2">
-        <v>446037</v>
+        <v>3126</v>
       </c>
       <c r="G202" s="2">
-        <v>441748</v>
+        <v>3096</v>
       </c>
       <c r="H202" s="2">
-        <v>437460</v>
+        <v>3066</v>
       </c>
       <c r="I202" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="203" spans="1:9">
       <c r="A203" s="1">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>337</v>
+        <v>422</v>
       </c>
       <c r="E203" s="2">
-        <v>151377</v>
+        <v>3946</v>
       </c>
       <c r="F203" s="2">
-        <v>149936</v>
+        <v>3908</v>
       </c>
       <c r="G203" s="2">
-        <v>148494</v>
+        <v>3871</v>
       </c>
       <c r="H203" s="2">
-        <v>147052</v>
+        <v>3833</v>
       </c>
       <c r="I203" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="204" spans="1:9">
       <c r="A204" s="1">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="E204" s="2">
-        <v>171578</v>
+        <v>4732</v>
       </c>
       <c r="F204" s="2">
-        <v>169944</v>
+        <v>4687</v>
       </c>
       <c r="G204" s="2">
-        <v>168310</v>
+        <v>4642</v>
       </c>
       <c r="H204" s="2">
-        <v>166676</v>
+        <v>4597</v>
       </c>
       <c r="I204" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="205" spans="1:9">
       <c r="A205" s="1">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="E205" s="2">
-        <v>191749</v>
+        <v>69258</v>
       </c>
       <c r="F205" s="2">
-        <v>189923</v>
+        <v>68598</v>
       </c>
       <c r="G205" s="2">
-        <v>188097</v>
+        <v>67939</v>
       </c>
       <c r="H205" s="2">
-        <v>186270</v>
+        <v>67279</v>
       </c>
       <c r="I205" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:9">
       <c r="A206" s="1">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>422</v>
+        <v>384</v>
       </c>
       <c r="E206" s="2">
-        <v>212968</v>
+        <v>6232</v>
       </c>
       <c r="F206" s="2">
-        <v>210940</v>
+        <v>6172</v>
       </c>
       <c r="G206" s="2">
-        <v>208912</v>
+        <v>6113</v>
       </c>
       <c r="H206" s="2">
-        <v>206884</v>
+        <v>6054</v>
       </c>
       <c r="I206" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:9">
       <c r="A207" s="1">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>339</v>
+        <v>429</v>
       </c>
       <c r="E207" s="2">
-        <v>232097</v>
+        <v>7073</v>
       </c>
       <c r="F207" s="2">
-        <v>229887</v>
+        <v>7005</v>
       </c>
       <c r="G207" s="2">
-        <v>227676</v>
+        <v>6938</v>
       </c>
       <c r="H207" s="2">
-        <v>225466</v>
+        <v>6871</v>
       </c>
       <c r="I207" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="208" spans="1:9">
       <c r="A208" s="1">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>323</v>
+        <v>135</v>
       </c>
       <c r="D208" s="1" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="E208" s="2">
-        <v>3188</v>
+        <v>8888</v>
       </c>
       <c r="F208" s="2">
-        <v>3157</v>
+        <v>8804</v>
       </c>
       <c r="G208" s="2">
-        <v>3127</v>
+        <v>8719</v>
       </c>
       <c r="H208" s="2">
-        <v>3097</v>
+        <v>8634</v>
       </c>
       <c r="I208" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:9">
       <c r="A209" s="1">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>280</v>
+        <v>54</v>
       </c>
       <c r="D209" s="1" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="E209" s="2">
-        <v>124062</v>
+        <v>483091</v>
       </c>
       <c r="F209" s="2">
-        <v>122880</v>
+        <v>478490</v>
       </c>
       <c r="G209" s="2">
-        <v>121699</v>
+        <v>473890</v>
       </c>
       <c r="H209" s="2">
-        <v>120517</v>
+        <v>469289</v>
       </c>
       <c r="I209" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="210" spans="1:9">
       <c r="A210" s="1">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D210" s="1" t="s">
-        <v>429</v>
+        <v>327</v>
       </c>
       <c r="E210" s="2">
-        <v>261676</v>
+        <v>13382</v>
       </c>
       <c r="F210" s="2">
-        <v>259184</v>
+        <v>13255</v>
       </c>
       <c r="G210" s="2">
-        <v>256691</v>
+        <v>13127</v>
       </c>
       <c r="H210" s="2">
-        <v>254199</v>
+        <v>13000</v>
       </c>
       <c r="I210" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:9">
       <c r="A211" s="1">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D211" s="1" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="E211" s="2">
-        <v>298729</v>
+        <v>18104</v>
       </c>
       <c r="F211" s="2">
-        <v>295884</v>
+        <v>17932</v>
       </c>
       <c r="G211" s="2">
-        <v>293039</v>
+        <v>17759</v>
       </c>
       <c r="H211" s="2">
-        <v>290194</v>
+        <v>17587</v>
       </c>
       <c r="I211" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="212" spans="1:9">
       <c r="A212" s="1">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D212" s="1" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="E212" s="2">
-        <v>305087</v>
+        <v>19230</v>
       </c>
       <c r="F212" s="2">
-        <v>302181</v>
+        <v>19047</v>
       </c>
       <c r="G212" s="2">
-        <v>299276</v>
+        <v>18863</v>
       </c>
       <c r="H212" s="2">
-        <v>296370</v>
+        <v>18680</v>
       </c>
       <c r="I212" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="213" spans="1:9">
       <c r="A213" s="1">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D213" s="1" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="E213" s="2">
-        <v>321756</v>
+        <v>21517</v>
       </c>
       <c r="F213" s="2">
-        <v>318691</v>
+        <v>21312</v>
       </c>
       <c r="G213" s="2">
-        <v>315627</v>
+        <v>21107</v>
       </c>
       <c r="H213" s="2">
-        <v>312563</v>
+        <v>20902</v>
       </c>
       <c r="I213" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:9">
       <c r="A214" s="1">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>280</v>
+        <v>135</v>
       </c>
       <c r="D214" s="1" t="s">
-        <v>437</v>
+        <v>390</v>
       </c>
       <c r="E214" s="2">
-        <v>398458</v>
+        <v>26072</v>
       </c>
       <c r="F214" s="2">
-        <v>394663</v>
+        <v>25823</v>
       </c>
       <c r="G214" s="2">
-        <v>390869</v>
+        <v>25575</v>
       </c>
       <c r="H214" s="2">
-        <v>387074</v>
+        <v>25327</v>
       </c>
       <c r="I214" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:9">
       <c r="A215" s="1">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="D215" s="1" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="E215" s="2">
-        <v>195044</v>
+        <v>32422</v>
       </c>
       <c r="F215" s="2">
-        <v>193186</v>
+        <v>32113</v>
       </c>
       <c r="G215" s="2">
-        <v>191329</v>
+        <v>31804</v>
       </c>
       <c r="H215" s="2">
-        <v>189471</v>
+        <v>31496</v>
       </c>
       <c r="I215" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:9">
       <c r="A216" s="1">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>298</v>
+        <v>54</v>
       </c>
       <c r="D216" s="1" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="E216" s="2">
-        <v>35381</v>
+        <v>455588</v>
       </c>
       <c r="F216" s="2">
-        <v>35044</v>
+        <v>451249</v>
       </c>
       <c r="G216" s="2">
-        <v>34707</v>
+        <v>446910</v>
       </c>
       <c r="H216" s="2">
-        <v>34370</v>
+        <v>442571</v>
       </c>
       <c r="I216" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:9">
       <c r="A217" s="1">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D217" s="1" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="E217" s="2">
-        <v>53071</v>
+        <v>84446</v>
       </c>
       <c r="F217" s="2">
-        <v>52566</v>
+        <v>83642</v>
       </c>
       <c r="G217" s="2">
-        <v>52060</v>
+        <v>82838</v>
       </c>
       <c r="H217" s="2">
-        <v>51555</v>
+        <v>82034</v>
       </c>
       <c r="I217" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:9">
       <c r="A218" s="1">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D218" s="1" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="E218" s="2">
-        <v>17544</v>
+        <v>683168</v>
       </c>
       <c r="F218" s="2">
-        <v>17377</v>
+        <v>676661</v>
       </c>
       <c r="G218" s="2">
-        <v>17210</v>
+        <v>670155</v>
       </c>
       <c r="H218" s="2">
-        <v>17043</v>
+        <v>663649</v>
       </c>
       <c r="I218" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="219" spans="1:9">
       <c r="A219" s="1">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D219" s="1" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="E219" s="2">
-        <v>106142</v>
+        <v>757266</v>
       </c>
       <c r="F219" s="2">
-        <v>105132</v>
+        <v>750054</v>
       </c>
       <c r="G219" s="2">
-        <v>104121</v>
+        <v>742842</v>
       </c>
       <c r="H219" s="2">
-        <v>103110</v>
+        <v>735630</v>
       </c>
       <c r="I219" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="220" spans="1:9">
       <c r="A220" s="1">
         <v>219</v>
       </c>
       <c r="B220" s="1" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>298</v>
+        <v>54</v>
       </c>
       <c r="D220" s="1" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="E220" s="2">
-        <v>123833</v>
+        <v>154537</v>
       </c>
       <c r="F220" s="2">
-        <v>122653</v>
+        <v>153065</v>
       </c>
       <c r="G220" s="2">
-        <v>121474</v>
+        <v>151593</v>
       </c>
       <c r="H220" s="2">
-        <v>120295</v>
+        <v>150122</v>
       </c>
       <c r="I220" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="221" spans="1:9">
       <c r="A221" s="1">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="D221" s="1" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="E221" s="2">
-        <v>141523</v>
+        <v>63670</v>
       </c>
       <c r="F221" s="2">
-        <v>140175</v>
+        <v>63064</v>
       </c>
       <c r="G221" s="2">
-        <v>138828</v>
+        <v>62457</v>
       </c>
       <c r="H221" s="2">
-        <v>137480</v>
+        <v>61851</v>
       </c>
       <c r="I221" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="222" spans="1:9">
       <c r="A222" s="1">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>280</v>
+        <v>108</v>
       </c>
       <c r="D222" s="1" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E222" s="2">
-        <v>90648</v>
+        <v>45068</v>
       </c>
       <c r="F222" s="2">
-        <v>89784</v>
+        <v>44639</v>
       </c>
       <c r="G222" s="2">
-        <v>88921</v>
+        <v>44210</v>
       </c>
       <c r="H222" s="2">
-        <v>88058</v>
+        <v>43780</v>
       </c>
       <c r="I222" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="223" spans="1:9">
       <c r="A223" s="1">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="D223" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="E223" s="2">
-        <v>176904</v>
+        <v>69437</v>
       </c>
       <c r="F223" s="2">
-        <v>175219</v>
+        <v>68775</v>
       </c>
       <c r="G223" s="2">
-        <v>173534</v>
+        <v>68114</v>
       </c>
       <c r="H223" s="2">
-        <v>171850</v>
+        <v>67453</v>
       </c>
       <c r="I223" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="224" spans="1:9">
       <c r="A224" s="1">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D224" s="1" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="E224" s="2">
-        <v>194594</v>
+        <v>39031</v>
       </c>
       <c r="F224" s="2">
-        <v>192741</v>
+        <v>38659</v>
       </c>
       <c r="G224" s="2">
-        <v>190888</v>
+        <v>38287</v>
       </c>
       <c r="H224" s="2">
-        <v>189035</v>
+        <v>37915</v>
       </c>
       <c r="I224" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:9">
       <c r="A225" s="1">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D225" s="1" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="E225" s="2">
-        <v>265356</v>
+        <v>58532</v>
       </c>
       <c r="F225" s="2">
-        <v>262829</v>
+        <v>57975</v>
       </c>
       <c r="G225" s="2">
-        <v>260302</v>
+        <v>57417</v>
       </c>
       <c r="H225" s="2">
-        <v>257774</v>
+        <v>56860</v>
       </c>
       <c r="I225" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="226" spans="1:9">
       <c r="A226" s="1">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="D226" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E226" s="2">
-        <v>265356</v>
+        <v>117275</v>
       </c>
       <c r="F226" s="2">
-        <v>262829</v>
+        <v>116158</v>
       </c>
       <c r="G226" s="2">
-        <v>260302</v>
+        <v>115041</v>
       </c>
       <c r="H226" s="2">
-        <v>257774</v>
+        <v>113924</v>
       </c>
       <c r="I226" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="227" spans="1:9">
       <c r="A227" s="1">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D227" s="1" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="E227" s="2">
-        <v>283046</v>
+        <v>272076</v>
       </c>
       <c r="F227" s="2">
-        <v>280351</v>
+        <v>269485</v>
       </c>
       <c r="G227" s="2">
-        <v>277655</v>
+        <v>266894</v>
       </c>
       <c r="H227" s="2">
-        <v>274959</v>
+        <v>264302</v>
       </c>
       <c r="I227" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="228" spans="1:9">
       <c r="A228" s="1">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>298</v>
+        <v>108</v>
       </c>
       <c r="D228" s="1" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="E228" s="2">
-        <v>353808</v>
+        <v>136540</v>
       </c>
       <c r="F228" s="2">
-        <v>350438</v>
+        <v>135240</v>
       </c>
       <c r="G228" s="2">
-        <v>347069</v>
+        <v>133939</v>
       </c>
       <c r="H228" s="2">
-        <v>343699</v>
+        <v>132639</v>
       </c>
       <c r="I228" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="229" spans="1:9">
       <c r="A229" s="1">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="D229" s="1" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="E229" s="2">
-        <v>459950</v>
+        <v>11830</v>
       </c>
       <c r="F229" s="2">
-        <v>455570</v>
+        <v>11718</v>
       </c>
       <c r="G229" s="2">
-        <v>451189</v>
+        <v>11605</v>
       </c>
       <c r="H229" s="2">
-        <v>446809</v>
+        <v>11492</v>
       </c>
       <c r="I229" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="230" spans="1:9">
       <c r="A230" s="1">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="D230" s="1" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="E230" s="2">
-        <v>530712</v>
+        <v>102543</v>
       </c>
       <c r="F230" s="2">
-        <v>525658</v>
+        <v>101566</v>
       </c>
       <c r="G230" s="2">
-        <v>520603</v>
+        <v>100590</v>
       </c>
       <c r="H230" s="2">
-        <v>515549</v>
+        <v>99613</v>
       </c>
       <c r="I230" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:9">
       <c r="A231" s="1">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="D231" s="1" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="E231" s="2">
-        <v>619164</v>
+        <v>106833</v>
       </c>
       <c r="F231" s="2">
-        <v>613267</v>
+        <v>105816</v>
       </c>
       <c r="G231" s="2">
-        <v>607370</v>
+        <v>104798</v>
       </c>
       <c r="H231" s="2">
-        <v>601474</v>
+        <v>103781</v>
       </c>
       <c r="I231" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="232" spans="1:9">
       <c r="A232" s="1">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="D232" s="1" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="E232" s="2">
-        <v>707616</v>
+        <v>68373</v>
       </c>
       <c r="F232" s="2">
-        <v>700877</v>
+        <v>67722</v>
       </c>
       <c r="G232" s="2">
-        <v>694138</v>
+        <v>67071</v>
       </c>
       <c r="H232" s="2">
-        <v>687398</v>
+        <v>66419</v>
       </c>
       <c r="I232" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="233" spans="1:9">
       <c r="A233" s="1">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>298</v>
+        <v>54</v>
       </c>
       <c r="D233" s="1" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="E233" s="2">
-        <v>972972</v>
+        <v>434382</v>
       </c>
       <c r="F233" s="2">
-        <v>963706</v>
+        <v>430245</v>
       </c>
       <c r="G233" s="2">
-        <v>954439</v>
+        <v>426108</v>
       </c>
       <c r="H233" s="2">
-        <v>945173</v>
+        <v>421971</v>
       </c>
       <c r="I233" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:9">
       <c r="A234" s="1">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="D234" s="1" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="E234" s="2">
-        <v>1061424</v>
+        <v>508158</v>
       </c>
       <c r="F234" s="2">
-        <v>1051315</v>
+        <v>503318</v>
       </c>
       <c r="G234" s="2">
-        <v>1041206</v>
+        <v>498479</v>
       </c>
       <c r="H234" s="2">
-        <v>1031098</v>
+        <v>493639</v>
       </c>
       <c r="I234" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="235" spans="1:9">
       <c r="A235" s="1">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="D235" s="1" t="s">
-        <v>479</v>
+        <v>407</v>
       </c>
       <c r="E235" s="2">
-        <v>1326780</v>
+        <v>169734</v>
       </c>
       <c r="F235" s="2">
-        <v>1314144</v>
+        <v>168117</v>
       </c>
       <c r="G235" s="2">
-        <v>1301508</v>
+        <v>166501</v>
       </c>
       <c r="H235" s="2">
-        <v>1288872</v>
+        <v>164884</v>
       </c>
       <c r="I235" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:9">
       <c r="A236" s="1">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>298</v>
+        <v>135</v>
       </c>
       <c r="D236" s="1" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E236" s="2">
-        <v>1503684</v>
+        <v>189049</v>
       </c>
       <c r="F236" s="2">
-        <v>1489363</v>
+        <v>187249</v>
       </c>
       <c r="G236" s="2">
-        <v>1475042</v>
+        <v>185448</v>
       </c>
       <c r="H236" s="2">
-        <v>1460722</v>
+        <v>183648</v>
       </c>
       <c r="I236" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:9">
       <c r="A237" s="1">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>483</v>
+        <v>135</v>
       </c>
       <c r="D237" s="1" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E237" s="2">
-        <v>13440</v>
+        <v>211439</v>
       </c>
       <c r="F237" s="2">
-        <v>13312</v>
+        <v>209425</v>
       </c>
       <c r="G237" s="2">
-        <v>13184</v>
+        <v>207411</v>
       </c>
       <c r="H237" s="2">
-        <v>13056</v>
+        <v>205397</v>
       </c>
       <c r="I237" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="238" spans="1:9">
       <c r="A238" s="1">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>483</v>
+        <v>135</v>
       </c>
       <c r="D238" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E238" s="2">
-        <v>33600</v>
+        <v>234163</v>
       </c>
       <c r="F238" s="2">
-        <v>33280</v>
+        <v>231932</v>
       </c>
       <c r="G238" s="2">
-        <v>32960</v>
+        <v>229702</v>
       </c>
       <c r="H238" s="2">
-        <v>32640</v>
+        <v>227472</v>
       </c>
       <c r="I238" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="239" spans="1:9">
       <c r="A239" s="1">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>483</v>
+        <v>135</v>
       </c>
       <c r="D239" s="1" t="s">
-        <v>488</v>
+        <v>410</v>
       </c>
       <c r="E239" s="2">
-        <v>60480</v>
+        <v>260334</v>
       </c>
       <c r="F239" s="2">
-        <v>59904</v>
+        <v>257854</v>
       </c>
       <c r="G239" s="2">
-        <v>59328</v>
+        <v>255375</v>
       </c>
       <c r="H239" s="2">
-        <v>58752</v>
+        <v>252896</v>
       </c>
       <c r="I239" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="240" spans="1:9">
       <c r="A240" s="1">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>483</v>
+        <v>54</v>
       </c>
       <c r="D240" s="1" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="E240" s="2">
-        <v>235200</v>
+        <v>209742</v>
       </c>
       <c r="F240" s="2">
-        <v>232960</v>
+        <v>207744</v>
       </c>
       <c r="G240" s="2">
-        <v>230720</v>
+        <v>205747</v>
       </c>
       <c r="H240" s="2">
-        <v>228480</v>
+        <v>203749</v>
       </c>
       <c r="I240" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:9">
       <c r="A241" s="1">
         <v>240</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>483</v>
+        <v>135</v>
       </c>
       <c r="D241" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="E241" s="2">
-        <v>604800</v>
+        <v>85297</v>
       </c>
       <c r="F241" s="2">
-        <v>599040</v>
+        <v>84484</v>
       </c>
       <c r="G241" s="2">
-        <v>593280</v>
+        <v>83672</v>
       </c>
       <c r="H241" s="2">
-        <v>587520</v>
+        <v>82860</v>
       </c>
       <c r="I241" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="242" spans="1:9">
       <c r="A242" s="1">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C242" s="1" t="s">
-        <v>494</v>
+        <v>135</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>495</v>
       </c>
       <c r="E242" s="2">
-        <v>56003</v>
+        <v>138726</v>
       </c>
       <c r="F242" s="2">
-        <v>55469</v>
+        <v>137405</v>
       </c>
       <c r="G242" s="2">
-        <v>54936</v>
+        <v>136084</v>
       </c>
       <c r="H242" s="2">
-        <v>54403</v>
+        <v>134762</v>
       </c>
       <c r="I242" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="243" spans="1:9">
       <c r="A243" s="1">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C243" s="1" t="s">
-        <v>494</v>
+        <v>135</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E243" s="2">
-        <v>112006</v>
+        <v>298677</v>
       </c>
       <c r="F243" s="2">
-        <v>110939</v>
+        <v>295832</v>
       </c>
       <c r="G243" s="2">
-        <v>109872</v>
+        <v>292988</v>
       </c>
       <c r="H243" s="2">
-        <v>108805</v>
+        <v>290143</v>
       </c>
       <c r="I243" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="244" spans="1:9">
       <c r="A244" s="1">
         <v>243</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C244" s="1" t="s">
-        <v>494</v>
+        <v>135</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>499</v>
       </c>
       <c r="E244" s="2">
-        <v>168009</v>
+        <v>338780</v>
       </c>
       <c r="F244" s="2">
-        <v>166409</v>
+        <v>335554</v>
       </c>
       <c r="G244" s="2">
-        <v>164809</v>
+        <v>332327</v>
       </c>
       <c r="H244" s="2">
-        <v>163209</v>
+        <v>329101</v>
       </c>
       <c r="I244" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:9">
       <c r="A245" s="1">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>494</v>
+        <v>135</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>501</v>
       </c>
       <c r="E245" s="2">
-        <v>224012</v>
+        <v>346647</v>
       </c>
       <c r="F245" s="2">
-        <v>221879</v>
+        <v>343346</v>
       </c>
       <c r="G245" s="2">
-        <v>219745</v>
+        <v>340044</v>
       </c>
       <c r="H245" s="2">
-        <v>217612</v>
+        <v>336743</v>
       </c>
       <c r="I245" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:9">
       <c r="A246" s="1">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>494</v>
+        <v>135</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E246" s="2">
-        <v>280014</v>
+        <v>364821</v>
       </c>
       <c r="F246" s="2">
-        <v>277347</v>
+        <v>361347</v>
       </c>
       <c r="G246" s="2">
-        <v>274680</v>
+        <v>357872</v>
       </c>
       <c r="H246" s="2">
-        <v>272014</v>
+        <v>354398</v>
       </c>
       <c r="I246" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="247" spans="1:9">
       <c r="A247" s="1">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>494</v>
+        <v>54</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>505</v>
       </c>
       <c r="E247" s="2">
-        <v>336017</v>
+        <v>174404</v>
       </c>
       <c r="F247" s="2">
-        <v>332817</v>
+        <v>172743</v>
       </c>
       <c r="G247" s="2">
-        <v>329616</v>
+        <v>171082</v>
       </c>
       <c r="H247" s="2">
-        <v>326416</v>
+        <v>169421</v>
       </c>
       <c r="I247" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="248" spans="1:9">
       <c r="A248" s="1">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>494</v>
+        <v>108</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>507</v>
       </c>
       <c r="E248" s="2">
-        <v>389020</v>
+        <v>195044</v>
       </c>
       <c r="F248" s="2">
-        <v>385315</v>
+        <v>193186</v>
       </c>
       <c r="G248" s="2">
-        <v>381610</v>
+        <v>191329</v>
       </c>
       <c r="H248" s="2">
-        <v>377905</v>
+        <v>189471</v>
       </c>
       <c r="I248" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="249" spans="1:9">
       <c r="A249" s="1">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>509</v>
       </c>
       <c r="E249" s="2">
-        <v>445023</v>
+        <v>35381</v>
       </c>
       <c r="F249" s="2">
-        <v>440784</v>
+        <v>35044</v>
       </c>
       <c r="G249" s="2">
-        <v>436546</v>
+        <v>34707</v>
       </c>
       <c r="H249" s="2">
-        <v>432308</v>
+        <v>34370</v>
       </c>
       <c r="I249" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:9">
       <c r="A250" s="1">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>511</v>
       </c>
       <c r="E250" s="2">
-        <v>501025</v>
+        <v>53071</v>
       </c>
       <c r="F250" s="2">
-        <v>496254</v>
+        <v>52566</v>
       </c>
       <c r="G250" s="2">
-        <v>491482</v>
+        <v>52060</v>
       </c>
       <c r="H250" s="2">
-        <v>486710</v>
+        <v>51555</v>
       </c>
       <c r="I250" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:9">
       <c r="A251" s="1">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>512</v>
       </c>
       <c r="C251" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>513</v>
       </c>
       <c r="E251" s="2">
-        <v>559029</v>
+        <v>17400</v>
       </c>
       <c r="F251" s="2">
-        <v>553705</v>
+        <v>17234</v>
       </c>
       <c r="G251" s="2">
-        <v>548381</v>
+        <v>17068</v>
       </c>
       <c r="H251" s="2">
-        <v>543057</v>
+        <v>16902</v>
       </c>
       <c r="I251" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="252" spans="1:9">
       <c r="A252" s="1">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>515</v>
       </c>
       <c r="E252" s="2">
-        <v>613032</v>
+        <v>106142</v>
       </c>
       <c r="F252" s="2">
-        <v>607194</v>
+        <v>105132</v>
       </c>
       <c r="G252" s="2">
-        <v>601355</v>
+        <v>104121</v>
       </c>
       <c r="H252" s="2">
-        <v>595517</v>
+        <v>103110</v>
       </c>
       <c r="I252" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="253" spans="1:9">
       <c r="A253" s="1">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C253" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>517</v>
       </c>
       <c r="E253" s="2">
-        <v>615031</v>
+        <v>123833</v>
       </c>
       <c r="F253" s="2">
-        <v>609174</v>
+        <v>122653</v>
       </c>
       <c r="G253" s="2">
-        <v>603316</v>
+        <v>121474</v>
       </c>
       <c r="H253" s="2">
-        <v>597459</v>
+        <v>120295</v>
       </c>
       <c r="I253" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:9">
       <c r="A254" s="1">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C254" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>519</v>
       </c>
       <c r="E254" s="2">
-        <v>671034</v>
+        <v>141523</v>
       </c>
       <c r="F254" s="2">
-        <v>664643</v>
+        <v>140175</v>
       </c>
       <c r="G254" s="2">
-        <v>658252</v>
+        <v>138828</v>
       </c>
       <c r="H254" s="2">
-        <v>651862</v>
+        <v>137480</v>
       </c>
       <c r="I254" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="255" spans="1:9">
       <c r="A255" s="1">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C255" s="1" t="s">
-        <v>494</v>
+        <v>54</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>521</v>
       </c>
       <c r="E255" s="2">
-        <v>783041</v>
+        <v>415471</v>
       </c>
       <c r="F255" s="2">
-        <v>775583</v>
+        <v>411514</v>
       </c>
       <c r="G255" s="2">
-        <v>768126</v>
+        <v>407558</v>
       </c>
       <c r="H255" s="2">
-        <v>760668</v>
+        <v>403601</v>
       </c>
       <c r="I255" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:9">
       <c r="A256" s="1">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C256" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>523</v>
       </c>
       <c r="E256" s="2">
-        <v>948049</v>
+        <v>176904</v>
       </c>
       <c r="F256" s="2">
-        <v>939020</v>
+        <v>175219</v>
       </c>
       <c r="G256" s="2">
-        <v>929991</v>
+        <v>173534</v>
       </c>
       <c r="H256" s="2">
-        <v>920962</v>
+        <v>171850</v>
       </c>
       <c r="I256" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="257" spans="1:9">
       <c r="A257" s="1">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C257" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>525</v>
       </c>
       <c r="E257" s="2">
-        <v>1099057</v>
+        <v>194594</v>
       </c>
       <c r="F257" s="2">
-        <v>1088590</v>
+        <v>192741</v>
       </c>
       <c r="G257" s="2">
-        <v>1078123</v>
+        <v>190888</v>
       </c>
       <c r="H257" s="2">
-        <v>1067655</v>
+        <v>189035</v>
       </c>
       <c r="I257" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="258" spans="1:9">
       <c r="A258" s="1">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C258" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>527</v>
       </c>
       <c r="E258" s="2">
-        <v>1155060</v>
+        <v>265356</v>
       </c>
       <c r="F258" s="2">
-        <v>1144059</v>
+        <v>262829</v>
       </c>
       <c r="G258" s="2">
-        <v>1133059</v>
+        <v>260302</v>
       </c>
       <c r="H258" s="2">
-        <v>1122058</v>
+        <v>257774</v>
       </c>
       <c r="I258" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="259" spans="1:9">
       <c r="A259" s="1">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C259" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>529</v>
       </c>
       <c r="E259" s="2">
-        <v>1211063</v>
+        <v>265356</v>
       </c>
       <c r="F259" s="2">
-        <v>1199529</v>
+        <v>262829</v>
       </c>
       <c r="G259" s="2">
-        <v>1187995</v>
+        <v>260302</v>
       </c>
       <c r="H259" s="2">
-        <v>1176461</v>
+        <v>257774</v>
       </c>
       <c r="I259" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:9">
       <c r="A260" s="1">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>531</v>
       </c>
       <c r="E260" s="2">
-        <v>1323068</v>
+        <v>283046</v>
       </c>
       <c r="F260" s="2">
-        <v>1310468</v>
+        <v>280351</v>
       </c>
       <c r="G260" s="2">
-        <v>1297867</v>
+        <v>277655</v>
       </c>
       <c r="H260" s="2">
-        <v>1285266</v>
+        <v>274959</v>
       </c>
       <c r="I260" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:9">
       <c r="A261" s="1">
         <v>260</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E261" s="2">
-        <v>1488077</v>
+        <v>353808</v>
       </c>
       <c r="F261" s="2">
-        <v>1473905</v>
+        <v>350438</v>
       </c>
       <c r="G261" s="2">
-        <v>1459732</v>
+        <v>347069</v>
       </c>
       <c r="H261" s="2">
-        <v>1445560</v>
+        <v>343699</v>
       </c>
       <c r="I261" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="262" spans="1:9">
       <c r="A262" s="1">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>494</v>
+        <v>54</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>535</v>
       </c>
       <c r="E262" s="2">
-        <v>1658085</v>
+        <v>353596</v>
       </c>
       <c r="F262" s="2">
-        <v>1642294</v>
+        <v>350228</v>
       </c>
       <c r="G262" s="2">
-        <v>1626503</v>
+        <v>346861</v>
       </c>
       <c r="H262" s="2">
-        <v>1610712</v>
+        <v>343493</v>
       </c>
       <c r="I262" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:9">
       <c r="A263" s="1">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>494</v>
+        <v>353</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>537</v>
       </c>
       <c r="E263" s="2">
-        <v>2198114</v>
+        <v>459950</v>
       </c>
       <c r="F263" s="2">
-        <v>2177180</v>
+        <v>455570</v>
       </c>
       <c r="G263" s="2">
-        <v>2156245</v>
+        <v>451189</v>
       </c>
       <c r="H263" s="2">
-        <v>2135311</v>
+        <v>446809</v>
       </c>
       <c r="I263" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:9">
       <c r="A264" s="1">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>303</v>
+        <v>353</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E264" s="2">
-        <v>9547</v>
+        <v>530712</v>
       </c>
       <c r="F264" s="2">
-        <v>9456</v>
+        <v>525658</v>
       </c>
       <c r="G264" s="2">
-        <v>9365</v>
+        <v>520603</v>
       </c>
       <c r="H264" s="2">
-        <v>9274</v>
+        <v>515549</v>
       </c>
       <c r="I264" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:9">
       <c r="A265" s="1">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>303</v>
+        <v>353</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>541</v>
       </c>
       <c r="E265" s="2">
-        <v>19157</v>
+        <v>619164</v>
       </c>
       <c r="F265" s="2">
-        <v>18975</v>
+        <v>613267</v>
       </c>
       <c r="G265" s="2">
-        <v>18792</v>
+        <v>607370</v>
       </c>
       <c r="H265" s="2">
-        <v>18610</v>
+        <v>601474</v>
       </c>
       <c r="I265" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:9">
       <c r="A266" s="1">
         <v>265</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>303</v>
+        <v>353</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>543</v>
       </c>
       <c r="E266" s="2">
-        <v>47786</v>
+        <v>707616</v>
       </c>
       <c r="F266" s="2">
-        <v>47330</v>
+        <v>700877</v>
       </c>
       <c r="G266" s="2">
-        <v>46875</v>
+        <v>694138</v>
       </c>
       <c r="H266" s="2">
-        <v>46420</v>
+        <v>687398</v>
       </c>
       <c r="I266" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="267" spans="1:9">
       <c r="A267" s="1">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>303</v>
+        <v>54</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E267" s="2">
-        <v>190820</v>
+        <v>409931</v>
       </c>
       <c r="F267" s="2">
-        <v>189002</v>
+        <v>406026</v>
       </c>
       <c r="G267" s="2">
-        <v>187185</v>
+        <v>402122</v>
       </c>
       <c r="H267" s="2">
-        <v>185368</v>
+        <v>398218</v>
       </c>
       <c r="I267" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:9">
       <c r="A268" s="1">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>303</v>
+        <v>353</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>547</v>
       </c>
       <c r="E268" s="2">
-        <v>286175</v>
+        <v>972972</v>
       </c>
       <c r="F268" s="2">
-        <v>283450</v>
+        <v>963706</v>
       </c>
       <c r="G268" s="2">
-        <v>280724</v>
+        <v>954439</v>
       </c>
       <c r="H268" s="2">
-        <v>277999</v>
+        <v>945173</v>
       </c>
       <c r="I268" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="269" spans="1:9">
       <c r="A269" s="1">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>303</v>
+        <v>353</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>549</v>
       </c>
       <c r="E269" s="2">
-        <v>476887</v>
+        <v>1061424</v>
       </c>
       <c r="F269" s="2">
-        <v>472345</v>
+        <v>1051315</v>
       </c>
       <c r="G269" s="2">
-        <v>467803</v>
+        <v>1041206</v>
       </c>
       <c r="H269" s="2">
-        <v>463262</v>
+        <v>1031098</v>
       </c>
       <c r="I269" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:9">
       <c r="A270" s="1">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>269</v>
+        <v>353</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E270" s="2">
-        <v>18754</v>
+        <v>1326780</v>
       </c>
       <c r="F270" s="2">
-        <v>18575</v>
+        <v>1314144</v>
       </c>
       <c r="G270" s="2">
-        <v>18397</v>
+        <v>1301508</v>
       </c>
       <c r="H270" s="2">
-        <v>18218</v>
+        <v>1288872</v>
       </c>
       <c r="I270" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:9">
       <c r="A271" s="1">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>280</v>
+        <v>353</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>553</v>
       </c>
       <c r="E271" s="2">
-        <v>48467</v>
+        <v>1503684</v>
       </c>
       <c r="F271" s="2">
-        <v>48005</v>
+        <v>1489363</v>
       </c>
       <c r="G271" s="2">
-        <v>47544</v>
+        <v>1475042</v>
       </c>
       <c r="H271" s="2">
-        <v>47082</v>
+        <v>1460722</v>
       </c>
       <c r="I271" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="272" spans="1:9">
       <c r="A272" s="1">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>555</v>
       </c>
       <c r="E272" s="2">
-        <v>112035</v>
+        <v>208213</v>
       </c>
       <c r="F272" s="2">
-        <v>110968</v>
+        <v>206230</v>
       </c>
       <c r="G272" s="2">
-        <v>109901</v>
+        <v>204247</v>
       </c>
       <c r="H272" s="2">
-        <v>108834</v>
+        <v>202264</v>
       </c>
       <c r="I272" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="273" spans="1:9">
       <c r="A273" s="1">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>54</v>
+        <v>557</v>
       </c>
       <c r="D273" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E273" s="2">
-        <v>84063</v>
+        <v>13440</v>
       </c>
       <c r="F273" s="2">
-        <v>83262</v>
+        <v>13312</v>
       </c>
       <c r="G273" s="2">
-        <v>82462</v>
+        <v>13184</v>
       </c>
       <c r="H273" s="2">
-        <v>81661</v>
+        <v>13056</v>
       </c>
       <c r="I273" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="274" spans="1:9">
       <c r="A274" s="1">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E274" s="2">
-        <v>4807</v>
+        <v>33600</v>
       </c>
       <c r="F274" s="2">
-        <v>4761</v>
+        <v>33280</v>
       </c>
       <c r="G274" s="2">
-        <v>4715</v>
+        <v>32960</v>
       </c>
       <c r="H274" s="2">
-        <v>4670</v>
+        <v>32640</v>
       </c>
       <c r="I274" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:9">
       <c r="A275" s="1">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>561</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>54</v>
+        <v>557</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E275" s="2">
-        <v>41982</v>
+        <v>60480</v>
       </c>
       <c r="F275" s="2">
-        <v>41582</v>
+        <v>59904</v>
       </c>
       <c r="G275" s="2">
-        <v>41182</v>
+        <v>59328</v>
       </c>
       <c r="H275" s="2">
-        <v>40783</v>
+        <v>58752</v>
       </c>
       <c r="I275" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="276" spans="1:9">
       <c r="A276" s="1">
         <v>275</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>563</v>
       </c>
       <c r="C276" s="1" t="s">
-        <v>269</v>
+        <v>557</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>564</v>
       </c>
       <c r="E276" s="2">
-        <v>107953</v>
+        <v>235200</v>
       </c>
       <c r="F276" s="2">
-        <v>106924</v>
+        <v>232960</v>
       </c>
       <c r="G276" s="2">
-        <v>105896</v>
+        <v>230720</v>
       </c>
       <c r="H276" s="2">
-        <v>104868</v>
+        <v>228480</v>
       </c>
       <c r="I276" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="277" spans="1:9">
       <c r="A277" s="1">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>565</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E277" s="2">
-        <v>80117</v>
+        <v>604800</v>
       </c>
       <c r="F277" s="2">
-        <v>79354</v>
+        <v>599040</v>
       </c>
       <c r="G277" s="2">
-        <v>78591</v>
+        <v>593280</v>
       </c>
       <c r="H277" s="2">
-        <v>77828</v>
+        <v>587520</v>
       </c>
       <c r="I277" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="278" spans="1:9">
       <c r="A278" s="1">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>567</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>54</v>
+        <v>568</v>
       </c>
       <c r="D278" s="1" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E278" s="2">
-        <v>14010</v>
+        <v>56003</v>
       </c>
       <c r="F278" s="2">
-        <v>13877</v>
+        <v>55469</v>
       </c>
       <c r="G278" s="2">
-        <v>13743</v>
+        <v>54936</v>
       </c>
       <c r="H278" s="2">
-        <v>13610</v>
+        <v>54403</v>
       </c>
       <c r="I278" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="279" spans="1:9">
       <c r="A279" s="1">
         <v>278</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>291</v>
+        <v>568</v>
       </c>
       <c r="D279" s="1" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="E279" s="2">
-        <v>71835</v>
+        <v>112006</v>
       </c>
       <c r="F279" s="2">
-        <v>71151</v>
+        <v>110939</v>
       </c>
       <c r="G279" s="2">
-        <v>70466</v>
+        <v>109872</v>
       </c>
       <c r="H279" s="2">
-        <v>69782</v>
+        <v>108805</v>
       </c>
       <c r="I279" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:9">
       <c r="A280" s="1">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>291</v>
+        <v>568</v>
       </c>
       <c r="D280" s="1" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E280" s="2">
-        <v>14367</v>
+        <v>168009</v>
       </c>
       <c r="F280" s="2">
-        <v>14230</v>
+        <v>166409</v>
       </c>
       <c r="G280" s="2">
-        <v>14093</v>
+        <v>164809</v>
       </c>
       <c r="H280" s="2">
-        <v>13957</v>
+        <v>163209</v>
       </c>
       <c r="I280" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:9">
       <c r="A281" s="1">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>291</v>
+        <v>568</v>
       </c>
       <c r="D281" s="1" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="E281" s="2">
-        <v>43101</v>
+        <v>224012</v>
       </c>
       <c r="F281" s="2">
-        <v>42691</v>
+        <v>221879</v>
       </c>
       <c r="G281" s="2">
-        <v>42280</v>
+        <v>219745</v>
       </c>
       <c r="H281" s="2">
-        <v>41870</v>
+        <v>217612</v>
       </c>
       <c r="I281" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="282" spans="1:9">
       <c r="A282" s="1">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>291</v>
+        <v>568</v>
       </c>
       <c r="D282" s="1" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="E282" s="2">
-        <v>142712</v>
+        <v>280014</v>
       </c>
       <c r="F282" s="2">
-        <v>141353</v>
+        <v>277347</v>
       </c>
       <c r="G282" s="2">
-        <v>139993</v>
+        <v>274680</v>
       </c>
       <c r="H282" s="2">
-        <v>138634</v>
+        <v>272014</v>
       </c>
       <c r="I282" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="283" spans="1:9">
       <c r="A283" s="1">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>291</v>
+        <v>568</v>
       </c>
       <c r="D283" s="1" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E283" s="2">
-        <v>286381</v>
+        <v>336017</v>
       </c>
       <c r="F283" s="2">
-        <v>283654</v>
+        <v>332817</v>
       </c>
       <c r="G283" s="2">
-        <v>280926</v>
+        <v>329616</v>
       </c>
       <c r="H283" s="2">
-        <v>278199</v>
+        <v>326416</v>
       </c>
       <c r="I283" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="284" spans="1:9">
       <c r="A284" s="1">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>88</v>
+        <v>568</v>
       </c>
       <c r="D284" s="1" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="E284" s="2">
-        <v>68808</v>
+        <v>389020</v>
       </c>
       <c r="F284" s="2">
-        <v>68152</v>
+        <v>385315</v>
       </c>
       <c r="G284" s="2">
-        <v>67497</v>
+        <v>381610</v>
       </c>
       <c r="H284" s="2">
-        <v>66842</v>
+        <v>377905</v>
       </c>
       <c r="I284" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="285" spans="1:9">
       <c r="A285" s="1">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="C285" s="1" t="s">
-        <v>88</v>
+        <v>568</v>
       </c>
       <c r="D285" s="1" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E285" s="2">
-        <v>17759</v>
+        <v>445023</v>
       </c>
       <c r="F285" s="2">
-        <v>17590</v>
+        <v>440784</v>
       </c>
       <c r="G285" s="2">
-        <v>17420</v>
+        <v>436546</v>
       </c>
       <c r="H285" s="2">
-        <v>17251</v>
+        <v>432308</v>
       </c>
       <c r="I285" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="286" spans="1:9">
       <c r="A286" s="1">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>585</v>
       </c>
       <c r="E286" s="2">
-        <v>14280</v>
+        <v>501025</v>
       </c>
       <c r="F286" s="2">
-        <v>14144</v>
+        <v>496254</v>
       </c>
       <c r="G286" s="2">
-        <v>14008</v>
+        <v>491482</v>
       </c>
       <c r="H286" s="2">
-        <v>13872</v>
+        <v>486710</v>
       </c>
       <c r="I286" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:9">
       <c r="A287" s="1">
         <v>286</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E287" s="2">
-        <v>3067</v>
+        <v>559029</v>
       </c>
       <c r="F287" s="2">
-        <v>3038</v>
+        <v>553705</v>
       </c>
       <c r="G287" s="2">
-        <v>3009</v>
+        <v>548381</v>
       </c>
       <c r="H287" s="2">
-        <v>2979</v>
+        <v>543057</v>
       </c>
       <c r="I287" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:9">
       <c r="A288" s="1">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>559</v>
+        <v>568</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>589</v>
       </c>
       <c r="E288" s="2">
-        <v>3577</v>
+        <v>613032</v>
       </c>
       <c r="F288" s="2">
-        <v>3543</v>
+        <v>607194</v>
       </c>
       <c r="G288" s="2">
-        <v>3509</v>
+        <v>601355</v>
       </c>
       <c r="H288" s="2">
-        <v>3475</v>
+        <v>595517</v>
       </c>
       <c r="I288" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="289" spans="1:9">
       <c r="A289" s="1">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>316</v>
+        <v>568</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>591</v>
       </c>
       <c r="E289" s="2">
-        <v>45518</v>
+        <v>615031</v>
       </c>
       <c r="F289" s="2">
-        <v>45084</v>
+        <v>609174</v>
       </c>
       <c r="G289" s="2">
-        <v>44651</v>
+        <v>603316</v>
       </c>
       <c r="H289" s="2">
-        <v>44217</v>
+        <v>597459</v>
       </c>
       <c r="I289" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="290" spans="1:9">
       <c r="A290" s="1">
         <v>289</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>316</v>
+        <v>568</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E290" s="2">
-        <v>77490</v>
+        <v>671034</v>
       </c>
       <c r="F290" s="2">
-        <v>76752</v>
+        <v>664643</v>
       </c>
       <c r="G290" s="2">
-        <v>76014</v>
+        <v>658252</v>
       </c>
       <c r="H290" s="2">
-        <v>75276</v>
+        <v>651862</v>
       </c>
       <c r="I290" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="291" spans="1:9">
       <c r="A291" s="1">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>316</v>
+        <v>568</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E291" s="2">
-        <v>465098</v>
+        <v>783041</v>
       </c>
       <c r="F291" s="2">
-        <v>460668</v>
+        <v>775583</v>
       </c>
       <c r="G291" s="2">
-        <v>456239</v>
+        <v>768126</v>
       </c>
       <c r="H291" s="2">
-        <v>451809</v>
+        <v>760668</v>
       </c>
       <c r="I291" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="292" spans="1:9">
       <c r="A292" s="1">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>88</v>
+        <v>568</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>597</v>
       </c>
       <c r="E292" s="2">
-        <v>698230</v>
+        <v>948049</v>
       </c>
       <c r="F292" s="2">
-        <v>691580</v>
+        <v>939020</v>
       </c>
       <c r="G292" s="2">
-        <v>684930</v>
+        <v>929991</v>
       </c>
       <c r="H292" s="2">
-        <v>678281</v>
+        <v>920962</v>
       </c>
       <c r="I292" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="293" spans="1:9">
       <c r="A293" s="1">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>599</v>
       </c>
       <c r="E293" s="2">
-        <v>22518</v>
+        <v>1099057</v>
       </c>
       <c r="F293" s="2">
-        <v>22304</v>
+        <v>1088590</v>
       </c>
       <c r="G293" s="2">
-        <v>22089</v>
+        <v>1078123</v>
       </c>
       <c r="H293" s="2">
-        <v>21875</v>
+        <v>1067655</v>
       </c>
       <c r="I293" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:9">
       <c r="A294" s="1">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>600</v>
       </c>
       <c r="C294" s="1" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="D294" s="1" t="s">
-        <v>372</v>
+        <v>601</v>
       </c>
       <c r="E294" s="2">
-        <v>27827</v>
+        <v>1155060</v>
       </c>
       <c r="F294" s="2">
-        <v>27562</v>
+        <v>1144059</v>
       </c>
       <c r="G294" s="2">
-        <v>27297</v>
+        <v>1133059</v>
       </c>
       <c r="H294" s="2">
-        <v>27032</v>
+        <v>1122058</v>
       </c>
       <c r="I294" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="295" spans="1:9">
       <c r="A295" s="1">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="D295" s="1" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E295" s="2">
-        <v>42803</v>
+        <v>1211063</v>
       </c>
       <c r="F295" s="2">
-        <v>42396</v>
+        <v>1199529</v>
       </c>
       <c r="G295" s="2">
-        <v>41988</v>
+        <v>1187995</v>
       </c>
       <c r="H295" s="2">
-        <v>41580</v>
+        <v>1176461</v>
       </c>
       <c r="I295" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:9">
       <c r="A296" s="1">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C296" s="1" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="D296" s="1" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E296" s="2">
-        <v>44670</v>
+        <v>1323068</v>
       </c>
       <c r="F296" s="2">
-        <v>44245</v>
+        <v>1310468</v>
       </c>
       <c r="G296" s="2">
-        <v>43819</v>
+        <v>1297867</v>
       </c>
       <c r="H296" s="2">
-        <v>43394</v>
+        <v>1285266</v>
       </c>
       <c r="I296" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="297" spans="1:9">
       <c r="A297" s="1">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="D297" s="1" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E297" s="2">
-        <v>64699</v>
+        <v>1488077</v>
       </c>
       <c r="F297" s="2">
-        <v>64083</v>
+        <v>1473905</v>
       </c>
       <c r="G297" s="2">
-        <v>63467</v>
+        <v>1459732</v>
       </c>
       <c r="H297" s="2">
-        <v>62850</v>
+        <v>1445560</v>
       </c>
       <c r="I297" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="298" spans="1:9">
       <c r="A298" s="1">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C298" s="1" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="D298" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E298" s="2">
-        <v>68653</v>
+        <v>1658085</v>
       </c>
       <c r="F298" s="2">
-        <v>67999</v>
+        <v>1642294</v>
       </c>
       <c r="G298" s="2">
-        <v>67346</v>
+        <v>1626503</v>
       </c>
       <c r="H298" s="2">
-        <v>66692</v>
+        <v>1610712</v>
       </c>
       <c r="I298" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="299" spans="1:9">
       <c r="A299" s="1">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>584</v>
+        <v>568</v>
       </c>
       <c r="D299" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E299" s="2">
-        <v>140968</v>
+        <v>2198114</v>
       </c>
       <c r="F299" s="2">
-        <v>139625</v>
+        <v>2177180</v>
       </c>
       <c r="G299" s="2">
-        <v>138283</v>
+        <v>2156245</v>
       </c>
       <c r="H299" s="2">
-        <v>136940</v>
+        <v>2135311</v>
       </c>
       <c r="I299" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="300" spans="1:9">
       <c r="A300" s="1">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>584</v>
+        <v>322</v>
       </c>
       <c r="D300" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E300" s="2">
-        <v>147375</v>
+        <v>9547</v>
       </c>
       <c r="F300" s="2">
-        <v>145971</v>
+        <v>9456</v>
       </c>
       <c r="G300" s="2">
-        <v>144568</v>
+        <v>9365</v>
       </c>
       <c r="H300" s="2">
-        <v>143164</v>
+        <v>9274</v>
       </c>
       <c r="I300" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="301" spans="1:9">
       <c r="A301" s="1">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>584</v>
+        <v>322</v>
       </c>
       <c r="D301" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E301" s="2">
-        <v>175751</v>
+        <v>19157</v>
       </c>
       <c r="F301" s="2">
-        <v>174077</v>
+        <v>18975</v>
       </c>
       <c r="G301" s="2">
-        <v>172403</v>
+        <v>18792</v>
       </c>
       <c r="H301" s="2">
-        <v>170730</v>
+        <v>18610</v>
       </c>
       <c r="I301" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="302" spans="1:9">
       <c r="A302" s="1">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>584</v>
+        <v>54</v>
       </c>
       <c r="D302" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E302" s="2">
-        <v>532013</v>
+        <v>396751</v>
       </c>
       <c r="F302" s="2">
-        <v>526946</v>
+        <v>392972</v>
       </c>
       <c r="G302" s="2">
-        <v>521879</v>
+        <v>389194</v>
       </c>
       <c r="H302" s="2">
-        <v>516813</v>
+        <v>385415</v>
       </c>
       <c r="I302" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:9">
       <c r="A303" s="1">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>584</v>
+        <v>322</v>
       </c>
       <c r="D303" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="E303" s="2">
-        <v>887543</v>
+        <v>190820</v>
       </c>
       <c r="F303" s="2">
-        <v>879090</v>
+        <v>189002</v>
       </c>
       <c r="G303" s="2">
-        <v>870637</v>
+        <v>187185</v>
       </c>
       <c r="H303" s="2">
-        <v>862185</v>
+        <v>185368</v>
       </c>
       <c r="I303" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="304" spans="1:9">
       <c r="A304" s="1">
         <v>303</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>584</v>
+        <v>322</v>
       </c>
       <c r="D304" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E304" s="2">
-        <v>1340100</v>
+        <v>286175</v>
       </c>
       <c r="F304" s="2">
-        <v>1327337</v>
+        <v>283450</v>
       </c>
       <c r="G304" s="2">
-        <v>1314575</v>
+        <v>280724</v>
       </c>
       <c r="H304" s="2">
-        <v>1301812</v>
+        <v>277999</v>
       </c>
       <c r="I304" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="305" spans="1:9">
       <c r="A305" s="1">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>584</v>
+        <v>322</v>
       </c>
       <c r="D305" s="1" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E305" s="2">
-        <v>2225812</v>
+        <v>476887</v>
       </c>
       <c r="F305" s="2">
-        <v>2204614</v>
+        <v>472345</v>
       </c>
       <c r="G305" s="2">
-        <v>2183416</v>
+        <v>467803</v>
       </c>
       <c r="H305" s="2">
-        <v>2162217</v>
+        <v>463262</v>
       </c>
       <c r="I305" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="306" spans="1:9">
       <c r="A306" s="1">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D306" s="1" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E306" s="2">
-        <v>31073</v>
+        <v>1284234</v>
       </c>
       <c r="F306" s="2">
-        <v>30777</v>
+        <v>1272003</v>
       </c>
       <c r="G306" s="2">
-        <v>30481</v>
+        <v>1259772</v>
       </c>
       <c r="H306" s="2">
-        <v>30185</v>
+        <v>1247542</v>
       </c>
       <c r="I306" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:9">
       <c r="A307" s="1">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D307" s="1" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E307" s="2">
-        <v>4601</v>
+        <v>96292</v>
       </c>
       <c r="F307" s="2">
-        <v>4557</v>
+        <v>95375</v>
       </c>
       <c r="G307" s="2">
-        <v>4513</v>
+        <v>94458</v>
       </c>
       <c r="H307" s="2">
-        <v>4470</v>
+        <v>93541</v>
       </c>
       <c r="I307" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="308" spans="1:9">
       <c r="A308" s="1">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D308" s="1" t="s">
-        <v>352</v>
+        <v>629</v>
       </c>
       <c r="E308" s="2">
-        <v>4601</v>
+        <v>102212</v>
       </c>
       <c r="F308" s="2">
-        <v>4557</v>
+        <v>101239</v>
       </c>
       <c r="G308" s="2">
-        <v>4513</v>
+        <v>100265</v>
       </c>
       <c r="H308" s="2">
-        <v>4470</v>
+        <v>99292</v>
       </c>
       <c r="I308" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="309" spans="1:9">
       <c r="A309" s="1">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D309" s="1" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E309" s="2">
-        <v>5621</v>
+        <v>210221</v>
       </c>
       <c r="F309" s="2">
-        <v>5567</v>
+        <v>208218</v>
       </c>
       <c r="G309" s="2">
-        <v>5514</v>
+        <v>206216</v>
       </c>
       <c r="H309" s="2">
-        <v>5460</v>
+        <v>204214</v>
       </c>
       <c r="I309" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:9">
       <c r="A310" s="1">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>559</v>
+        <v>59</v>
       </c>
       <c r="D310" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E310" s="2">
-        <v>8175</v>
+        <v>13548</v>
       </c>
       <c r="F310" s="2">
-        <v>8097</v>
+        <v>13419</v>
       </c>
       <c r="G310" s="2">
-        <v>8020</v>
+        <v>13290</v>
       </c>
       <c r="H310" s="2">
-        <v>7942</v>
+        <v>13161</v>
       </c>
       <c r="I310" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:9">
       <c r="A311" s="1">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D311" s="1" t="s">
-        <v>633</v>
+        <v>414</v>
       </c>
       <c r="E311" s="2">
-        <v>1068215</v>
+        <v>89244</v>
       </c>
       <c r="F311" s="2">
-        <v>1058042</v>
+        <v>88394</v>
       </c>
       <c r="G311" s="2">
-        <v>1047868</v>
+        <v>87544</v>
       </c>
       <c r="H311" s="2">
-        <v>1037695</v>
+        <v>86694</v>
       </c>
       <c r="I311" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="312" spans="1:9">
       <c r="A312" s="1">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D312" s="1" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E312" s="2">
-        <v>11241</v>
+        <v>7760</v>
       </c>
       <c r="F312" s="2">
-        <v>11134</v>
+        <v>7686</v>
       </c>
       <c r="G312" s="2">
-        <v>11027</v>
+        <v>7612</v>
       </c>
       <c r="H312" s="2">
-        <v>10920</v>
+        <v>7538</v>
       </c>
       <c r="I312" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="313" spans="1:9">
       <c r="A313" s="1">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D313" s="1" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E313" s="2">
-        <v>12263</v>
+        <v>287493</v>
       </c>
       <c r="F313" s="2">
-        <v>12146</v>
+        <v>284755</v>
       </c>
       <c r="G313" s="2">
-        <v>12029</v>
+        <v>282017</v>
       </c>
       <c r="H313" s="2">
-        <v>11913</v>
+        <v>279279</v>
       </c>
       <c r="I313" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="314" spans="1:9">
       <c r="A314" s="1">
         <v>313</v>
       </c>
       <c r="B314" s="1" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D314" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="E314" s="2">
-        <v>13970</v>
+        <v>168187</v>
       </c>
       <c r="F314" s="2">
-        <v>13837</v>
+        <v>166585</v>
       </c>
       <c r="G314" s="2">
-        <v>13704</v>
+        <v>164983</v>
       </c>
       <c r="H314" s="2">
-        <v>13571</v>
+        <v>163382</v>
       </c>
       <c r="I314" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="315" spans="1:9">
       <c r="A315" s="1">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D315" s="1" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E315" s="2">
-        <v>15329</v>
+        <v>84069</v>
       </c>
       <c r="F315" s="2">
-        <v>15183</v>
+        <v>83269</v>
       </c>
       <c r="G315" s="2">
-        <v>15037</v>
+        <v>82468</v>
       </c>
       <c r="H315" s="2">
-        <v>14891</v>
+        <v>81667</v>
       </c>
       <c r="I315" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:9">
       <c r="A316" s="1">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D316" s="1" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E316" s="2">
-        <v>15840</v>
+        <v>14011</v>
       </c>
       <c r="F316" s="2">
-        <v>15689</v>
+        <v>13878</v>
       </c>
       <c r="G316" s="2">
-        <v>15539</v>
+        <v>13744</v>
       </c>
       <c r="H316" s="2">
-        <v>15388</v>
+        <v>13611</v>
       </c>
       <c r="I316" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="317" spans="1:9">
       <c r="A317" s="1">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D317" s="1" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E317" s="2">
-        <v>16350</v>
+        <v>84417</v>
       </c>
       <c r="F317" s="2">
-        <v>16194</v>
+        <v>83613</v>
       </c>
       <c r="G317" s="2">
-        <v>16038</v>
+        <v>82809</v>
       </c>
       <c r="H317" s="2">
-        <v>15882</v>
+        <v>82005</v>
       </c>
       <c r="I317" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="318" spans="1:9">
       <c r="A318" s="1">
         <v>317</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>559</v>
+        <v>648</v>
       </c>
       <c r="D318" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E318" s="2">
-        <v>106822</v>
+        <v>54046</v>
       </c>
       <c r="F318" s="2">
-        <v>105804</v>
+        <v>53531</v>
       </c>
       <c r="G318" s="2">
-        <v>104787</v>
+        <v>53016</v>
       </c>
       <c r="H318" s="2">
-        <v>103770</v>
+        <v>52501</v>
       </c>
       <c r="I318" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="319" spans="1:9">
       <c r="A319" s="1">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C319" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="C319" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D319" s="1" t="s">
-        <v>649</v>
+        <v>74</v>
       </c>
       <c r="E319" s="2">
-        <v>19927</v>
+        <v>17597</v>
       </c>
       <c r="F319" s="2">
-        <v>19737</v>
+        <v>17429</v>
       </c>
       <c r="G319" s="2">
-        <v>19547</v>
+        <v>17262</v>
       </c>
       <c r="H319" s="2">
-        <v>19358</v>
+        <v>17094</v>
       </c>
       <c r="I319" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="320" spans="1:9">
       <c r="A320" s="1">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D320" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="E320" s="2">
-        <v>19927</v>
+        <v>1808</v>
       </c>
       <c r="F320" s="2">
-        <v>19737</v>
+        <v>1791</v>
       </c>
       <c r="G320" s="2">
-        <v>19547</v>
+        <v>1774</v>
       </c>
       <c r="H320" s="2">
-        <v>19358</v>
+        <v>1756</v>
       </c>
       <c r="I320" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="321" spans="1:9">
       <c r="A321" s="1">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D321" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E321" s="2">
-        <v>20437</v>
+        <v>70057</v>
       </c>
       <c r="F321" s="2">
-        <v>20243</v>
+        <v>69390</v>
       </c>
       <c r="G321" s="2">
-        <v>20048</v>
+        <v>68723</v>
       </c>
       <c r="H321" s="2">
-        <v>19853</v>
+        <v>68055</v>
       </c>
       <c r="I321" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:9">
       <c r="A322" s="1">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D322" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E322" s="2">
-        <v>21970</v>
+        <v>140163</v>
       </c>
       <c r="F322" s="2">
-        <v>21761</v>
+        <v>138829</v>
       </c>
       <c r="G322" s="2">
-        <v>21552</v>
+        <v>137494</v>
       </c>
       <c r="H322" s="2">
-        <v>21342</v>
+        <v>136159</v>
       </c>
       <c r="I322" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:9">
       <c r="A323" s="1">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D323" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="E323" s="2">
-        <v>22993</v>
+        <v>208213</v>
       </c>
       <c r="F323" s="2">
-        <v>22774</v>
+        <v>206230</v>
       </c>
       <c r="G323" s="2">
-        <v>22555</v>
+        <v>204247</v>
       </c>
       <c r="H323" s="2">
-        <v>22336</v>
+        <v>202264</v>
       </c>
       <c r="I323" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="324" spans="1:9">
       <c r="A324" s="1">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>559</v>
+        <v>76</v>
       </c>
       <c r="D324" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E324" s="2">
-        <v>23502</v>
+        <v>970106</v>
       </c>
       <c r="F324" s="2">
-        <v>23278</v>
+        <v>960866</v>
       </c>
       <c r="G324" s="2">
-        <v>23054</v>
+        <v>951627</v>
       </c>
       <c r="H324" s="2">
-        <v>22831</v>
+        <v>942388</v>
       </c>
       <c r="I324" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="325" spans="1:9">
       <c r="A325" s="1">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D325" s="1" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="E325" s="2">
-        <v>26569</v>
+        <v>14187</v>
       </c>
       <c r="F325" s="2">
-        <v>26316</v>
+        <v>14051</v>
       </c>
       <c r="G325" s="2">
-        <v>26063</v>
+        <v>13916</v>
       </c>
       <c r="H325" s="2">
-        <v>25810</v>
+        <v>13781</v>
       </c>
       <c r="I325" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="326" spans="1:9">
       <c r="A326" s="1">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C326" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D326" s="1" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E326" s="2">
-        <v>28102</v>
+        <v>335623</v>
       </c>
       <c r="F326" s="2">
-        <v>27835</v>
+        <v>332427</v>
       </c>
       <c r="G326" s="2">
-        <v>27567</v>
+        <v>329230</v>
       </c>
       <c r="H326" s="2">
-        <v>27299</v>
+        <v>326034</v>
       </c>
       <c r="I326" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="327" spans="1:9">
       <c r="A327" s="1">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D327" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E327" s="2">
-        <v>28102</v>
+        <v>337152</v>
       </c>
       <c r="F327" s="2">
-        <v>27835</v>
+        <v>333941</v>
       </c>
       <c r="G327" s="2">
-        <v>27567</v>
+        <v>330730</v>
       </c>
       <c r="H327" s="2">
-        <v>27299</v>
+        <v>327519</v>
       </c>
       <c r="I327" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="328" spans="1:9">
       <c r="A328" s="1">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>559</v>
+        <v>648</v>
       </c>
       <c r="D328" s="1" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="E328" s="2">
-        <v>31169</v>
+        <v>45518</v>
       </c>
       <c r="F328" s="2">
-        <v>30872</v>
+        <v>45084</v>
       </c>
       <c r="G328" s="2">
-        <v>30576</v>
+        <v>44651</v>
       </c>
       <c r="H328" s="2">
-        <v>30279</v>
+        <v>44217</v>
       </c>
       <c r="I328" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="329" spans="1:9">
       <c r="A329" s="1">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D329" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E329" s="2">
-        <v>31677</v>
+        <v>89416</v>
       </c>
       <c r="F329" s="2">
-        <v>31376</v>
+        <v>88564</v>
       </c>
       <c r="G329" s="2">
-        <v>31074</v>
+        <v>87713</v>
       </c>
       <c r="H329" s="2">
-        <v>30772</v>
+        <v>86861</v>
       </c>
       <c r="I329" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:9">
       <c r="A330" s="1">
         <v>329</v>
       </c>
       <c r="B330" s="1" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D330" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E330" s="2">
-        <v>32700</v>
+        <v>696168</v>
       </c>
       <c r="F330" s="2">
-        <v>32389</v>
+        <v>689538</v>
       </c>
       <c r="G330" s="2">
-        <v>32077</v>
+        <v>682908</v>
       </c>
       <c r="H330" s="2">
-        <v>31766</v>
+        <v>676277</v>
       </c>
       <c r="I330" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="331" spans="1:9">
       <c r="A331" s="1">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D331" s="1" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="E331" s="2">
-        <v>35765</v>
+        <v>22370</v>
       </c>
       <c r="F331" s="2">
-        <v>35424</v>
+        <v>22157</v>
       </c>
       <c r="G331" s="2">
-        <v>35084</v>
+        <v>21944</v>
       </c>
       <c r="H331" s="2">
-        <v>34743</v>
+        <v>21731</v>
       </c>
       <c r="I331" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="332" spans="1:9">
       <c r="A332" s="1">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D332" s="1" t="s">
-        <v>675</v>
+        <v>443</v>
       </c>
       <c r="E332" s="2">
-        <v>39852</v>
+        <v>27645</v>
       </c>
       <c r="F332" s="2">
-        <v>39472</v>
+        <v>27382</v>
       </c>
       <c r="G332" s="2">
-        <v>39093</v>
+        <v>27119</v>
       </c>
       <c r="H332" s="2">
-        <v>38713</v>
+        <v>26856</v>
       </c>
       <c r="I332" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="333" spans="1:9">
       <c r="A333" s="1">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D333" s="1" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E333" s="2">
-        <v>47005</v>
+        <v>42523</v>
       </c>
       <c r="F333" s="2">
-        <v>46558</v>
+        <v>42118</v>
       </c>
       <c r="G333" s="2">
-        <v>46110</v>
+        <v>41713</v>
       </c>
       <c r="H333" s="2">
-        <v>45662</v>
+        <v>41308</v>
       </c>
       <c r="I333" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:9">
       <c r="A334" s="1">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D334" s="1" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E334" s="2">
-        <v>50583</v>
+        <v>44378</v>
       </c>
       <c r="F334" s="2">
-        <v>50101</v>
+        <v>43956</v>
       </c>
       <c r="G334" s="2">
-        <v>49619</v>
+        <v>43533</v>
       </c>
       <c r="H334" s="2">
-        <v>49137</v>
+        <v>43110</v>
       </c>
       <c r="I334" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:9">
       <c r="A335" s="1">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D335" s="1" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E335" s="2">
-        <v>21365</v>
+        <v>64274</v>
       </c>
       <c r="F335" s="2">
-        <v>21162</v>
+        <v>63662</v>
       </c>
       <c r="G335" s="2">
-        <v>20958</v>
+        <v>63049</v>
       </c>
       <c r="H335" s="2">
-        <v>20755</v>
+        <v>62437</v>
       </c>
       <c r="I335" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="336" spans="1:9">
       <c r="A336" s="1">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D336" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E336" s="2">
-        <v>63354</v>
+        <v>68203</v>
       </c>
       <c r="F336" s="2">
-        <v>62750</v>
+        <v>67553</v>
       </c>
       <c r="G336" s="2">
-        <v>62147</v>
+        <v>66904</v>
       </c>
       <c r="H336" s="2">
-        <v>61544</v>
+        <v>66254</v>
       </c>
       <c r="I336" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="337" spans="1:9">
       <c r="A337" s="1">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D337" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E337" s="2">
-        <v>66281</v>
+        <v>140043</v>
       </c>
       <c r="F337" s="2">
-        <v>65650</v>
+        <v>138709</v>
       </c>
       <c r="G337" s="2">
-        <v>65019</v>
+        <v>137375</v>
       </c>
       <c r="H337" s="2">
-        <v>64388</v>
+        <v>136041</v>
       </c>
       <c r="I337" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="338" spans="1:9">
       <c r="A338" s="1">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D338" s="1" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="E338" s="2">
-        <v>69345</v>
+        <v>146408</v>
       </c>
       <c r="F338" s="2">
-        <v>68685</v>
+        <v>145013</v>
       </c>
       <c r="G338" s="2">
-        <v>68024</v>
+        <v>143619</v>
       </c>
       <c r="H338" s="2">
-        <v>67364</v>
+        <v>142225</v>
       </c>
       <c r="I338" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="339" spans="1:9">
       <c r="A339" s="1">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D339" s="1" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E339" s="2">
-        <v>77523</v>
+        <v>174598</v>
       </c>
       <c r="F339" s="2">
-        <v>76784</v>
+        <v>172935</v>
       </c>
       <c r="G339" s="2">
-        <v>76046</v>
+        <v>171273</v>
       </c>
       <c r="H339" s="2">
-        <v>75308</v>
+        <v>169610</v>
       </c>
       <c r="I339" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="340" spans="1:9">
       <c r="A340" s="1">
         <v>339</v>
       </c>
       <c r="B340" s="1" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D340" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E340" s="2">
-        <v>78544</v>
+        <v>528523</v>
       </c>
       <c r="F340" s="2">
-        <v>77796</v>
+        <v>523489</v>
       </c>
       <c r="G340" s="2">
-        <v>77048</v>
+        <v>518456</v>
       </c>
       <c r="H340" s="2">
-        <v>76300</v>
+        <v>513422</v>
       </c>
       <c r="I340" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="341" spans="1:9">
       <c r="A341" s="1">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D341" s="1" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="E341" s="2">
-        <v>81562</v>
+        <v>881719</v>
       </c>
       <c r="F341" s="2">
-        <v>80785</v>
+        <v>873321</v>
       </c>
       <c r="G341" s="2">
-        <v>80008</v>
+        <v>864924</v>
       </c>
       <c r="H341" s="2">
-        <v>79232</v>
+        <v>856527</v>
       </c>
       <c r="I341" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="342" spans="1:9">
       <c r="A342" s="1">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D342" s="1" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E342" s="2">
-        <v>83096</v>
+        <v>1331308</v>
       </c>
       <c r="F342" s="2">
-        <v>82305</v>
+        <v>1318628</v>
       </c>
       <c r="G342" s="2">
-        <v>81513</v>
+        <v>1305949</v>
       </c>
       <c r="H342" s="2">
-        <v>80722</v>
+        <v>1293270</v>
       </c>
       <c r="I342" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="343" spans="1:9">
       <c r="A343" s="1">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>559</v>
+        <v>662</v>
       </c>
       <c r="D343" s="1" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E343" s="2">
-        <v>89737</v>
+        <v>2211208</v>
       </c>
       <c r="F343" s="2">
-        <v>88883</v>
+        <v>2190148</v>
       </c>
       <c r="G343" s="2">
-        <v>88028</v>
+        <v>2169089</v>
       </c>
       <c r="H343" s="2">
-        <v>87173</v>
+        <v>2148030</v>
       </c>
       <c r="I343" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:9">
       <c r="A344" s="1">
         <v>343</v>
       </c>
       <c r="B344" s="1" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D344" s="1" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E344" s="2">
-        <v>95358</v>
+        <v>154537</v>
       </c>
       <c r="F344" s="2">
-        <v>94450</v>
+        <v>153065</v>
       </c>
       <c r="G344" s="2">
-        <v>93542</v>
+        <v>151593</v>
       </c>
       <c r="H344" s="2">
-        <v>92633</v>
+        <v>150122</v>
       </c>
       <c r="I344" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:9">
       <c r="A345" s="1">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D345" s="1" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E345" s="2">
-        <v>97911</v>
+        <v>164278</v>
       </c>
       <c r="F345" s="2">
-        <v>96979</v>
+        <v>162713</v>
       </c>
       <c r="G345" s="2">
-        <v>96046</v>
+        <v>161149</v>
       </c>
       <c r="H345" s="2">
-        <v>95114</v>
+        <v>159584</v>
       </c>
       <c r="I345" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="346" spans="1:9">
       <c r="A346" s="1">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D346" s="1" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E346" s="2">
-        <v>103532</v>
+        <v>328558</v>
       </c>
       <c r="F346" s="2">
-        <v>102546</v>
+        <v>325428</v>
       </c>
       <c r="G346" s="2">
-        <v>101560</v>
+        <v>322299</v>
       </c>
       <c r="H346" s="2">
-        <v>100574</v>
+        <v>319170</v>
       </c>
       <c r="I346" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="347" spans="1:9">
       <c r="A347" s="1">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D347" s="1" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E347" s="2">
-        <v>105064</v>
+        <v>303150</v>
       </c>
       <c r="F347" s="2">
-        <v>104063</v>
+        <v>300263</v>
       </c>
       <c r="G347" s="2">
-        <v>103063</v>
+        <v>297375</v>
       </c>
       <c r="H347" s="2">
-        <v>102062</v>
+        <v>294488</v>
       </c>
       <c r="I347" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="348" spans="1:9">
       <c r="A348" s="1">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D348" s="1" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E348" s="2">
-        <v>19229</v>
+        <v>281947</v>
       </c>
       <c r="F348" s="2">
-        <v>19046</v>
+        <v>279262</v>
       </c>
       <c r="G348" s="2">
-        <v>18862</v>
+        <v>276577</v>
       </c>
       <c r="H348" s="2">
-        <v>18679</v>
+        <v>273891</v>
       </c>
       <c r="I348" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="349" spans="1:9">
       <c r="A349" s="1">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D349" s="1" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E349" s="2">
-        <v>112172</v>
+        <v>278127</v>
       </c>
       <c r="F349" s="2">
-        <v>111103</v>
+        <v>275478</v>
       </c>
       <c r="G349" s="2">
-        <v>110035</v>
+        <v>272829</v>
       </c>
       <c r="H349" s="2">
-        <v>108967</v>
+        <v>270181</v>
       </c>
       <c r="I349" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="350" spans="1:9">
       <c r="A350" s="1">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D350" s="1" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="E350" s="2">
-        <v>117327</v>
+        <v>76410</v>
       </c>
       <c r="F350" s="2">
-        <v>116210</v>
+        <v>75682</v>
       </c>
       <c r="G350" s="2">
-        <v>115092</v>
+        <v>74954</v>
       </c>
       <c r="H350" s="2">
-        <v>113975</v>
+        <v>74226</v>
       </c>
       <c r="I350" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="351" spans="1:9">
       <c r="A351" s="1">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>559</v>
+        <v>648</v>
       </c>
       <c r="D351" s="1" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E351" s="2">
-        <v>117792</v>
+        <v>775058</v>
       </c>
       <c r="F351" s="2">
-        <v>116670</v>
+        <v>767676</v>
       </c>
       <c r="G351" s="2">
-        <v>115548</v>
+        <v>760295</v>
       </c>
       <c r="H351" s="2">
-        <v>114427</v>
+        <v>752913</v>
       </c>
       <c r="I351" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="352" spans="1:9">
       <c r="A352" s="1">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D352" s="1" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="E352" s="2">
-        <v>124950</v>
+        <v>25791</v>
       </c>
       <c r="F352" s="2">
-        <v>123760</v>
+        <v>25546</v>
       </c>
       <c r="G352" s="2">
-        <v>122570</v>
+        <v>25300</v>
       </c>
       <c r="H352" s="2">
-        <v>121380</v>
+        <v>25054</v>
       </c>
       <c r="I352" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="353" spans="1:9">
       <c r="A353" s="1">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D353" s="1" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="E353" s="2">
-        <v>141295</v>
+        <v>5139</v>
       </c>
       <c r="F353" s="2">
-        <v>139950</v>
+        <v>5090</v>
       </c>
       <c r="G353" s="2">
-        <v>138604</v>
+        <v>5041</v>
       </c>
       <c r="H353" s="2">
-        <v>137258</v>
+        <v>4992</v>
       </c>
       <c r="I353" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="354" spans="1:9">
       <c r="A354" s="1">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D354" s="1" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E354" s="2">
-        <v>144361</v>
+        <v>4585</v>
       </c>
       <c r="F354" s="2">
-        <v>142986</v>
+        <v>4542</v>
       </c>
       <c r="G354" s="2">
-        <v>141612</v>
+        <v>4498</v>
       </c>
       <c r="H354" s="2">
-        <v>140237</v>
+        <v>4454</v>
       </c>
       <c r="I354" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="355" spans="1:9">
       <c r="A355" s="1">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D355" s="1" t="s">
-        <v>721</v>
+        <v>424</v>
       </c>
       <c r="E355" s="2">
-        <v>144361</v>
+        <v>4585</v>
       </c>
       <c r="F355" s="2">
-        <v>142986</v>
+        <v>4542</v>
       </c>
       <c r="G355" s="2">
-        <v>141612</v>
+        <v>4498</v>
       </c>
       <c r="H355" s="2">
-        <v>140237</v>
+        <v>4454</v>
       </c>
       <c r="I355" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="356" spans="1:9">
       <c r="A356" s="1">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>723</v>
       </c>
       <c r="E356" s="2">
-        <v>152999</v>
+        <v>11463</v>
       </c>
       <c r="F356" s="2">
-        <v>151542</v>
+        <v>11354</v>
       </c>
       <c r="G356" s="2">
-        <v>150084</v>
+        <v>11245</v>
       </c>
       <c r="H356" s="2">
-        <v>148627</v>
+        <v>11135</v>
       </c>
       <c r="I356" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="357" spans="1:9">
       <c r="A357" s="1">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D357" s="1" t="s">
-        <v>612</v>
+        <v>725</v>
       </c>
       <c r="E357" s="2">
-        <v>152999</v>
+        <v>17001</v>
       </c>
       <c r="F357" s="2">
-        <v>151542</v>
+        <v>16839</v>
       </c>
       <c r="G357" s="2">
-        <v>150084</v>
+        <v>16677</v>
       </c>
       <c r="H357" s="2">
-        <v>148627</v>
+        <v>16515</v>
       </c>
       <c r="I357" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="358" spans="1:9">
       <c r="A358" s="1">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D358" s="1" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="E358" s="2">
-        <v>153557</v>
+        <v>3057</v>
       </c>
       <c r="F358" s="2">
-        <v>152095</v>
+        <v>3027</v>
       </c>
       <c r="G358" s="2">
-        <v>150632</v>
+        <v>2998</v>
       </c>
       <c r="H358" s="2">
-        <v>149170</v>
+        <v>2969</v>
       </c>
       <c r="I358" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:9">
       <c r="A359" s="1">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D359" s="1" t="s">
-        <v>728</v>
+        <v>345</v>
       </c>
       <c r="E359" s="2">
-        <v>162706</v>
+        <v>9686</v>
       </c>
       <c r="F359" s="2">
-        <v>161156</v>
+        <v>9594</v>
       </c>
       <c r="G359" s="2">
-        <v>159607</v>
+        <v>9502</v>
       </c>
       <c r="H359" s="2">
-        <v>158057</v>
+        <v>9410</v>
       </c>
       <c r="I359" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="360" spans="1:9">
       <c r="A360" s="1">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>729</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E360" s="2">
-        <v>192850</v>
+        <v>282155</v>
       </c>
       <c r="F360" s="2">
-        <v>191014</v>
+        <v>279468</v>
       </c>
       <c r="G360" s="2">
-        <v>189177</v>
+        <v>276781</v>
       </c>
       <c r="H360" s="2">
-        <v>187340</v>
+        <v>274093</v>
       </c>
       <c r="I360" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="361" spans="1:9">
       <c r="A361" s="1">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>731</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>732</v>
       </c>
       <c r="E361" s="2">
-        <v>194384</v>
+        <v>13545</v>
       </c>
       <c r="F361" s="2">
-        <v>192533</v>
+        <v>13416</v>
       </c>
       <c r="G361" s="2">
-        <v>190682</v>
+        <v>13287</v>
       </c>
       <c r="H361" s="2">
-        <v>188831</v>
+        <v>13158</v>
       </c>
       <c r="I361" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="362" spans="1:9">
       <c r="A362" s="1">
         <v>361</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>733</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>559</v>
+        <v>353</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>734</v>
       </c>
       <c r="E362" s="2">
-        <v>194384</v>
+        <v>176904</v>
       </c>
       <c r="F362" s="2">
-        <v>192533</v>
+        <v>175219</v>
       </c>
       <c r="G362" s="2">
-        <v>190682</v>
+        <v>173534</v>
       </c>
       <c r="H362" s="2">
-        <v>188831</v>
+        <v>171850</v>
       </c>
       <c r="I362" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="363" spans="1:9">
       <c r="A363" s="1">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>735</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E363" s="2">
-        <v>203580</v>
+        <v>1587</v>
       </c>
       <c r="F363" s="2">
-        <v>201641</v>
+        <v>1571</v>
       </c>
       <c r="G363" s="2">
-        <v>199703</v>
+        <v>1556</v>
       </c>
       <c r="H363" s="2">
-        <v>197764</v>
+        <v>1541</v>
       </c>
       <c r="I363" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="364" spans="1:9">
       <c r="A364" s="1">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>737</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>738</v>
       </c>
       <c r="E364" s="2">
-        <v>210129</v>
+        <v>122896</v>
       </c>
       <c r="F364" s="2">
-        <v>208128</v>
+        <v>121726</v>
       </c>
       <c r="G364" s="2">
-        <v>206127</v>
+        <v>120555</v>
       </c>
       <c r="H364" s="2">
-        <v>204125</v>
+        <v>119385</v>
       </c>
       <c r="I364" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="365" spans="1:9">
       <c r="A365" s="1">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>739</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E365" s="2">
-        <v>14421</v>
+        <v>167834</v>
       </c>
       <c r="F365" s="2">
-        <v>14283</v>
+        <v>166236</v>
       </c>
       <c r="G365" s="2">
-        <v>14146</v>
+        <v>164637</v>
       </c>
       <c r="H365" s="2">
-        <v>14009</v>
+        <v>163039</v>
       </c>
       <c r="I365" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="366" spans="1:9">
       <c r="A366" s="1">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>741</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E366" s="2">
-        <v>219280</v>
+        <v>257126</v>
       </c>
       <c r="F366" s="2">
-        <v>217192</v>
+        <v>254677</v>
       </c>
       <c r="G366" s="2">
-        <v>215103</v>
+        <v>252228</v>
       </c>
       <c r="H366" s="2">
-        <v>213015</v>
+        <v>249780</v>
       </c>
       <c r="I366" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="367" spans="1:9">
       <c r="A367" s="1">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>743</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>744</v>
       </c>
       <c r="E367" s="2">
-        <v>234513</v>
+        <v>24260</v>
       </c>
       <c r="F367" s="2">
-        <v>232280</v>
+        <v>24029</v>
       </c>
       <c r="G367" s="2">
-        <v>230046</v>
+        <v>23798</v>
       </c>
       <c r="H367" s="2">
-        <v>227813</v>
+        <v>23567</v>
       </c>
       <c r="I367" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="368" spans="1:9">
       <c r="A368" s="1">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>745</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E368" s="2">
-        <v>259551</v>
+        <v>86795</v>
       </c>
       <c r="F368" s="2">
-        <v>257079</v>
+        <v>85968</v>
       </c>
       <c r="G368" s="2">
-        <v>254607</v>
+        <v>85142</v>
       </c>
       <c r="H368" s="2">
-        <v>252135</v>
+        <v>84315</v>
       </c>
       <c r="I368" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:9">
       <c r="A369" s="1">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>747</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E369" s="2">
-        <v>263128</v>
+        <v>1525770</v>
       </c>
       <c r="F369" s="2">
-        <v>260622</v>
+        <v>1511239</v>
       </c>
       <c r="G369" s="2">
-        <v>258116</v>
+        <v>1496707</v>
       </c>
       <c r="H369" s="2">
-        <v>255610</v>
+        <v>1482176</v>
       </c>
       <c r="I369" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:9">
       <c r="A370" s="1">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>749</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>750</v>
       </c>
       <c r="E370" s="2">
-        <v>283053</v>
+        <v>21204</v>
       </c>
       <c r="F370" s="2">
-        <v>280357</v>
+        <v>21002</v>
       </c>
       <c r="G370" s="2">
-        <v>277661</v>
+        <v>20800</v>
       </c>
       <c r="H370" s="2">
-        <v>274965</v>
+        <v>20598</v>
       </c>
       <c r="I370" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="1">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>751</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E371" s="2">
-        <v>305996</v>
+        <v>21969</v>
       </c>
       <c r="F371" s="2">
-        <v>303082</v>
+        <v>21760</v>
       </c>
       <c r="G371" s="2">
-        <v>300168</v>
+        <v>21551</v>
       </c>
       <c r="H371" s="2">
-        <v>297254</v>
+        <v>21341</v>
       </c>
       <c r="I371" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="1">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>753</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E372" s="2">
-        <v>306416</v>
+        <v>34889</v>
       </c>
       <c r="F372" s="2">
-        <v>303498</v>
+        <v>34557</v>
       </c>
       <c r="G372" s="2">
-        <v>300580</v>
+        <v>34225</v>
       </c>
       <c r="H372" s="2">
-        <v>297662</v>
+        <v>33893</v>
       </c>
       <c r="I372" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:9">
       <c r="A373" s="1">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>755</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>756</v>
       </c>
       <c r="E373" s="2">
-        <v>307950</v>
+        <v>21204</v>
       </c>
       <c r="F373" s="2">
-        <v>305017</v>
+        <v>21002</v>
       </c>
       <c r="G373" s="2">
-        <v>302085</v>
+        <v>20800</v>
       </c>
       <c r="H373" s="2">
-        <v>299152</v>
+        <v>20598</v>
       </c>
       <c r="I373" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="374" spans="1:9">
       <c r="A374" s="1">
         <v>373</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>757</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E374" s="2">
-        <v>313058</v>
+        <v>72613</v>
       </c>
       <c r="F374" s="2">
-        <v>310076</v>
+        <v>71921</v>
       </c>
       <c r="G374" s="2">
-        <v>307095</v>
+        <v>71230</v>
       </c>
       <c r="H374" s="2">
-        <v>304113</v>
+        <v>70538</v>
       </c>
       <c r="I374" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="375" spans="1:9">
       <c r="A375" s="1">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>759</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E375" s="2">
-        <v>314592</v>
+        <v>559188</v>
       </c>
       <c r="F375" s="2">
-        <v>311595</v>
+        <v>553862</v>
       </c>
       <c r="G375" s="2">
-        <v>308599</v>
+        <v>548537</v>
       </c>
       <c r="H375" s="2">
-        <v>305603</v>
+        <v>543211</v>
       </c>
       <c r="I375" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="376" spans="1:9">
       <c r="A376" s="1">
         <v>375</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>761</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>762</v>
       </c>
       <c r="E376" s="2">
-        <v>319653</v>
+        <v>1341701</v>
       </c>
       <c r="F376" s="2">
-        <v>316608</v>
+        <v>1328922</v>
       </c>
       <c r="G376" s="2">
-        <v>313564</v>
+        <v>1316144</v>
       </c>
       <c r="H376" s="2">
-        <v>310520</v>
+        <v>1303366</v>
       </c>
       <c r="I376" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="377" spans="1:9">
       <c r="A377" s="1">
         <v>376</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>763</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E377" s="2">
-        <v>329872</v>
+        <v>51386</v>
       </c>
       <c r="F377" s="2">
-        <v>326731</v>
+        <v>50897</v>
       </c>
       <c r="G377" s="2">
-        <v>323589</v>
+        <v>50407</v>
       </c>
       <c r="H377" s="2">
-        <v>320447</v>
+        <v>49918</v>
       </c>
       <c r="I377" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="378" spans="1:9">
       <c r="A378" s="1">
         <v>377</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>765</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E378" s="2">
-        <v>332426</v>
+        <v>30182</v>
       </c>
       <c r="F378" s="2">
-        <v>329260</v>
+        <v>29895</v>
       </c>
       <c r="G378" s="2">
-        <v>326094</v>
+        <v>29607</v>
       </c>
       <c r="H378" s="2">
-        <v>322928</v>
+        <v>29320</v>
       </c>
       <c r="I378" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="379" spans="1:9">
       <c r="A379" s="1">
         <v>378</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>767</v>
       </c>
       <c r="C379" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>768</v>
       </c>
       <c r="E379" s="2">
-        <v>370188</v>
+        <v>30182</v>
       </c>
       <c r="F379" s="2">
-        <v>366662</v>
+        <v>29895</v>
       </c>
       <c r="G379" s="2">
-        <v>363137</v>
+        <v>29607</v>
       </c>
       <c r="H379" s="2">
-        <v>359611</v>
+        <v>29320</v>
       </c>
       <c r="I379" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="380" spans="1:9">
       <c r="A380" s="1">
         <v>379</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>769</v>
       </c>
       <c r="C380" s="1" t="s">
-        <v>559</v>
+        <v>73</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E380" s="2">
-        <v>382451</v>
+        <v>1326231</v>
       </c>
       <c r="F380" s="2">
-        <v>378809</v>
+        <v>1313600</v>
       </c>
       <c r="G380" s="2">
-        <v>375166</v>
+        <v>1300969</v>
       </c>
       <c r="H380" s="2">
-        <v>371524</v>
+        <v>1288339</v>
       </c>
       <c r="I380" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="381" spans="1:9">
       <c r="A381" s="1">
         <v>380</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>771</v>
       </c>
       <c r="C381" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E381" s="2">
-        <v>387512</v>
+        <v>39478</v>
       </c>
       <c r="F381" s="2">
-        <v>383821</v>
+        <v>39102</v>
       </c>
       <c r="G381" s="2">
-        <v>380131</v>
+        <v>38726</v>
       </c>
       <c r="H381" s="2">
-        <v>376440</v>
+        <v>38350</v>
       </c>
       <c r="I381" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:9">
       <c r="A382" s="1">
         <v>381</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>773</v>
       </c>
       <c r="C382" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>774</v>
       </c>
       <c r="E382" s="2">
-        <v>393690</v>
+        <v>195044</v>
       </c>
       <c r="F382" s="2">
-        <v>389941</v>
+        <v>193186</v>
       </c>
       <c r="G382" s="2">
-        <v>386191</v>
+        <v>191329</v>
       </c>
       <c r="H382" s="2">
-        <v>382442</v>
+        <v>189471</v>
       </c>
       <c r="I382" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:9">
       <c r="A383" s="1">
         <v>382</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>775</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E383" s="2">
-        <v>405396</v>
+        <v>235146</v>
       </c>
       <c r="F383" s="2">
-        <v>401535</v>
+        <v>232907</v>
       </c>
       <c r="G383" s="2">
-        <v>397674</v>
+        <v>230667</v>
       </c>
       <c r="H383" s="2">
-        <v>393813</v>
+        <v>228428</v>
       </c>
       <c r="I383" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:9">
       <c r="A384" s="1">
         <v>383</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>777</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>559</v>
+        <v>73</v>
       </c>
       <c r="D384" s="1" t="s">
-        <v>778</v>
+        <v>431</v>
       </c>
       <c r="E384" s="2">
-        <v>450867</v>
+        <v>8495</v>
       </c>
       <c r="F384" s="2">
-        <v>446573</v>
+        <v>8414</v>
       </c>
       <c r="G384" s="2">
-        <v>442279</v>
+        <v>8333</v>
       </c>
       <c r="H384" s="2">
-        <v>437985</v>
+        <v>8252</v>
       </c>
       <c r="I384" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:9">
       <c r="A385" s="1">
         <v>384</v>
       </c>
       <c r="B385" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="C385" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D385" s="1" t="s">
         <v>779</v>
       </c>
-      <c r="C385" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E385" s="2">
-        <v>458995</v>
+        <v>107953</v>
       </c>
       <c r="F385" s="2">
-        <v>454624</v>
+        <v>106924</v>
       </c>
       <c r="G385" s="2">
-        <v>450252</v>
+        <v>105896</v>
       </c>
       <c r="H385" s="2">
-        <v>445881</v>
+        <v>104868</v>
       </c>
       <c r="I385" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="386" spans="1:9">
       <c r="A386" s="1">
         <v>385</v>
       </c>
       <c r="B386" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="C386" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D386" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="C386" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E386" s="2">
-        <v>469029</v>
+        <v>312445</v>
       </c>
       <c r="F386" s="2">
-        <v>464562</v>
+        <v>309470</v>
       </c>
       <c r="G386" s="2">
-        <v>460095</v>
+        <v>306494</v>
       </c>
       <c r="H386" s="2">
-        <v>455628</v>
+        <v>303518</v>
       </c>
       <c r="I386" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:9">
       <c r="A387" s="1">
         <v>386</v>
       </c>
       <c r="B387" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="C387" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D387" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="C387" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E387" s="2">
-        <v>492530</v>
+        <v>17849</v>
       </c>
       <c r="F387" s="2">
-        <v>487839</v>
+        <v>17679</v>
       </c>
       <c r="G387" s="2">
-        <v>483148</v>
+        <v>17509</v>
       </c>
       <c r="H387" s="2">
-        <v>478458</v>
+        <v>17339</v>
       </c>
       <c r="I387" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="388" spans="1:9">
       <c r="A388" s="1">
         <v>387</v>
       </c>
       <c r="B388" s="1" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="C388" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D388" s="1" t="s">
-        <v>786</v>
+        <v>412</v>
       </c>
       <c r="E388" s="2">
-        <v>509808</v>
+        <v>51865</v>
       </c>
       <c r="F388" s="2">
-        <v>504952</v>
+        <v>51371</v>
       </c>
       <c r="G388" s="2">
-        <v>500097</v>
+        <v>50877</v>
       </c>
       <c r="H388" s="2">
-        <v>495242</v>
+        <v>50383</v>
       </c>
       <c r="I388" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="389" spans="1:9">
       <c r="A389" s="1">
         <v>388</v>
       </c>
       <c r="B389" s="1" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D389" s="1" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="E389" s="2">
-        <v>520540</v>
+        <v>45794</v>
       </c>
       <c r="F389" s="2">
-        <v>515582</v>
+        <v>45358</v>
       </c>
       <c r="G389" s="2">
-        <v>510625</v>
+        <v>44921</v>
       </c>
       <c r="H389" s="2">
-        <v>505667</v>
+        <v>44485</v>
       </c>
       <c r="I389" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="390" spans="1:9">
       <c r="A390" s="1">
         <v>389</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D390" s="1" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="E390" s="2">
-        <v>556813</v>
+        <v>369535</v>
       </c>
       <c r="F390" s="2">
-        <v>551510</v>
+        <v>366016</v>
       </c>
       <c r="G390" s="2">
-        <v>546207</v>
+        <v>362496</v>
       </c>
       <c r="H390" s="2">
-        <v>540904</v>
+        <v>358977</v>
       </c>
       <c r="I390" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="391" spans="1:9">
       <c r="A391" s="1">
         <v>390</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D391" s="1" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E391" s="2">
-        <v>562434</v>
+        <v>225245</v>
       </c>
       <c r="F391" s="2">
-        <v>557077</v>
+        <v>223100</v>
       </c>
       <c r="G391" s="2">
-        <v>551721</v>
+        <v>220955</v>
       </c>
       <c r="H391" s="2">
-        <v>546364</v>
+        <v>218809</v>
       </c>
       <c r="I391" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="392" spans="1:9">
       <c r="A392" s="1">
         <v>391</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D392" s="1" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E392" s="2">
-        <v>604192</v>
+        <v>328173</v>
       </c>
       <c r="F392" s="2">
-        <v>598438</v>
+        <v>325048</v>
       </c>
       <c r="G392" s="2">
-        <v>592684</v>
+        <v>321922</v>
       </c>
       <c r="H392" s="2">
-        <v>586929</v>
+        <v>318797</v>
       </c>
       <c r="I392" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="393" spans="1:9">
       <c r="A393" s="1">
         <v>392</v>
       </c>
       <c r="B393" s="1" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="C393" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D393" s="1" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="E393" s="2">
-        <v>612830</v>
+        <v>16236</v>
       </c>
       <c r="F393" s="2">
-        <v>606994</v>
+        <v>16082</v>
       </c>
       <c r="G393" s="2">
-        <v>601157</v>
+        <v>15927</v>
       </c>
       <c r="H393" s="2">
-        <v>595321</v>
+        <v>15772</v>
       </c>
       <c r="I393" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="394" spans="1:9">
       <c r="A394" s="1">
         <v>393</v>
       </c>
       <c r="B394" s="1" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="C394" s="1" t="s">
-        <v>559</v>
+        <v>648</v>
       </c>
       <c r="D394" s="1" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="E394" s="2">
-        <v>655190</v>
+        <v>465098</v>
       </c>
       <c r="F394" s="2">
-        <v>648950</v>
+        <v>460668</v>
       </c>
       <c r="G394" s="2">
-        <v>642710</v>
+        <v>456239</v>
       </c>
       <c r="H394" s="2">
-        <v>636470</v>
+        <v>451809</v>
       </c>
       <c r="I394" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="395" spans="1:9">
       <c r="A395" s="1">
         <v>394</v>
       </c>
       <c r="B395" s="1" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="C395" s="1" t="s">
-        <v>559</v>
+        <v>648</v>
       </c>
       <c r="D395" s="1" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E395" s="2">
-        <v>662806</v>
+        <v>227745</v>
       </c>
       <c r="F395" s="2">
-        <v>656494</v>
+        <v>225576</v>
       </c>
       <c r="G395" s="2">
-        <v>650181</v>
+        <v>223407</v>
       </c>
       <c r="H395" s="2">
-        <v>643869</v>
+        <v>221238</v>
       </c>
       <c r="I395" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="396" spans="1:9">
       <c r="A396" s="1">
         <v>395</v>
       </c>
       <c r="B396" s="1" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>559</v>
+        <v>322</v>
       </c>
       <c r="D396" s="1" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E396" s="2">
-        <v>744323</v>
+        <v>48446</v>
       </c>
       <c r="F396" s="2">
-        <v>737234</v>
+        <v>47985</v>
       </c>
       <c r="G396" s="2">
-        <v>730145</v>
+        <v>47523</v>
       </c>
       <c r="H396" s="2">
-        <v>723057</v>
+        <v>47062</v>
       </c>
       <c r="I396" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="397" spans="1:9">
       <c r="A397" s="1">
         <v>396</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D397" s="1" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="E397" s="2">
-        <v>749944</v>
+        <v>12227</v>
       </c>
       <c r="F397" s="2">
-        <v>742801</v>
+        <v>12111</v>
       </c>
       <c r="G397" s="2">
-        <v>735659</v>
+        <v>11994</v>
       </c>
       <c r="H397" s="2">
-        <v>728517</v>
+        <v>11878</v>
       </c>
       <c r="I397" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="398" spans="1:9">
       <c r="A398" s="1">
         <v>397</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D398" s="1" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="E398" s="2">
-        <v>770380</v>
+        <v>15282</v>
       </c>
       <c r="F398" s="2">
-        <v>763043</v>
+        <v>15136</v>
       </c>
       <c r="G398" s="2">
-        <v>755706</v>
+        <v>14991</v>
       </c>
       <c r="H398" s="2">
-        <v>748369</v>
+        <v>14845</v>
       </c>
       <c r="I398" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="399" spans="1:9">
       <c r="A399" s="1">
         <v>398</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D399" s="1" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="E399" s="2">
-        <v>897321</v>
+        <v>66669</v>
       </c>
       <c r="F399" s="2">
-        <v>888775</v>
+        <v>66034</v>
       </c>
       <c r="G399" s="2">
-        <v>880229</v>
+        <v>65399</v>
       </c>
       <c r="H399" s="2">
-        <v>871683</v>
+        <v>64764</v>
       </c>
       <c r="I399" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="400" spans="1:9">
       <c r="A400" s="1">
         <v>399</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D400" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="E400" s="2">
-        <v>905495</v>
+        <v>67622</v>
       </c>
       <c r="F400" s="2">
-        <v>896871</v>
+        <v>66978</v>
       </c>
       <c r="G400" s="2">
-        <v>888247</v>
+        <v>66334</v>
       </c>
       <c r="H400" s="2">
-        <v>879624</v>
+        <v>65690</v>
       </c>
       <c r="I400" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:9">
       <c r="A401" s="1">
         <v>400</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D401" s="1" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="E401" s="2">
-        <v>963601</v>
+        <v>1963329</v>
       </c>
       <c r="F401" s="2">
-        <v>954424</v>
+        <v>1944630</v>
       </c>
       <c r="G401" s="2">
-        <v>945246</v>
+        <v>1925932</v>
       </c>
       <c r="H401" s="2">
-        <v>936069</v>
+        <v>1907234</v>
       </c>
       <c r="I401" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:9">
       <c r="A402" s="1">
         <v>401</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D402" s="1" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="E402" s="2">
-        <v>1019616</v>
+        <v>1858443</v>
       </c>
       <c r="F402" s="2">
-        <v>1009906</v>
+        <v>1840744</v>
       </c>
       <c r="G402" s="2">
-        <v>1000195</v>
+        <v>1823044</v>
       </c>
       <c r="H402" s="2">
-        <v>990484</v>
+        <v>1805345</v>
       </c>
       <c r="I402" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="403" spans="1:9">
       <c r="A403" s="1">
         <v>402</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D403" s="1" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="E403" s="2">
-        <v>1022683</v>
+        <v>1725873</v>
       </c>
       <c r="F403" s="2">
-        <v>1012943</v>
+        <v>1709437</v>
       </c>
       <c r="G403" s="2">
-        <v>1003204</v>
+        <v>1693000</v>
       </c>
       <c r="H403" s="2">
-        <v>993464</v>
+        <v>1676563</v>
       </c>
       <c r="I403" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="404" spans="1:9">
       <c r="A404" s="1">
         <v>403</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D404" s="1" t="s">
-        <v>818</v>
+        <v>816</v>
       </c>
       <c r="E404" s="2">
-        <v>1125749</v>
+        <v>1650627</v>
       </c>
       <c r="F404" s="2">
-        <v>1115028</v>
+        <v>1634907</v>
       </c>
       <c r="G404" s="2">
-        <v>1104306</v>
+        <v>1619187</v>
       </c>
       <c r="H404" s="2">
-        <v>1093585</v>
+        <v>1603467</v>
       </c>
       <c r="I404" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="405" spans="1:9">
       <c r="A405" s="1">
         <v>404</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D405" s="1" t="s">
-        <v>820</v>
+        <v>818</v>
       </c>
       <c r="E405" s="2">
-        <v>1197650</v>
+        <v>1646409</v>
       </c>
       <c r="F405" s="2">
-        <v>1186244</v>
+        <v>1630729</v>
       </c>
       <c r="G405" s="2">
-        <v>1174838</v>
+        <v>1615049</v>
       </c>
       <c r="H405" s="2">
-        <v>1163431</v>
+        <v>1599369</v>
       </c>
       <c r="I405" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="406" spans="1:9">
       <c r="A406" s="1">
         <v>405</v>
       </c>
       <c r="B406" s="1" t="s">
-        <v>821</v>
+        <v>819</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D406" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="E406" s="2">
-        <v>1223429</v>
+        <v>218147</v>
       </c>
       <c r="F406" s="2">
-        <v>1211777</v>
+        <v>216069</v>
       </c>
       <c r="G406" s="2">
-        <v>1200125</v>
+        <v>213992</v>
       </c>
       <c r="H406" s="2">
-        <v>1188473</v>
+        <v>211914</v>
       </c>
       <c r="I406" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:9">
       <c r="A407" s="1">
         <v>406</v>
       </c>
       <c r="B407" s="1" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>559</v>
+        <v>648</v>
       </c>
       <c r="D407" s="1" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="E407" s="2">
-        <v>1376428</v>
+        <v>1549170</v>
       </c>
       <c r="F407" s="2">
-        <v>1363319</v>
+        <v>1534416</v>
       </c>
       <c r="G407" s="2">
-        <v>1350211</v>
+        <v>1519662</v>
       </c>
       <c r="H407" s="2">
-        <v>1337102</v>
+        <v>1504908</v>
       </c>
       <c r="I407" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="408" spans="1:9">
       <c r="A408" s="1">
         <v>407</v>
       </c>
       <c r="B408" s="1" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>559</v>
+        <v>648</v>
       </c>
       <c r="D408" s="1" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="E408" s="2">
-        <v>1376428</v>
+        <v>154980</v>
       </c>
       <c r="F408" s="2">
-        <v>1363319</v>
+        <v>153504</v>
       </c>
       <c r="G408" s="2">
-        <v>1350211</v>
+        <v>152028</v>
       </c>
       <c r="H408" s="2">
-        <v>1337102</v>
+        <v>150552</v>
       </c>
       <c r="I408" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:9">
       <c r="A409" s="1">
         <v>408</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D409" s="1" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="E409" s="2">
-        <v>1423431</v>
+        <v>38395</v>
       </c>
       <c r="F409" s="2">
-        <v>1409875</v>
+        <v>38030</v>
       </c>
       <c r="G409" s="2">
-        <v>1396318</v>
+        <v>37664</v>
       </c>
       <c r="H409" s="2">
-        <v>1382762</v>
+        <v>37298</v>
       </c>
       <c r="I409" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:9">
       <c r="A410" s="1">
         <v>409</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D410" s="1" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E410" s="2">
-        <v>1529425</v>
+        <v>16923</v>
       </c>
       <c r="F410" s="2">
-        <v>1514859</v>
+        <v>16762</v>
       </c>
       <c r="G410" s="2">
-        <v>1500293</v>
+        <v>16601</v>
       </c>
       <c r="H410" s="2">
-        <v>1485727</v>
+        <v>16439</v>
       </c>
       <c r="I410" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="411" spans="1:9">
       <c r="A411" s="1">
         <v>410</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D411" s="1" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="E411" s="2">
-        <v>1535649</v>
+        <v>1640106</v>
       </c>
       <c r="F411" s="2">
-        <v>1521024</v>
+        <v>1624486</v>
       </c>
       <c r="G411" s="2">
-        <v>1506399</v>
+        <v>1608866</v>
       </c>
       <c r="H411" s="2">
-        <v>1491773</v>
+        <v>1593246</v>
       </c>
       <c r="I411" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="412" spans="1:9">
       <c r="A412" s="1">
         <v>411</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D412" s="1" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E412" s="2">
-        <v>1539505</v>
+        <v>1526066</v>
       </c>
       <c r="F412" s="2">
-        <v>1524843</v>
+        <v>1511532</v>
       </c>
       <c r="G412" s="2">
-        <v>1510181</v>
+        <v>1496998</v>
       </c>
       <c r="H412" s="2">
-        <v>1495519</v>
+        <v>1482464</v>
       </c>
       <c r="I412" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="413" spans="1:9">
       <c r="A413" s="1">
         <v>412</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D413" s="1" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="E413" s="2">
-        <v>1609967</v>
+        <v>33239</v>
       </c>
       <c r="F413" s="2">
-        <v>1594634</v>
+        <v>32922</v>
       </c>
       <c r="G413" s="2">
-        <v>1579301</v>
+        <v>32606</v>
       </c>
       <c r="H413" s="2">
-        <v>1563968</v>
+        <v>32289</v>
       </c>
       <c r="I413" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:9">
       <c r="A414" s="1">
         <v>413</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D414" s="1" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="E414" s="2">
-        <v>1733237</v>
+        <v>28271</v>
       </c>
       <c r="F414" s="2">
-        <v>1716730</v>
+        <v>28002</v>
       </c>
       <c r="G414" s="2">
-        <v>1700223</v>
+        <v>27733</v>
       </c>
       <c r="H414" s="2">
-        <v>1683716</v>
+        <v>27464</v>
       </c>
       <c r="I414" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:9">
       <c r="A415" s="1">
         <v>414</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D415" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="E415" s="2">
-        <v>1831149</v>
+        <v>87785</v>
       </c>
       <c r="F415" s="2">
-        <v>1813709</v>
+        <v>86949</v>
       </c>
       <c r="G415" s="2">
-        <v>1796270</v>
+        <v>86113</v>
       </c>
       <c r="H415" s="2">
-        <v>1778830</v>
+        <v>85277</v>
       </c>
       <c r="I415" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="416" spans="1:9">
       <c r="A416" s="1">
         <v>415</v>
       </c>
       <c r="B416" s="1" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D416" s="1" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="E416" s="2">
-        <v>1956093</v>
+        <v>26389</v>
       </c>
       <c r="F416" s="2">
-        <v>1937464</v>
+        <v>26137</v>
       </c>
       <c r="G416" s="2">
-        <v>1918834</v>
+        <v>25886</v>
       </c>
       <c r="H416" s="2">
-        <v>1900205</v>
+        <v>25635</v>
       </c>
       <c r="I416" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="417" spans="1:9">
       <c r="A417" s="1">
         <v>416</v>
       </c>
       <c r="B417" s="1" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D417" s="1" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="E417" s="2">
-        <v>1973418</v>
+        <v>29264</v>
       </c>
       <c r="F417" s="2">
-        <v>1954624</v>
+        <v>28985</v>
       </c>
       <c r="G417" s="2">
-        <v>1935829</v>
+        <v>28706</v>
       </c>
       <c r="H417" s="2">
-        <v>1917035</v>
+        <v>28427</v>
       </c>
       <c r="I417" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="418" spans="1:9">
       <c r="A418" s="1">
         <v>417</v>
       </c>
       <c r="B418" s="1" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D418" s="1" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="E418" s="2">
-        <v>2039232</v>
+        <v>342708</v>
       </c>
       <c r="F418" s="2">
-        <v>2019811</v>
+        <v>339445</v>
       </c>
       <c r="G418" s="2">
-        <v>2000390</v>
+        <v>336181</v>
       </c>
       <c r="H418" s="2">
-        <v>1980969</v>
+        <v>332917</v>
       </c>
       <c r="I418" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="419" spans="1:9">
       <c r="A419" s="1">
         <v>418</v>
       </c>
       <c r="B419" s="1" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D419" s="1" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="E419" s="2">
-        <v>2126370</v>
+        <v>151481</v>
       </c>
       <c r="F419" s="2">
-        <v>2106119</v>
+        <v>150039</v>
       </c>
       <c r="G419" s="2">
-        <v>2085867</v>
+        <v>148596</v>
       </c>
       <c r="H419" s="2">
-        <v>2065616</v>
+        <v>147153</v>
       </c>
       <c r="I419" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:9">
       <c r="A420" s="1">
         <v>419</v>
       </c>
       <c r="B420" s="1" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D420" s="1" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="E420" s="2">
-        <v>2243046</v>
+        <v>48413</v>
       </c>
       <c r="F420" s="2">
-        <v>2221683</v>
+        <v>47952</v>
       </c>
       <c r="G420" s="2">
-        <v>2200321</v>
+        <v>47491</v>
       </c>
       <c r="H420" s="2">
-        <v>2178959</v>
+        <v>47030</v>
       </c>
       <c r="I420" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="421" spans="1:9">
       <c r="A421" s="1">
         <v>420</v>
       </c>
       <c r="B421" s="1" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D421" s="1" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="E421" s="2">
-        <v>2367479</v>
+        <v>206685</v>
       </c>
       <c r="F421" s="2">
-        <v>2344932</v>
+        <v>204717</v>
       </c>
       <c r="G421" s="2">
-        <v>2322384</v>
+        <v>202748</v>
       </c>
       <c r="H421" s="2">
-        <v>2299837</v>
+        <v>200780</v>
       </c>
       <c r="I421" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:9">
       <c r="A422" s="1">
         <v>421</v>
       </c>
       <c r="B422" s="1" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D422" s="1" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="E422" s="2">
-        <v>2443049</v>
+        <v>92131</v>
       </c>
       <c r="F422" s="2">
-        <v>2419782</v>
+        <v>91254</v>
       </c>
       <c r="G422" s="2">
-        <v>2396514</v>
+        <v>90376</v>
       </c>
       <c r="H422" s="2">
-        <v>2373247</v>
+        <v>89499</v>
       </c>
       <c r="I422" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="423" spans="1:9">
       <c r="A423" s="1">
         <v>422</v>
       </c>
       <c r="B423" s="1" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D423" s="1" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="E423" s="2">
-        <v>2446858</v>
+        <v>101895</v>
       </c>
       <c r="F423" s="2">
-        <v>2423555</v>
+        <v>100925</v>
       </c>
       <c r="G423" s="2">
-        <v>2400251</v>
+        <v>99954</v>
       </c>
       <c r="H423" s="2">
-        <v>2376948</v>
+        <v>98984</v>
       </c>
       <c r="I423" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="424" spans="1:9">
       <c r="A424" s="1">
         <v>423</v>
       </c>
       <c r="B424" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D424" s="1" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="E424" s="2">
-        <v>2549040</v>
+        <v>113504</v>
       </c>
       <c r="F424" s="2">
-        <v>2524763</v>
+        <v>112423</v>
       </c>
       <c r="G424" s="2">
-        <v>2500487</v>
+        <v>111342</v>
       </c>
       <c r="H424" s="2">
-        <v>2476210</v>
+        <v>110261</v>
       </c>
       <c r="I424" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:9">
       <c r="A425" s="1">
         <v>424</v>
       </c>
       <c r="B425" s="1" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D425" s="1" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="E425" s="2">
-        <v>2956666</v>
+        <v>56982</v>
       </c>
       <c r="F425" s="2">
-        <v>2928507</v>
+        <v>56440</v>
       </c>
       <c r="G425" s="2">
-        <v>2900348</v>
+        <v>55897</v>
       </c>
       <c r="H425" s="2">
-        <v>2872189</v>
+        <v>55354</v>
       </c>
       <c r="I425" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="426" spans="1:9">
       <c r="A426" s="1">
         <v>425</v>
       </c>
       <c r="B426" s="1" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D426" s="1" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="E426" s="2">
-        <v>3058848</v>
+        <v>54270</v>
       </c>
       <c r="F426" s="2">
-        <v>3029717</v>
+        <v>53753</v>
       </c>
       <c r="G426" s="2">
-        <v>3000585</v>
+        <v>53237</v>
       </c>
       <c r="H426" s="2">
-        <v>2971453</v>
+        <v>52720</v>
       </c>
       <c r="I426" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="427" spans="1:9">
       <c r="A427" s="1">
         <v>426</v>
       </c>
       <c r="B427" s="1" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>559</v>
+        <v>135</v>
       </c>
       <c r="D427" s="1" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="E427" s="2">
-        <v>3303351</v>
+        <v>16826</v>
       </c>
       <c r="F427" s="2">
-        <v>3271891</v>
+        <v>16666</v>
       </c>
       <c r="G427" s="2">
-        <v>3240430</v>
+        <v>16506</v>
       </c>
       <c r="H427" s="2">
-        <v>3208970</v>
+        <v>16346</v>
       </c>
       <c r="I427" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="428" spans="1:9">
       <c r="A428" s="1">
         <v>427</v>
       </c>
       <c r="B428" s="1" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D428" s="1" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="E428" s="2">
-        <v>3466474</v>
+        <v>38599</v>
       </c>
       <c r="F428" s="2">
-        <v>3433460</v>
+        <v>38231</v>
       </c>
       <c r="G428" s="2">
-        <v>3400446</v>
+        <v>37864</v>
       </c>
       <c r="H428" s="2">
-        <v>3367432</v>
+        <v>37496</v>
       </c>
       <c r="I428" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="429" spans="1:9">
       <c r="A429" s="1">
         <v>428</v>
       </c>
       <c r="B429" s="1" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D429" s="1" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="E429" s="2">
-        <v>3670287</v>
+        <v>6695</v>
       </c>
       <c r="F429" s="2">
-        <v>3635331</v>
+        <v>6631</v>
       </c>
       <c r="G429" s="2">
-        <v>3600376</v>
+        <v>6567</v>
       </c>
       <c r="H429" s="2">
-        <v>3565421</v>
+        <v>6504</v>
       </c>
       <c r="I429" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="430" spans="1:9">
       <c r="A430" s="1">
         <v>429</v>
       </c>
       <c r="B430" s="1" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D430" s="1" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="E430" s="2">
-        <v>3760024</v>
+        <v>487571</v>
       </c>
       <c r="F430" s="2">
-        <v>3724214</v>
+        <v>482927</v>
       </c>
       <c r="G430" s="2">
-        <v>3688404</v>
+        <v>478284</v>
       </c>
       <c r="H430" s="2">
-        <v>3652595</v>
+        <v>473640</v>
       </c>
       <c r="I430" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="431" spans="1:9">
       <c r="A431" s="1">
         <v>430</v>
       </c>
       <c r="B431" s="1" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="C431" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D431" s="1" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="E431" s="2">
-        <v>4078465</v>
+        <v>9812326</v>
       </c>
       <c r="F431" s="2">
-        <v>4039622</v>
+        <v>9718875</v>
       </c>
       <c r="G431" s="2">
-        <v>4000780</v>
+        <v>9625424</v>
       </c>
       <c r="H431" s="2">
-        <v>3961937</v>
+        <v>9531973</v>
       </c>
       <c r="I431" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:9">
       <c r="A432" s="1">
         <v>431</v>
       </c>
       <c r="B432" s="1" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D432" s="1" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="E432" s="2">
-        <v>4180095</v>
+        <v>702385</v>
       </c>
       <c r="F432" s="2">
-        <v>4140285</v>
+        <v>695696</v>
       </c>
       <c r="G432" s="2">
-        <v>4100474</v>
+        <v>689006</v>
       </c>
       <c r="H432" s="2">
-        <v>4060664</v>
+        <v>682317</v>
       </c>
       <c r="I432" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="433" spans="1:9">
       <c r="A433" s="1">
         <v>432</v>
       </c>
       <c r="B433" s="1" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="C433" s="1" t="s">
-        <v>559</v>
+        <v>353</v>
       </c>
       <c r="D433" s="1" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="E433" s="2">
-        <v>4689904</v>
+        <v>81785</v>
       </c>
       <c r="F433" s="2">
-        <v>4645238</v>
+        <v>81006</v>
       </c>
       <c r="G433" s="2">
-        <v>4600572</v>
+        <v>80227</v>
       </c>
       <c r="H433" s="2">
-        <v>4555907</v>
+        <v>79448</v>
       </c>
       <c r="I433" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="434" spans="1:9">
       <c r="A434" s="1">
         <v>433</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>559</v>
+        <v>64</v>
       </c>
       <c r="D434" s="1" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="E434" s="2">
-        <v>4893716</v>
+        <v>112093</v>
       </c>
       <c r="F434" s="2">
-        <v>4847109</v>
+        <v>111025</v>
       </c>
       <c r="G434" s="2">
-        <v>4800502</v>
+        <v>109958</v>
       </c>
       <c r="H434" s="2">
-        <v>4753896</v>
+        <v>108890</v>
       </c>
       <c r="I434" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="435" spans="1:9">
       <c r="A435" s="1">
         <v>434</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>559</v>
+        <v>108</v>
       </c>
       <c r="D435" s="1" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="E435" s="2">
-        <v>5098081</v>
+        <v>977064</v>
       </c>
       <c r="F435" s="2">
-        <v>5049528</v>
+        <v>967758</v>
       </c>
       <c r="G435" s="2">
-        <v>5000974</v>
+        <v>958453</v>
       </c>
       <c r="H435" s="2">
-        <v>4952421</v>
+        <v>949148</v>
       </c>
       <c r="I435" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:9">
       <c r="A436" s="1">
         <v>435</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D436" s="1" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="E436" s="2">
-        <v>5128230</v>
+        <v>34003</v>
       </c>
       <c r="F436" s="2">
-        <v>5079390</v>
+        <v>33679</v>
       </c>
       <c r="G436" s="2">
-        <v>5030550</v>
+        <v>33356</v>
       </c>
       <c r="H436" s="2">
-        <v>4981710</v>
+        <v>33032</v>
       </c>
       <c r="I436" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="437" spans="1:9">
       <c r="A437" s="1">
         <v>436</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>559</v>
+        <v>76</v>
       </c>
       <c r="D437" s="1" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E437" s="2">
-        <v>5403524</v>
+        <v>579684</v>
       </c>
       <c r="F437" s="2">
-        <v>5352062</v>
+        <v>574163</v>
       </c>
       <c r="G437" s="2">
-        <v>5300599</v>
+        <v>568642</v>
       </c>
       <c r="H437" s="2">
-        <v>5249137</v>
+        <v>563122</v>
       </c>
       <c r="I437" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="438" spans="1:9">
       <c r="A438" s="1">
         <v>437</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>559</v>
+        <v>54</v>
       </c>
       <c r="D438" s="1" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="E438" s="2">
-        <v>6117145</v>
+        <v>804199</v>
       </c>
       <c r="F438" s="2">
-        <v>6058886</v>
+        <v>796540</v>
       </c>
       <c r="G438" s="2">
-        <v>6000628</v>
+        <v>788881</v>
       </c>
       <c r="H438" s="2">
-        <v>5942369</v>
+        <v>781222</v>
       </c>
       <c r="I438" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:9">
       <c r="A439" s="1">
         <v>438</v>
       </c>
       <c r="B439" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D439" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="C439" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E439" s="2">
-        <v>7340574</v>
+        <v>125000</v>
       </c>
       <c r="F439" s="2">
-        <v>7270664</v>
+        <v>122500</v>
       </c>
       <c r="G439" s="2">
-        <v>7200754</v>
+        <v>120050</v>
       </c>
       <c r="H439" s="2">
-        <v>7130843</v>
+        <v>117649</v>
       </c>
       <c r="I439" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:9">
       <c r="A440" s="1">
         <v>439</v>
       </c>
       <c r="B440" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D440" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="C440" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E440" s="2">
-        <v>35362</v>
+        <v>34089</v>
       </c>
       <c r="F440" s="2">
-        <v>35025</v>
+        <v>33407</v>
       </c>
       <c r="G440" s="2">
-        <v>34688</v>
+        <v>32738</v>
       </c>
       <c r="H440" s="2">
-        <v>34352</v>
+        <v>32083</v>
       </c>
       <c r="I440" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="441" spans="1:9">
       <c r="A441" s="1">
         <v>440</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D441" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E441" s="2">
-        <v>195044</v>
+        <v>27589</v>
       </c>
       <c r="F441" s="2">
-        <v>193186</v>
+        <v>27037</v>
       </c>
       <c r="G441" s="2">
-        <v>191329</v>
+        <v>26496</v>
       </c>
       <c r="H441" s="2">
-        <v>189471</v>
+        <v>25966</v>
       </c>
       <c r="I441" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="442" spans="1:9">
       <c r="A442" s="1">
         <v>441</v>
       </c>
       <c r="B442" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="C442" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D442" s="1" t="s">
         <v>893</v>
       </c>
-      <c r="C442" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E442" s="2">
-        <v>213644</v>
+        <v>24089</v>
       </c>
       <c r="F442" s="2">
-        <v>211609</v>
+        <v>23607</v>
       </c>
       <c r="G442" s="2">
-        <v>209574</v>
+        <v>23134</v>
       </c>
       <c r="H442" s="2">
-        <v>207539</v>
+        <v>22671</v>
       </c>
       <c r="I442" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="443" spans="1:9">
       <c r="A443" s="1">
         <v>442</v>
       </c>
       <c r="B443" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="C443" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D443" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="C443" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E443" s="2">
-        <v>251460</v>
+        <v>22089</v>
       </c>
       <c r="F443" s="2">
-        <v>249065</v>
+        <v>21647</v>
       </c>
       <c r="G443" s="2">
-        <v>246671</v>
+        <v>21214</v>
       </c>
       <c r="H443" s="2">
-        <v>244276</v>
+        <v>20789</v>
       </c>
       <c r="I443" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:9">
       <c r="A444" s="1">
         <v>443</v>
       </c>
       <c r="B444" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="C444" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D444" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="C444" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E444" s="2">
-        <v>1534</v>
+        <v>8089</v>
       </c>
       <c r="F444" s="2">
-        <v>1519</v>
+        <v>7927</v>
       </c>
       <c r="G444" s="2">
-        <v>1505</v>
+        <v>7768</v>
       </c>
       <c r="H444" s="2">
-        <v>1490</v>
+        <v>7612</v>
       </c>
       <c r="I444" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="445" spans="1:9">
       <c r="A445" s="1">
         <v>444</v>
       </c>
       <c r="B445" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="C445" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D445" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="C445" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E445" s="2">
-        <v>40357</v>
+        <v>7089</v>
       </c>
       <c r="F445" s="2">
-        <v>39972</v>
+        <v>6947</v>
       </c>
       <c r="G445" s="2">
-        <v>39588</v>
+        <v>6808</v>
       </c>
       <c r="H445" s="2">
-        <v>39204</v>
+        <v>6671</v>
       </c>
       <c r="I445" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="446" spans="1:9">
       <c r="A446" s="1">
         <v>445</v>
       </c>
       <c r="B446" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C446" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D446" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="C446" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E446" s="2">
-        <v>1808</v>
+        <v>3999</v>
       </c>
       <c r="F446" s="2">
-        <v>1791</v>
+        <v>3919</v>
       </c>
       <c r="G446" s="2">
-        <v>1774</v>
+        <v>3840</v>
       </c>
       <c r="H446" s="2">
-        <v>1756</v>
+        <v>3763</v>
       </c>
       <c r="I446" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="447" spans="1:9">
       <c r="A447" s="1">
         <v>446</v>
       </c>
       <c r="B447" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="C447" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D447" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="C447" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E447" s="2">
-        <v>53410</v>
+        <v>4999</v>
       </c>
       <c r="F447" s="2">
-        <v>52902</v>
+        <v>4899</v>
       </c>
       <c r="G447" s="2">
-        <v>52393</v>
+        <v>4801</v>
       </c>
       <c r="H447" s="2">
-        <v>51884</v>
+        <v>4704</v>
       </c>
       <c r="I447" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="448" spans="1:9">
       <c r="A448" s="1">
         <v>447</v>
       </c>
       <c r="B448" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="C448" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D448" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="C448" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E448" s="2">
-        <v>24035</v>
+        <v>312589</v>
       </c>
       <c r="F448" s="2">
-        <v>23806</v>
+        <v>306337</v>
       </c>
       <c r="G448" s="2">
-        <v>23577</v>
+        <v>300210</v>
       </c>
       <c r="H448" s="2">
-        <v>23348</v>
+        <v>294205</v>
       </c>
       <c r="I448" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="449" spans="1:9">
       <c r="A449" s="1">
         <v>448</v>
       </c>
       <c r="B449" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C449" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D449" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="C449" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E449" s="2">
-        <v>71392</v>
+        <v>450089</v>
       </c>
       <c r="F449" s="2">
-        <v>70712</v>
+        <v>441087</v>
       </c>
       <c r="G449" s="2">
-        <v>70032</v>
+        <v>432265</v>
       </c>
       <c r="H449" s="2">
-        <v>69352</v>
+        <v>423619</v>
       </c>
       <c r="I449" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:9">
       <c r="A450" s="1">
         <v>449</v>
       </c>
       <c r="B450" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="C450" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D450" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="C450" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E450" s="2">
-        <v>10684</v>
+        <v>475089</v>
       </c>
       <c r="F450" s="2">
-        <v>10582</v>
+        <v>465587</v>
       </c>
       <c r="G450" s="2">
-        <v>10480</v>
+        <v>456275</v>
       </c>
       <c r="H450" s="2">
-        <v>10379</v>
+        <v>447149</v>
       </c>
       <c r="I450" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="451" spans="1:9">
       <c r="A451" s="1">
         <v>450</v>
       </c>
       <c r="B451" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="C451" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D451" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="C451" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E451" s="2">
-        <v>93790</v>
+        <v>500089</v>
       </c>
       <c r="F451" s="2">
-        <v>92897</v>
+        <v>490087</v>
       </c>
       <c r="G451" s="2">
-        <v>92004</v>
+        <v>480285</v>
       </c>
       <c r="H451" s="2">
-        <v>91110</v>
+        <v>470679</v>
       </c>
       <c r="I451" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="452" spans="1:9">
       <c r="A452" s="1">
         <v>451</v>
       </c>
       <c r="B452" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C452" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D452" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="C452" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E452" s="2">
-        <v>9615</v>
+        <v>525089</v>
       </c>
       <c r="F452" s="2">
-        <v>9523</v>
+        <v>514587</v>
       </c>
       <c r="G452" s="2">
-        <v>9432</v>
+        <v>504295</v>
       </c>
       <c r="H452" s="2">
-        <v>9340</v>
+        <v>494209</v>
       </c>
       <c r="I452" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="453" spans="1:9">
       <c r="A453" s="1">
         <v>452</v>
       </c>
       <c r="B453" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D453" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="C453" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E453" s="2">
-        <v>87785</v>
+        <v>175089</v>
       </c>
       <c r="F453" s="2">
-        <v>86949</v>
+        <v>171587</v>
       </c>
       <c r="G453" s="2">
-        <v>86113</v>
+        <v>168155</v>
       </c>
       <c r="H453" s="2">
-        <v>85277</v>
+        <v>164791</v>
       </c>
       <c r="I453" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="454" spans="1:9">
       <c r="A454" s="1">
         <v>453</v>
       </c>
       <c r="B454" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="C454" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D454" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="C454" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E454" s="2">
-        <v>26330</v>
+        <v>235089</v>
       </c>
       <c r="F454" s="2">
-        <v>26079</v>
+        <v>230387</v>
       </c>
       <c r="G454" s="2">
-        <v>25828</v>
+        <v>225779</v>
       </c>
       <c r="H454" s="2">
-        <v>25578</v>
+        <v>221263</v>
       </c>
       <c r="I454" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:9">
       <c r="A455" s="1">
         <v>454</v>
       </c>
       <c r="B455" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="C455" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D455" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="C455" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E455" s="2">
-        <v>29264</v>
+        <v>270089</v>
       </c>
       <c r="F455" s="2">
-        <v>28985</v>
+        <v>264687</v>
       </c>
       <c r="G455" s="2">
-        <v>28706</v>
+        <v>259393</v>
       </c>
       <c r="H455" s="2">
-        <v>28427</v>
+        <v>254205</v>
       </c>
       <c r="I455" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="456" spans="1:9">
       <c r="A456" s="1">
         <v>455</v>
       </c>
       <c r="B456" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D456" s="1" t="s">
         <v>921</v>
       </c>
-      <c r="C456" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E456" s="2">
-        <v>273090</v>
+        <v>305089</v>
       </c>
       <c r="F456" s="2">
-        <v>270489</v>
+        <v>298987</v>
       </c>
       <c r="G456" s="2">
-        <v>267889</v>
+        <v>293007</v>
       </c>
       <c r="H456" s="2">
-        <v>265288</v>
+        <v>287146</v>
       </c>
       <c r="I456" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="457" spans="1:9">
       <c r="A457" s="1">
         <v>456</v>
       </c>
       <c r="B457" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D457" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="C457" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E457" s="2">
-        <v>48275</v>
+        <v>340089</v>
       </c>
       <c r="F457" s="2">
-        <v>47815</v>
+        <v>333287</v>
       </c>
       <c r="G457" s="2">
-        <v>47355</v>
+        <v>326621</v>
       </c>
       <c r="H457" s="2">
-        <v>46896</v>
+        <v>320088</v>
       </c>
       <c r="I457" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="458" spans="1:9">
       <c r="A458" s="1">
         <v>457</v>
       </c>
       <c r="B458" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="C458" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="D458" s="1" t="s">
         <v>925</v>
       </c>
-      <c r="C458" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E458" s="2">
-        <v>4926</v>
+        <v>375089</v>
       </c>
       <c r="F458" s="2">
-        <v>4879</v>
+        <v>367587</v>
       </c>
       <c r="G458" s="2">
-        <v>4832</v>
+        <v>360235</v>
       </c>
       <c r="H458" s="2">
-        <v>4785</v>
+        <v>353030</v>
       </c>
       <c r="I458" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:9">
       <c r="A459" s="1">
         <v>458</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>926</v>
       </c>
       <c r="C459" s="1" t="s">
-        <v>280</v>
+        <v>886</v>
       </c>
       <c r="D459" s="1" t="s">
         <v>927</v>
       </c>
       <c r="E459" s="2">
-        <v>82002</v>
+        <v>200089</v>
       </c>
       <c r="F459" s="2">
-        <v>81221</v>
+        <v>196087</v>
       </c>
       <c r="G459" s="2">
-        <v>80440</v>
+        <v>192165</v>
       </c>
       <c r="H459" s="2">
-        <v>79659</v>
+        <v>188321</v>
       </c>
       <c r="I459" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="460" spans="1:9">
       <c r="A460" s="1">
         <v>459</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>928</v>
       </c>
       <c r="C460" s="1" t="s">
-        <v>280</v>
+        <v>886</v>
       </c>
       <c r="D460" s="1" t="s">
         <v>929</v>
       </c>
       <c r="E460" s="2">
-        <v>75579</v>
+        <v>640089</v>
       </c>
       <c r="F460" s="2">
-        <v>74859</v>
+        <v>627287</v>
       </c>
       <c r="G460" s="2">
-        <v>74139</v>
+        <v>614741</v>
       </c>
       <c r="H460" s="2">
-        <v>73420</v>
+        <v>602446</v>
       </c>
       <c r="I460" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:9">
       <c r="A461" s="1">
         <v>460</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>930</v>
       </c>
       <c r="C461" s="1" t="s">
-        <v>323</v>
+        <v>886</v>
       </c>
       <c r="D461" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E461" s="2">
-        <v>70949</v>
+        <v>1240089</v>
       </c>
       <c r="F461" s="2">
-        <v>70273</v>
+        <v>1215287</v>
       </c>
       <c r="G461" s="2">
-        <v>69597</v>
+        <v>1190981</v>
       </c>
       <c r="H461" s="2">
-        <v>68921</v>
+        <v>1167161</v>
       </c>
       <c r="I461" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462" s="1">
         <v>461</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>932</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>323</v>
+        <v>886</v>
       </c>
       <c r="D462" s="1" t="s">
         <v>933</v>
       </c>
       <c r="E462" s="2">
-        <v>142659</v>
+        <v>2615089</v>
       </c>
       <c r="F462" s="2">
-        <v>141301</v>
+        <v>2562787</v>
       </c>
       <c r="G462" s="2">
-        <v>139942</v>
+        <v>2511531</v>
       </c>
       <c r="H462" s="2">
-        <v>138583</v>
+        <v>2461300</v>
       </c>
       <c r="I462" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463" s="1">
         <v>462</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>934</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>323</v>
+        <v>886</v>
       </c>
       <c r="D463" s="1" t="s">
         <v>935</v>
       </c>
       <c r="E463" s="2">
-        <v>1420</v>
+        <v>220089</v>
       </c>
       <c r="F463" s="2">
-        <v>1406</v>
+        <v>215687</v>
       </c>
       <c r="G463" s="2">
-        <v>1393</v>
+        <v>211373</v>
       </c>
       <c r="H463" s="2">
-        <v>1379</v>
+        <v>207145</v>
       </c>
       <c r="I463" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464" s="1">
         <v>463</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>936</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>88</v>
+        <v>886</v>
       </c>
       <c r="D464" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E464" s="2">
-        <v>38399</v>
+        <v>440089</v>
       </c>
       <c r="F464" s="2">
-        <v>38033</v>
+        <v>431287</v>
       </c>
       <c r="G464" s="2">
-        <v>37667</v>
+        <v>422661</v>
       </c>
       <c r="H464" s="2">
-        <v>37301</v>
+        <v>414207</v>
       </c>
       <c r="I464" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465" s="1">
         <v>464</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>938</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>88</v>
+        <v>886</v>
       </c>
       <c r="D465" s="1" t="s">
         <v>939</v>
       </c>
       <c r="E465" s="2">
-        <v>6689</v>
+        <v>1040089</v>
       </c>
       <c r="F465" s="2">
-        <v>6625</v>
+        <v>1019287</v>
       </c>
       <c r="G465" s="2">
-        <v>6561</v>
+        <v>998901</v>
       </c>
       <c r="H465" s="2">
-        <v>6497</v>
+        <v>978922</v>
       </c>
       <c r="I465" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466" s="1">
         <v>465</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>940</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>88</v>
+        <v>886</v>
       </c>
       <c r="D466" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E466" s="2">
-        <v>487571</v>
+        <v>2415089</v>
       </c>
       <c r="F466" s="2">
-        <v>482927</v>
+        <v>2366787</v>
       </c>
       <c r="G466" s="2">
-        <v>478284</v>
+        <v>2319451</v>
       </c>
       <c r="H466" s="2">
-        <v>473640</v>
+        <v>2273061</v>
       </c>
       <c r="I466" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467" s="1">
         <v>466</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>942</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>88</v>
+        <v>886</v>
       </c>
       <c r="D467" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E467" s="2">
-        <v>9812326</v>
+        <v>600089</v>
       </c>
       <c r="F467" s="2">
-        <v>9718875</v>
+        <v>588087</v>
       </c>
       <c r="G467" s="2">
-        <v>9625424</v>
+        <v>576325</v>
       </c>
       <c r="H467" s="2">
-        <v>9531973</v>
+        <v>564798</v>
       </c>
       <c r="I467" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468" s="1">
         <v>467</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>944</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>269</v>
+        <v>886</v>
       </c>
       <c r="D468" s="1" t="s">
         <v>945</v>
       </c>
       <c r="E468" s="2">
-        <v>569039</v>
+        <v>1975089</v>
       </c>
       <c r="F468" s="2">
-        <v>563620</v>
+        <v>1935587</v>
       </c>
       <c r="G468" s="2">
-        <v>558200</v>
+        <v>1896875</v>
       </c>
       <c r="H468" s="2">
-        <v>552781</v>
+        <v>1858937</v>
       </c>
       <c r="I468" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469" s="1">
         <v>468</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>946</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>316</v>
+        <v>886</v>
       </c>
       <c r="D469" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E469" s="2">
-        <v>154980</v>
+        <v>1375089</v>
       </c>
       <c r="F469" s="2">
-        <v>153504</v>
+        <v>1347587</v>
       </c>
       <c r="G469" s="2">
-        <v>152028</v>
+        <v>1320635</v>
       </c>
       <c r="H469" s="2">
-        <v>150552</v>
+        <v>1294222</v>
       </c>
       <c r="I469" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470" s="1">
         <v>469</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>948</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>54</v>
       </c>
       <c r="D470" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E470" s="2">
-        <v>70052</v>
+        <v>104887</v>
       </c>
       <c r="F470" s="2">
-        <v>69385</v>
+        <v>103888</v>
       </c>
       <c r="G470" s="2">
-        <v>68717</v>
+        <v>102889</v>
       </c>
       <c r="H470" s="2">
-        <v>68050</v>
+        <v>101890</v>
       </c>
       <c r="I470" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471" s="1">
         <v>470</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>950</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D471" s="1" t="s">
         <v>951</v>
       </c>
       <c r="E471" s="2">
-        <v>977064</v>
+        <v>89033</v>
       </c>
       <c r="F471" s="2">
-        <v>967758</v>
+        <v>88185</v>
       </c>
       <c r="G471" s="2">
-        <v>958453</v>
+        <v>87337</v>
       </c>
       <c r="H471" s="2">
-        <v>949148</v>
+        <v>86489</v>
       </c>
       <c r="I471" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472" s="1">
         <v>471</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>952</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>316</v>
+        <v>648</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E472" s="2">
-        <v>1549170</v>
+        <v>15435</v>
       </c>
       <c r="F472" s="2">
-        <v>1534416</v>
+        <v>15288</v>
       </c>
       <c r="G472" s="2">
-        <v>1519662</v>
+        <v>15141</v>
       </c>
       <c r="H472" s="2">
-        <v>1504908</v>
+        <v>14994</v>
       </c>
       <c r="I472" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473" s="1">
         <v>472</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>954</v>
       </c>
       <c r="C473" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D473" s="1" t="s">
         <v>955</v>
       </c>
-      <c r="D473" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E473" s="2">
-        <v>125000</v>
+        <v>8932</v>
       </c>
       <c r="F473" s="2">
-        <v>122500</v>
+        <v>8847</v>
       </c>
       <c r="G473" s="2">
-        <v>120050</v>
+        <v>8762</v>
       </c>
       <c r="H473" s="2">
-        <v>117649</v>
+        <v>8677</v>
       </c>
       <c r="I473" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474" s="1">
         <v>473</v>
       </c>
       <c r="B474" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="C474" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D474" s="1" t="s">
         <v>957</v>
       </c>
-      <c r="C474" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E474" s="2">
-        <v>34089</v>
+        <v>3965</v>
       </c>
       <c r="F474" s="2">
-        <v>33407</v>
+        <v>3927</v>
       </c>
       <c r="G474" s="2">
-        <v>32738</v>
+        <v>3889</v>
       </c>
       <c r="H474" s="2">
-        <v>32083</v>
+        <v>3852</v>
       </c>
       <c r="I474" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475" s="1">
         <v>474</v>
       </c>
       <c r="B475" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D475" s="1" t="s">
         <v>959</v>
       </c>
-      <c r="C475" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E475" s="2">
-        <v>27589</v>
+        <v>28437</v>
       </c>
       <c r="F475" s="2">
-        <v>27037</v>
+        <v>28166</v>
       </c>
       <c r="G475" s="2">
-        <v>26496</v>
+        <v>27895</v>
       </c>
       <c r="H475" s="2">
-        <v>25966</v>
+        <v>27625</v>
       </c>
       <c r="I475" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476" s="1">
         <v>475</v>
       </c>
       <c r="B476" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="C476" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D476" s="1" t="s">
         <v>961</v>
       </c>
-      <c r="C476" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E476" s="2">
-        <v>24089</v>
+        <v>47108</v>
       </c>
       <c r="F476" s="2">
-        <v>23607</v>
+        <v>46660</v>
       </c>
       <c r="G476" s="2">
-        <v>23134</v>
+        <v>46211</v>
       </c>
       <c r="H476" s="2">
-        <v>22671</v>
+        <v>45762</v>
       </c>
       <c r="I476" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477" s="1">
         <v>476</v>
       </c>
       <c r="B477" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D477" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="C477" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E477" s="2">
-        <v>22089</v>
+        <v>94484</v>
       </c>
       <c r="F477" s="2">
-        <v>21647</v>
+        <v>93584</v>
       </c>
       <c r="G477" s="2">
-        <v>21214</v>
+        <v>92685</v>
       </c>
       <c r="H477" s="2">
-        <v>20789</v>
+        <v>91785</v>
       </c>
       <c r="I477" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478" s="1">
         <v>477</v>
       </c>
       <c r="B478" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="C478" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="D478" s="1" t="s">
         <v>965</v>
       </c>
-      <c r="C478" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E478" s="2">
-        <v>8089</v>
+        <v>141861</v>
       </c>
       <c r="F478" s="2">
-        <v>7927</v>
+        <v>140510</v>
       </c>
       <c r="G478" s="2">
-        <v>7768</v>
+        <v>139159</v>
       </c>
       <c r="H478" s="2">
-        <v>7612</v>
+        <v>137808</v>
       </c>
       <c r="I478" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479" s="1">
         <v>478</v>
       </c>
       <c r="B479" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="C479" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D479" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="C479" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E479" s="2">
-        <v>7089</v>
+        <v>2102015</v>
       </c>
       <c r="F479" s="2">
-        <v>6947</v>
+        <v>2081996</v>
       </c>
       <c r="G479" s="2">
-        <v>6808</v>
+        <v>2061977</v>
       </c>
       <c r="H479" s="2">
-        <v>6671</v>
+        <v>2041957</v>
       </c>
       <c r="I479" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480" s="1">
         <v>479</v>
       </c>
       <c r="B480" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="C480" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D480" s="1" t="s">
         <v>969</v>
       </c>
-      <c r="C480" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E480" s="2">
-        <v>3999</v>
+        <v>1679</v>
       </c>
       <c r="F480" s="2">
-        <v>3919</v>
+        <v>1663</v>
       </c>
       <c r="G480" s="2">
-        <v>3840</v>
+        <v>1647</v>
       </c>
       <c r="H480" s="2">
-        <v>3763</v>
+        <v>1631</v>
       </c>
       <c r="I480" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481" s="1">
         <v>480</v>
       </c>
       <c r="B481" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="C481" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D481" s="1" t="s">
         <v>971</v>
       </c>
-      <c r="C481" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E481" s="2">
-        <v>4999</v>
+        <v>302820</v>
       </c>
       <c r="F481" s="2">
-        <v>4899</v>
+        <v>299936</v>
       </c>
       <c r="G481" s="2">
-        <v>4801</v>
+        <v>297052</v>
       </c>
       <c r="H481" s="2">
-        <v>4704</v>
+        <v>294168</v>
       </c>
       <c r="I481" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482" s="1">
         <v>481</v>
       </c>
       <c r="B482" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="C482" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D482" s="1" t="s">
         <v>973</v>
       </c>
-      <c r="C482" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E482" s="2">
-        <v>312589</v>
+        <v>1401344</v>
       </c>
       <c r="F482" s="2">
-        <v>306337</v>
+        <v>1387998</v>
       </c>
       <c r="G482" s="2">
-        <v>300210</v>
+        <v>1374651</v>
       </c>
       <c r="H482" s="2">
-        <v>294205</v>
+        <v>1361305</v>
       </c>
       <c r="I482" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483" s="1">
         <v>482</v>
       </c>
       <c r="B483" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="C483" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D483" s="1" t="s">
         <v>975</v>
       </c>
-      <c r="C483" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E483" s="2">
-        <v>450089</v>
+        <v>1261229</v>
       </c>
       <c r="F483" s="2">
-        <v>441087</v>
+        <v>1249217</v>
       </c>
       <c r="G483" s="2">
-        <v>432265</v>
+        <v>1237205</v>
       </c>
       <c r="H483" s="2">
-        <v>423619</v>
+        <v>1225193</v>
       </c>
       <c r="I483" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484" s="1">
         <v>483</v>
       </c>
       <c r="B484" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="C484" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D484" s="1" t="s">
         <v>977</v>
       </c>
-      <c r="C484" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E484" s="2">
-        <v>475089</v>
+        <v>95172</v>
       </c>
       <c r="F484" s="2">
-        <v>465587</v>
+        <v>94266</v>
       </c>
       <c r="G484" s="2">
-        <v>456275</v>
+        <v>93359</v>
       </c>
       <c r="H484" s="2">
-        <v>447149</v>
+        <v>92453</v>
       </c>
       <c r="I484" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485" s="1">
         <v>484</v>
       </c>
       <c r="B485" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="C485" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D485" s="1" t="s">
         <v>979</v>
       </c>
-      <c r="C485" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E485" s="2">
-        <v>500089</v>
+        <v>54060</v>
       </c>
       <c r="F485" s="2">
-        <v>490087</v>
+        <v>53545</v>
       </c>
       <c r="G485" s="2">
-        <v>480285</v>
+        <v>53031</v>
       </c>
       <c r="H485" s="2">
-        <v>470679</v>
+        <v>52516</v>
       </c>
       <c r="I485" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486" s="1">
         <v>485</v>
       </c>
       <c r="B486" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="C486" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="D486" s="1" t="s">
         <v>981</v>
       </c>
-      <c r="C486" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E486" s="2">
-        <v>525089</v>
+        <v>68808</v>
       </c>
       <c r="F486" s="2">
-        <v>514587</v>
+        <v>68152</v>
       </c>
       <c r="G486" s="2">
-        <v>504295</v>
+        <v>67497</v>
       </c>
       <c r="H486" s="2">
-        <v>494209</v>
+        <v>66842</v>
       </c>
       <c r="I486" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487" s="1">
         <v>486</v>
       </c>
       <c r="B487" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D487" s="1" t="s">
         <v>983</v>
       </c>
-      <c r="C487" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E487" s="2">
-        <v>175089</v>
+        <v>6159</v>
       </c>
       <c r="F487" s="2">
-        <v>171587</v>
+        <v>6101</v>
       </c>
       <c r="G487" s="2">
-        <v>168155</v>
+        <v>6042</v>
       </c>
       <c r="H487" s="2">
-        <v>164791</v>
+        <v>5983</v>
       </c>
       <c r="I487" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488" s="1">
         <v>487</v>
       </c>
       <c r="B488" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D488" s="1" t="s">
         <v>985</v>
       </c>
-      <c r="C488" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E488" s="2">
-        <v>235089</v>
+        <v>105572</v>
       </c>
       <c r="F488" s="2">
-        <v>230387</v>
+        <v>104567</v>
       </c>
       <c r="G488" s="2">
-        <v>225779</v>
+        <v>103561</v>
       </c>
       <c r="H488" s="2">
-        <v>221263</v>
+        <v>102556</v>
       </c>
       <c r="I488" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489" s="1">
         <v>488</v>
       </c>
       <c r="B489" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="C489" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="D489" s="1" t="s">
         <v>987</v>
       </c>
-      <c r="C489" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E489" s="2">
-        <v>270089</v>
+        <v>77490</v>
       </c>
       <c r="F489" s="2">
-        <v>264687</v>
+        <v>76752</v>
       </c>
       <c r="G489" s="2">
-        <v>259393</v>
+        <v>76014</v>
       </c>
       <c r="H489" s="2">
-        <v>254205</v>
+        <v>75276</v>
       </c>
       <c r="I489" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490" s="1">
         <v>489</v>
       </c>
       <c r="B490" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="C490" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D490" s="1" t="s">
         <v>989</v>
       </c>
-      <c r="C490" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E490" s="2">
-        <v>305089</v>
+        <v>330085</v>
       </c>
       <c r="F490" s="2">
-        <v>298987</v>
+        <v>326942</v>
       </c>
       <c r="G490" s="2">
-        <v>293007</v>
+        <v>323798</v>
       </c>
       <c r="H490" s="2">
-        <v>287146</v>
+        <v>320654</v>
       </c>
       <c r="I490" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491" s="1">
         <v>490</v>
       </c>
       <c r="B491" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="C491" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D491" s="1" t="s">
         <v>991</v>
       </c>
-      <c r="C491" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E491" s="2">
-        <v>340089</v>
+        <v>84240</v>
       </c>
       <c r="F491" s="2">
-        <v>333287</v>
+        <v>83438</v>
       </c>
       <c r="G491" s="2">
-        <v>326621</v>
+        <v>82636</v>
       </c>
       <c r="H491" s="2">
-        <v>320088</v>
+        <v>81834</v>
       </c>
       <c r="I491" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492" s="1">
         <v>491</v>
       </c>
       <c r="B492" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="C492" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D492" s="1" t="s">
         <v>993</v>
       </c>
-      <c r="C492" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E492" s="2">
-        <v>375089</v>
+        <v>34766</v>
       </c>
       <c r="F492" s="2">
-        <v>367587</v>
+        <v>34434</v>
       </c>
       <c r="G492" s="2">
-        <v>360235</v>
+        <v>34103</v>
       </c>
       <c r="H492" s="2">
-        <v>353030</v>
+        <v>33772</v>
       </c>
       <c r="I492" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493" s="1">
         <v>492</v>
       </c>
       <c r="B493" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="C493" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D493" s="1" t="s">
         <v>995</v>
       </c>
-      <c r="C493" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E493" s="2">
-        <v>200089</v>
+        <v>2097410</v>
       </c>
       <c r="F493" s="2">
-        <v>196087</v>
+        <v>2077434</v>
       </c>
       <c r="G493" s="2">
-        <v>192165</v>
+        <v>2057459</v>
       </c>
       <c r="H493" s="2">
-        <v>188321</v>
+        <v>2037484</v>
       </c>
       <c r="I493" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494" s="1">
         <v>493</v>
       </c>
       <c r="B494" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="C494" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D494" s="1" t="s">
         <v>997</v>
       </c>
-      <c r="C494" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E494" s="2">
-        <v>640089</v>
+        <v>2116147</v>
       </c>
       <c r="F494" s="2">
-        <v>627287</v>
+        <v>2095993</v>
       </c>
       <c r="G494" s="2">
-        <v>614741</v>
+        <v>2075839</v>
       </c>
       <c r="H494" s="2">
-        <v>602446</v>
+        <v>2055686</v>
       </c>
       <c r="I494" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495" s="1">
         <v>494</v>
       </c>
       <c r="B495" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="C495" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D495" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="C495" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E495" s="2">
-        <v>1240089</v>
+        <v>2186808</v>
       </c>
       <c r="F495" s="2">
-        <v>1215287</v>
+        <v>2165981</v>
       </c>
       <c r="G495" s="2">
-        <v>1190981</v>
+        <v>2145154</v>
       </c>
       <c r="H495" s="2">
-        <v>1167161</v>
+        <v>2124327</v>
       </c>
       <c r="I495" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496" s="1">
         <v>495</v>
       </c>
       <c r="B496" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D496" s="1" t="s">
         <v>1001</v>
       </c>
-      <c r="C496" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E496" s="2">
-        <v>2615089</v>
+        <v>2280028</v>
       </c>
       <c r="F496" s="2">
-        <v>2562787</v>
+        <v>2258313</v>
       </c>
       <c r="G496" s="2">
-        <v>2511531</v>
+        <v>2236599</v>
       </c>
       <c r="H496" s="2">
-        <v>2461300</v>
+        <v>2214884</v>
       </c>
       <c r="I496" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497" s="1">
         <v>496</v>
       </c>
       <c r="B497" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C497" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D497" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="C497" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E497" s="2">
-        <v>220089</v>
+        <v>2405145</v>
       </c>
       <c r="F497" s="2">
-        <v>215687</v>
+        <v>2382239</v>
       </c>
       <c r="G497" s="2">
-        <v>211373</v>
+        <v>2359332</v>
       </c>
       <c r="H497" s="2">
-        <v>207145</v>
+        <v>2336426</v>
       </c>
       <c r="I497" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498" s="1">
         <v>497</v>
       </c>
       <c r="B498" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C498" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D498" s="1" t="s">
         <v>1005</v>
       </c>
-      <c r="C498" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E498" s="2">
-        <v>440089</v>
+        <v>2538477</v>
       </c>
       <c r="F498" s="2">
-        <v>431287</v>
+        <v>2514301</v>
       </c>
       <c r="G498" s="2">
-        <v>422661</v>
+        <v>2490125</v>
       </c>
       <c r="H498" s="2">
-        <v>414207</v>
+        <v>2465949</v>
       </c>
       <c r="I498" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499" s="1">
         <v>498</v>
       </c>
       <c r="B499" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C499" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D499" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="C499" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E499" s="2">
-        <v>1040089</v>
+        <v>2619470</v>
       </c>
       <c r="F499" s="2">
-        <v>1019287</v>
+        <v>2594522</v>
       </c>
       <c r="G499" s="2">
-        <v>998901</v>
+        <v>2569575</v>
       </c>
       <c r="H499" s="2">
-        <v>978922</v>
+        <v>2544628</v>
       </c>
       <c r="I499" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500" s="1">
         <v>499</v>
       </c>
       <c r="B500" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C500" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D500" s="1" t="s">
         <v>1009</v>
       </c>
-      <c r="C500" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E500" s="2">
-        <v>2415089</v>
+        <v>2623481</v>
       </c>
       <c r="F500" s="2">
-        <v>2366787</v>
+        <v>2598495</v>
       </c>
       <c r="G500" s="2">
-        <v>2319451</v>
+        <v>2573510</v>
       </c>
       <c r="H500" s="2">
-        <v>2273061</v>
+        <v>2548524</v>
       </c>
       <c r="I500" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501" s="1">
         <v>500</v>
       </c>
       <c r="B501" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C501" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D501" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="C501" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E501" s="2">
-        <v>600089</v>
+        <v>2733509</v>
       </c>
       <c r="F501" s="2">
-        <v>588087</v>
+        <v>2707476</v>
       </c>
       <c r="G501" s="2">
-        <v>576325</v>
+        <v>2681442</v>
       </c>
       <c r="H501" s="2">
-        <v>564798</v>
+        <v>2655409</v>
       </c>
       <c r="I501" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502" s="1">
         <v>501</v>
       </c>
       <c r="B502" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C502" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D502" s="1" t="s">
         <v>1013</v>
       </c>
-      <c r="C502" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E502" s="2">
-        <v>1975089</v>
+        <v>3170183</v>
       </c>
       <c r="F502" s="2">
-        <v>1935587</v>
+        <v>3139991</v>
       </c>
       <c r="G502" s="2">
-        <v>1896875</v>
+        <v>3109799</v>
       </c>
       <c r="H502" s="2">
-        <v>1858937</v>
+        <v>3079606</v>
       </c>
       <c r="I502" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503" s="1">
         <v>502</v>
       </c>
       <c r="B503" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C503" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D503" s="1" t="s">
         <v>1015</v>
       </c>
-      <c r="C503" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E503" s="2">
-        <v>1375089</v>
+        <v>3280212</v>
       </c>
       <c r="F503" s="2">
-        <v>1347587</v>
+        <v>3248971</v>
       </c>
       <c r="G503" s="2">
-        <v>1320635</v>
+        <v>3217731</v>
       </c>
       <c r="H503" s="2">
-        <v>1294222</v>
+        <v>3186491</v>
       </c>
       <c r="I503" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504" s="1">
         <v>503</v>
       </c>
       <c r="B504" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C504" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D504" s="1" t="s">
         <v>1017</v>
       </c>
-      <c r="C504" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E504" s="2">
-        <v>15435</v>
+        <v>3541719</v>
       </c>
       <c r="F504" s="2">
-        <v>15288</v>
+        <v>3507989</v>
       </c>
       <c r="G504" s="2">
-        <v>15141</v>
+        <v>3474258</v>
       </c>
       <c r="H504" s="2">
-        <v>14994</v>
+        <v>3440527</v>
       </c>
       <c r="I504" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505" s="1">
         <v>504</v>
       </c>
       <c r="B505" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C505" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D505" s="1" t="s">
         <v>1019</v>
       </c>
-      <c r="C505" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E505" s="2">
-        <v>105683</v>
+        <v>3716886</v>
       </c>
       <c r="F505" s="2">
-        <v>104676</v>
+        <v>3681487</v>
       </c>
       <c r="G505" s="2">
-        <v>103670</v>
+        <v>3646088</v>
       </c>
       <c r="H505" s="2">
-        <v>102663</v>
+        <v>3610689</v>
       </c>
       <c r="I505" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506" s="1">
         <v>505</v>
       </c>
       <c r="B506" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C506" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D506" s="1" t="s">
         <v>1021</v>
       </c>
-      <c r="C506" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E506" s="2">
-        <v>284441</v>
+        <v>3935223</v>
       </c>
       <c r="F506" s="2">
-        <v>281732</v>
+        <v>3897744</v>
       </c>
       <c r="G506" s="2">
-        <v>279023</v>
+        <v>3860266</v>
       </c>
       <c r="H506" s="2">
-        <v>276314</v>
+        <v>3822788</v>
       </c>
       <c r="I506" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507" s="1">
         <v>506</v>
       </c>
       <c r="B507" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C507" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D507" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="C507" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E507" s="2">
-        <v>95172</v>
+        <v>4031514</v>
       </c>
       <c r="F507" s="2">
-        <v>94266</v>
+        <v>3993118</v>
       </c>
       <c r="G507" s="2">
-        <v>93359</v>
+        <v>3954723</v>
       </c>
       <c r="H507" s="2">
-        <v>92453</v>
+        <v>3916328</v>
       </c>
       <c r="I507" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508" s="1">
         <v>507</v>
       </c>
       <c r="B508" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C508" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D508" s="1" t="s">
         <v>1025</v>
       </c>
-      <c r="C508" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E508" s="2">
-        <v>28437</v>
+        <v>4373614</v>
       </c>
       <c r="F508" s="2">
-        <v>28166</v>
+        <v>4331961</v>
       </c>
       <c r="G508" s="2">
-        <v>27895</v>
+        <v>4290307</v>
       </c>
       <c r="H508" s="2">
-        <v>27625</v>
+        <v>4248654</v>
       </c>
       <c r="I508" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509" s="1">
         <v>508</v>
       </c>
       <c r="B509" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C509" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D509" s="1" t="s">
         <v>1027</v>
       </c>
-      <c r="C509" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E509" s="2">
-        <v>47108</v>
+        <v>4481924</v>
       </c>
       <c r="F509" s="2">
-        <v>46660</v>
+        <v>4439239</v>
       </c>
       <c r="G509" s="2">
-        <v>46211</v>
+        <v>4396554</v>
       </c>
       <c r="H509" s="2">
-        <v>45762</v>
+        <v>4353869</v>
       </c>
       <c r="I509" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510" s="1">
         <v>509</v>
       </c>
       <c r="B510" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C510" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D510" s="1" t="s">
         <v>1029</v>
       </c>
-      <c r="C510" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E510" s="2">
-        <v>94484</v>
+        <v>5028625</v>
       </c>
       <c r="F510" s="2">
-        <v>93584</v>
+        <v>4980734</v>
       </c>
       <c r="G510" s="2">
-        <v>92685</v>
+        <v>4932842</v>
       </c>
       <c r="H510" s="2">
-        <v>91785</v>
+        <v>4884950</v>
       </c>
       <c r="I510" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511" s="1">
         <v>510</v>
       </c>
       <c r="B511" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C511" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D511" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="C511" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E511" s="2">
-        <v>141861</v>
+        <v>5246963</v>
       </c>
       <c r="F511" s="2">
-        <v>140510</v>
+        <v>5196992</v>
       </c>
       <c r="G511" s="2">
-        <v>139159</v>
+        <v>5147021</v>
       </c>
       <c r="H511" s="2">
-        <v>137808</v>
+        <v>5097050</v>
       </c>
       <c r="I511" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512" s="1">
         <v>511</v>
       </c>
       <c r="B512" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C512" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D512" s="1" t="s">
         <v>1033</v>
       </c>
-      <c r="C512" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E512" s="2">
-        <v>430051</v>
+        <v>5467019</v>
       </c>
       <c r="F512" s="2">
-        <v>425955</v>
+        <v>5414952</v>
       </c>
       <c r="G512" s="2">
-        <v>421859</v>
+        <v>5362886</v>
       </c>
       <c r="H512" s="2">
-        <v>417763</v>
+        <v>5310819</v>
       </c>
       <c r="I512" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513" s="1">
         <v>512</v>
       </c>
       <c r="B513" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C513" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D513" s="1" t="s">
         <v>1035</v>
       </c>
-      <c r="C513" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E513" s="2">
-        <v>717389</v>
+        <v>5498346</v>
       </c>
       <c r="F513" s="2">
-        <v>710557</v>
+        <v>5445981</v>
       </c>
       <c r="G513" s="2">
-        <v>703725</v>
+        <v>5393616</v>
       </c>
       <c r="H513" s="2">
-        <v>696893</v>
+        <v>5341250</v>
       </c>
       <c r="I513" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514" s="1">
         <v>513</v>
       </c>
       <c r="B514" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C514" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D514" s="1" t="s">
         <v>1037</v>
       </c>
-      <c r="C514" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E514" s="2">
-        <v>1435735</v>
+        <v>5793665</v>
       </c>
       <c r="F514" s="2">
-        <v>1422062</v>
+        <v>5738487</v>
       </c>
       <c r="G514" s="2">
-        <v>1408388</v>
+        <v>5683309</v>
       </c>
       <c r="H514" s="2">
-        <v>1394714</v>
+        <v>5628132</v>
       </c>
       <c r="I514" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515" s="1">
         <v>514</v>
       </c>
       <c r="B515" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D515" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="C515" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E515" s="2">
-        <v>4788977</v>
+        <v>6558703</v>
       </c>
       <c r="F515" s="2">
-        <v>4743367</v>
+        <v>6496239</v>
       </c>
       <c r="G515" s="2">
-        <v>4697758</v>
+        <v>6433776</v>
       </c>
       <c r="H515" s="2">
-        <v>4652149</v>
+        <v>6371312</v>
       </c>
       <c r="I515" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516" s="1">
         <v>515</v>
       </c>
       <c r="B516" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="D516" s="1" t="s">
         <v>1041</v>
       </c>
-      <c r="C516" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E516" s="2">
-        <v>9577953</v>
+        <v>7870444</v>
       </c>
       <c r="F516" s="2">
-        <v>9486734</v>
+        <v>7795487</v>
       </c>
       <c r="G516" s="2">
-        <v>9395516</v>
+        <v>7720531</v>
       </c>
       <c r="H516" s="2">
-        <v>9304297</v>
+        <v>7645574</v>
       </c>
       <c r="I516" s="1" t="s">
-        <v>12</v>
-[...201 lines deleted...]
-      <c r="I523" s="1" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>